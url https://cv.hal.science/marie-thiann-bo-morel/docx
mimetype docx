--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Thiann-Bo Morel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’une sociologie dans, depuis et sur les Outre-mers à l’Association Française de Sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efi Markou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ihaddadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La fabrique d’une sociologie dans, depuis et sur les Outre-mers à l’Association Française de Sociologie, 21, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14k43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: décoloniser le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcom Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shela Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurivers : revue d’écologies décoloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.38-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurivers: revue d'écologies décoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcom Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shela Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurivers : revue d’écologies décoloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.12-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais où sont passé·es les sociologues réunionnais·es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice environnementale et participation : retour sur les principes de justice des populations enquêtées à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Justice climatique : perspectives des îles de l’océan Indien, 31, pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice environnementale et participation : Retour sur les principes de justice des personnes enquêtées à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Justice climatique : perspectives des îles de l’océan Indien, 31, pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 pandemic should not jeopardize dengue control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Marie Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (9), pp.e0008716. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0008716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre justice environnementale et justice sociale en société postcoloniale. Le cas du risque requin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.24299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la Réunion, gilets jaunes et défenseurs du climat, c’est même combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replanter une forêt en société postcoloniale : conservations ordinaires et participatives à l’Ile de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desenvolvimento e Meio Ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/dma.v38i0.45547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la sociologie à l’analyse des invasions biologiques : Retour d’expériences et pistes de recherche pour dépasser déceptions méthodologiques et irritations épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.175 - 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la sociologie à l’analyse des invasions biologiques : Retour d’expériences et pistes de recherche pour dépasser déceptions méthodologiques et irritations épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la sociologie à l'analyse des invasions biologiques : retour d'expériences et pistes de recherche pour dépasser déceptions méthodologiques et irritation épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Espèces invasives, 70 (Suppl. 12), pp.175-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise sanitaire du chikungunya : une épreuve de recomposition des rapports sociaux à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cubizolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.35--52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque requin, mise en risque de la pratique du surf à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°99 (1), pp.23--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racismes environnementaux, pensés et impensés des écologies populaires depuis La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconnaissance des écologies populaires : vers une démocratisation de l'écologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie; Réseau EJJE Environmental Justice / Justice Environnementale, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les Noirs ne craindraient pas les piqûres de moustiques… mais ils en meurent !”. Une lecture postcoloniale des iniquités de traitement entre différents territoires ultramarins et la France Hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau Environmental Justice/Justice Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPED; IRD, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental justice in La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial and Environmental Justice / Environmental Care and Stewardship: Dialogues among schools of thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry, Mar 2019, Pondichery, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice & Postcolonialisme in Reunion Island : the case of the shark bites on surfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice and Postcolonialism in Reunion Island : The Case of the Shark Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX ISA WORLD CONGRESS of SOCIOLOGY Power, Violence and Justice: Reflections, Responses and Responsibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, TORONTO, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition écologique et solidaire à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale pour l'adaptation au changement climatique - NRG4SD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Denis de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES « VIGIES » AU « STAND-UP PADDLE », QUAND LE RISQUE REQUIN MODIFIE LE RAPPORT A LA MER DES SURFEURS REUNIONNAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La naturalité en mouvement : environnement et usages récréatifs en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Le Pradel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du chikungunya ou la colonialité d'une crise environnementale et sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trad, Lenny; Chasles, Virginie; Rougeon, Marina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que les injustices font à la santé : enjeux sociaux, environnementaux et territoriaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2024, 9782813004550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le silence sur les inégalités raciales fait aux luttes écologiques à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Dubuisson-Quellier; Jean-Baptiste Comby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilisations écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2023, La vie des idées, 9782130629665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités environnementales et la justice environnementale décoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Cary; Bruno Villalba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, CLEFS-CONCOURS, Sciences Economiques et sociales, 978-2-35050-935-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04454177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations, colonialismes et crimes écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémence GUIMONT; Philippe BOURCIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies. Le Vivant et le Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la découverte, 2023, 978-2-348-07688-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les usages au nom de leurs impacts. Principes et sentiments d’injustice dans deux Parcs nationaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Deldrève; Jacqueline Candau; Camille Noûs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.57-87, 2021, 978-2-8076-1702-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les usages au nom de leurs impacts. Principes et sentiments d’injustice dans deux Parcs nationaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9782807617018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance de l’approche socio-historique et de la vigilance au regard situé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roussary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DELDREVE, Valérie; CANDAU, Jacqueline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8076-1702-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chikungunya outbreak in Reunion: epidemic or environmental crisis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosquitoes management Between environmental and health issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et invasions biologiques, ce qu'en pensent les Réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naim-Gesbert, Eric and Maisonneuve, Mathieu and Aoustin, Tristan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection de la biodiversité outre-mer - Approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.99--109, 2012, 978-2-7314-0841-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couples mixtes, Intimité et cohérence identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Gall, Didier and Roinsard, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'une autre France, La Réunion: genres de vie et intimités créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.135--149, 2010, 978-2-296-12523-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l'évaluation du rapport bénéfice risque des pratiques de lutte anti-vectorielle habituellement mises en œuvre pour lutter contre la dengue, dans le contexte actuel de confinement global (Saisine no 2020-SA-0057)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Marie Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2020-SA-0057, Anses. 2020, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03440796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple créole/métro à La Réunion. Approche compréhensive de la construction de soi dans le couple mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de la Réunion, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00669783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Thiann-Bo Morel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’une sociologie dans, depuis et sur les Outre-mers à l’Association Française de Sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efi Markou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ihaddadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La fabrique d’une sociologie dans, depuis et sur les Outre-mers à l’Association Française de Sociologie, 21, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14k43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique : une pratique porteuse pour renforcer notre réponse collective aux catastrophes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chebroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel C. Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives. Les cahiers scientifiques de l'ENSOSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.28-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: décoloniser le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcom Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shela Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurivers : revue d’écologies décoloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.38-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais où sont passé·es les sociologues réunionnais·es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurivers: revue d'écologies décoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcom Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shela Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurivers : revue d’écologies décoloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.12-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice environnementale et participation : retour sur les principes de justice des populations enquêtées à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Justice climatique : perspectives des îles de l’océan Indien, 31, pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice environnementale et participation : Retour sur les principes de justice des personnes enquêtées à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Justice climatique : perspectives des îles de l’océan Indien, 31, pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 pandemic should not jeopardize dengue control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Marie Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (9), pp.e0008716. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0008716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre justice environnementale et justice sociale en société postcoloniale. Le cas du risque requin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.24299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la Réunion, gilets jaunes et défenseurs du climat, c’est même combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replanter une forêt en société postcoloniale : conservations ordinaires et participatives à l’Ile de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desenvolvimento e Meio Ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/dma.v38i0.45547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la sociologie à l'analyse des invasions biologiques : retour d'expériences et pistes de recherche pour dépasser déceptions méthodologiques et irritation épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Espèces invasives, 70 (Suppl. 12), pp.175-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la sociologie à l’analyse des invasions biologiques : Retour d’expériences et pistes de recherche pour dépasser déceptions méthodologiques et irritations épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.175 - 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la sociologie à l’analyse des invasions biologiques : Retour d’expériences et pistes de recherche pour dépasser déceptions méthodologiques et irritations épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise sanitaire du chikungunya : une épreuve de recomposition des rapports sociaux à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cubizolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.35--52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque requin, mise en risque de la pratique du surf à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°99 (1), pp.23--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racismes environnementaux, pensés et impensés des écologies populaires depuis La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconnaissance des écologies populaires : vers une démocratisation de l'écologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie; Réseau EJJE Environmental Justice / Justice Environnementale, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les Noirs ne craindraient pas les piqûres de moustiques… mais ils en meurent !”. Une lecture postcoloniale des iniquités de traitement entre différents territoires ultramarins et la France Hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau Environmental Justice/Justice Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPED; IRD, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental justice in La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial and Environmental Justice / Environmental Care and Stewardship: Dialogues among schools of thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry, Mar 2019, Pondichery, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice and Postcolonialism in Reunion Island : The Case of the Shark Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX ISA WORLD CONGRESS of SOCIOLOGY Power, Violence and Justice: Reflections, Responses and Responsibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, TORONTO, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice & Postcolonialisme in Reunion Island : the case of the shark bites on surfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition écologique et solidaire à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale pour l'adaptation au changement climatique - NRG4SD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Denis de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES « VIGIES » AU « STAND-UP PADDLE », QUAND LE RISQUE REQUIN MODIFIE LE RAPPORT A LA MER DES SURFEURS REUNIONNAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La naturalité en mouvement : environnement et usages récréatifs en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Le Pradel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du chikungunya ou la colonialité d'une crise environnementale et sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trad, Lenny; Chasles, Virginie; Rougeon, Marina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que les injustices font à la santé : enjeux sociaux, environnementaux et territoriaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2024, 9782813004550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le silence sur les inégalités raciales fait aux luttes écologiques à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Dubuisson-Quellier; Jean-Baptiste Comby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilisations écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2023, La vie des idées, 9782130629665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités environnementales et la justice environnementale décoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Cary; Bruno Villalba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, CLEFS-CONCOURS, Sciences Economiques et sociales, 978-2-35050-935-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04454177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations, colonialismes et crimes écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémence GUIMONT; Philippe BOURCIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies. Le Vivant et le Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la découverte, 2023, 978-2-348-07688-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les usages au nom de leurs impacts. Principes et sentiments d’injustice dans deux Parcs nationaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Deldrève; Jacqueline Candau; Camille Noûs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.57-87, 2021, 978-2-8076-1702-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les usages au nom de leurs impacts. Principes et sentiments d’injustice dans deux Parcs nationaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9782807617018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance de l’approche socio-historique et de la vigilance au regard situé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roussary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DELDREVE, Valérie; CANDAU, Jacqueline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8076-1702-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chikungunya outbreak in Reunion: epidemic or environmental crisis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosquitoes management Between environmental and health issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et invasions biologiques, ce qu'en pensent les Réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naim-Gesbert, Eric and Maisonneuve, Mathieu and Aoustin, Tristan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection de la biodiversité outre-mer - Approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.99--109, 2012, 978-2-7314-0841-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couples mixtes, Intimité et cohérence identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Gall, Didier and Roinsard, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'une autre France, La Réunion: genres de vie et intimités créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.135--149, 2010, 978-2-296-12523-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l'évaluation du rapport bénéfice risque des pratiques de lutte anti-vectorielle habituellement mises en œuvre pour lutter contre la dengue, dans le contexte actuel de confinement global (Saisine no 2020-SA-0057)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Marie Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2020-SA-0057, Anses. 2020, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03440796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple créole/métro à La Réunion. Approche compréhensive de la construction de soi dans le couple mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de la Réunion, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00669783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berthod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Markou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ihaddadene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiann-Bo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k43" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866987v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Ferdinand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shela Sheikh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chesnais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Molini&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866736v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990774v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334064v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03328963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02952352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marie Olive" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008716" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24299" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tabau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dma.v38i0.45547" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cubizolles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999784v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01857027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01839214v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171544v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01839714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990649v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454177v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334047v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232813v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03440796v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00669783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berthod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Markou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ihaddadene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiann-Bo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k43" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549991v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chebroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel C. Dor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Ferdinand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shela Sheikh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chesnais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Molini&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03328963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02952352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marie Olive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008716" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24299" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tabau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dma.v38i0.45547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171541v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cubizolles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01839214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01857027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01839714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03440796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00669783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>