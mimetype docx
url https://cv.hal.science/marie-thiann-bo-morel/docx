--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Thiann-Bo Morel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’une sociologie dans, depuis et sur les Outre-mers à l’Association Française de Sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efi Markou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ihaddadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La fabrique d’une sociologie dans, depuis et sur les Outre-mers à l’Association Française de Sociologie, 21, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14k43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique : une pratique porteuse pour renforcer notre réponse collective aux catastrophes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chebroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel C. Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives. Les cahiers scientifiques de l'ENSOSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.28-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: décoloniser le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcom Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shela Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurivers : revue d’écologies décoloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.38-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais où sont passé·es les sociologues réunionnais·es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurivers: revue d'écologies décoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcom Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shela Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurivers : revue d’écologies décoloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.12-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice environnementale et participation : retour sur les principes de justice des populations enquêtées à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Justice climatique : perspectives des îles de l’océan Indien, 31, pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice environnementale et participation : Retour sur les principes de justice des personnes enquêtées à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Justice climatique : perspectives des îles de l’océan Indien, 31, pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 pandemic should not jeopardize dengue control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Marie Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (9), pp.e0008716. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0008716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre justice environnementale et justice sociale en société postcoloniale. Le cas du risque requin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.24299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la Réunion, gilets jaunes et défenseurs du climat, c’est même combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replanter une forêt en société postcoloniale : conservations ordinaires et participatives à l’Ile de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desenvolvimento e Meio Ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/dma.v38i0.45547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la sociologie à l'analyse des invasions biologiques : retour d'expériences et pistes de recherche pour dépasser déceptions méthodologiques et irritation épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Espèces invasives, 70 (Suppl. 12), pp.175-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la sociologie à l’analyse des invasions biologiques : Retour d’expériences et pistes de recherche pour dépasser déceptions méthodologiques et irritations épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.175 - 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la sociologie à l’analyse des invasions biologiques : Retour d’expériences et pistes de recherche pour dépasser déceptions méthodologiques et irritations épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise sanitaire du chikungunya : une épreuve de recomposition des rapports sociaux à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cubizolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.35--52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque requin, mise en risque de la pratique du surf à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°99 (1), pp.23--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racismes environnementaux, pensés et impensés des écologies populaires depuis La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconnaissance des écologies populaires : vers une démocratisation de l'écologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie; Réseau EJJE Environmental Justice / Justice Environnementale, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les Noirs ne craindraient pas les piqûres de moustiques… mais ils en meurent !”. Une lecture postcoloniale des iniquités de traitement entre différents territoires ultramarins et la France Hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau Environmental Justice/Justice Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPED; IRD, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental justice in La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial and Environmental Justice / Environmental Care and Stewardship: Dialogues among schools of thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry, Mar 2019, Pondichery, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice and Postcolonialism in Reunion Island : The Case of the Shark Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX ISA WORLD CONGRESS of SOCIOLOGY Power, Violence and Justice: Reflections, Responses and Responsibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, TORONTO, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice & Postcolonialisme in Reunion Island : the case of the shark bites on surfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition écologique et solidaire à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale pour l'adaptation au changement climatique - NRG4SD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Denis de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES « VIGIES » AU « STAND-UP PADDLE », QUAND LE RISQUE REQUIN MODIFIE LE RAPPORT A LA MER DES SURFEURS REUNIONNAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La naturalité en mouvement : environnement et usages récréatifs en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Le Pradel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du chikungunya ou la colonialité d'une crise environnementale et sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trad, Lenny; Chasles, Virginie; Rougeon, Marina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que les injustices font à la santé : enjeux sociaux, environnementaux et territoriaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2024, 9782813004550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le silence sur les inégalités raciales fait aux luttes écologiques à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Dubuisson-Quellier; Jean-Baptiste Comby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilisations écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2023, La vie des idées, 9782130629665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités environnementales et la justice environnementale décoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Cary; Bruno Villalba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, CLEFS-CONCOURS, Sciences Economiques et sociales, 978-2-35050-935-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04454177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations, colonialismes et crimes écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémence GUIMONT; Philippe BOURCIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies. Le Vivant et le Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la découverte, 2023, 978-2-348-07688-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les usages au nom de leurs impacts. Principes et sentiments d’injustice dans deux Parcs nationaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Deldrève; Jacqueline Candau; Camille Noûs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.57-87, 2021, 978-2-8076-1702-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les usages au nom de leurs impacts. Principes et sentiments d’injustice dans deux Parcs nationaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9782807617018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance de l’approche socio-historique et de la vigilance au regard situé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roussary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DELDREVE, Valérie; CANDAU, Jacqueline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8076-1702-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chikungunya outbreak in Reunion: epidemic or environmental crisis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosquitoes management Between environmental and health issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et invasions biologiques, ce qu'en pensent les Réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naim-Gesbert, Eric and Maisonneuve, Mathieu and Aoustin, Tristan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection de la biodiversité outre-mer - Approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.99--109, 2012, 978-2-7314-0841-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couples mixtes, Intimité et cohérence identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Gall, Didier and Roinsard, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'une autre France, La Réunion: genres de vie et intimités créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.135--149, 2010, 978-2-296-12523-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l'évaluation du rapport bénéfice risque des pratiques de lutte anti-vectorielle habituellement mises en œuvre pour lutter contre la dengue, dans le contexte actuel de confinement global (Saisine no 2020-SA-0057)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Marie Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2020-SA-0057, Anses. 2020, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03440796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple créole/métro à La Réunion. Approche compréhensive de la construction de soi dans le couple mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de la Réunion, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00669783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Thiann-Bo Morel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’une sociologie dans, depuis et sur les Outre-mers à l’Association Française de Sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efi Markou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ihaddadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La fabrique d’une sociologie dans, depuis et sur les Outre-mers à l’Association Française de Sociologie, 21, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14k43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique : une pratique porteuse pour renforcer notre réponse collective aux catastrophes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chebroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel C. Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives. Les cahiers scientifiques de l'ENSOSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.28-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: décoloniser le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcom Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shela Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurivers : revue d’écologies décoloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.38-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurivers: revue d'écologies décoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcom Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shela Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurivers : revue d’écologies décoloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.12-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais où sont passé·es les sociologues réunionnais·es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice environnementale et participation : retour sur les principes de justice des populations enquêtées à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Justice climatique : perspectives des îles de l’océan Indien, 31, pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice environnementale et participation : Retour sur les principes de justice des personnes enquêtées à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Justice climatique : perspectives des îles de l’océan Indien, 31, pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 pandemic should not jeopardize dengue control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Marie Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (9), pp.e0008716. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0008716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre justice environnementale et justice sociale en société postcoloniale. Le cas du risque requin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.24299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la Réunion, gilets jaunes et défenseurs du climat, c’est même combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replanter une forêt en société postcoloniale : conservations ordinaires et participatives à l’Ile de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desenvolvimento e Meio Ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/dma.v38i0.45547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la sociologie à l’analyse des invasions biologiques : Retour d’expériences et pistes de recherche pour dépasser déceptions méthodologiques et irritations épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.175 - 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la sociologie à l’analyse des invasions biologiques : Retour d’expériences et pistes de recherche pour dépasser déceptions méthodologiques et irritations épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la sociologie à l'analyse des invasions biologiques : retour d'expériences et pistes de recherche pour dépasser déceptions méthodologiques et irritation épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Espèces invasives, 70 (Suppl. 12), pp.175-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise sanitaire du chikungunya : une épreuve de recomposition des rapports sociaux à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cubizolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.35--52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque requin, mise en risque de la pratique du surf à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°99 (1), pp.23--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racismes environnementaux, pensés et impensés des écologies populaires depuis La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconnaissance des écologies populaires : vers une démocratisation de l'écologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie; Réseau EJJE Environmental Justice / Justice Environnementale, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les Noirs ne craindraient pas les piqûres de moustiques… mais ils en meurent !”. Une lecture postcoloniale des iniquités de traitement entre différents territoires ultramarins et la France Hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau Environmental Justice/Justice Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPED; IRD, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental justice in La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial and Environmental Justice / Environmental Care and Stewardship: Dialogues among schools of thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry, Mar 2019, Pondichery, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice & Postcolonialisme in Reunion Island : the case of the shark bites on surfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice and Postcolonialism in Reunion Island : The Case of the Shark Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX ISA WORLD CONGRESS of SOCIOLOGY Power, Violence and Justice: Reflections, Responses and Responsibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, TORONTO, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition écologique et solidaire à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale pour l'adaptation au changement climatique - NRG4SD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Denis de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES « VIGIES » AU « STAND-UP PADDLE », QUAND LE RISQUE REQUIN MODIFIE LE RAPPORT A LA MER DES SURFEURS REUNIONNAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La naturalité en mouvement : environnement et usages récréatifs en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Le Pradel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du chikungunya ou la colonialité d'une crise environnementale et sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trad, Lenny; Chasles, Virginie; Rougeon, Marina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que les injustices font à la santé : enjeux sociaux, environnementaux et territoriaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2024, 9782813004550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le silence sur les inégalités raciales fait aux luttes écologiques à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Dubuisson-Quellier; Jean-Baptiste Comby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilisations écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2023, La vie des idées, 9782130629665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités environnementales et la justice environnementale décoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Cary; Bruno Villalba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, CLEFS-CONCOURS, Sciences Economiques et sociales, 978-2-35050-935-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04454177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations, colonialismes et crimes écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémence GUIMONT; Philippe BOURCIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies. Le Vivant et le Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la découverte, 2023, 978-2-348-07688-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les usages au nom de leurs impacts. Principes et sentiments d’injustice dans deux Parcs nationaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Deldrève; Jacqueline Candau; Camille Noûs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.57-87, 2021, 978-2-8076-1702-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les usages au nom de leurs impacts. Principes et sentiments d’injustice dans deux Parcs nationaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9782807617018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance de l’approche socio-historique et de la vigilance au regard situé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roussary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DELDREVE, Valérie; CANDAU, Jacqueline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8076-1702-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chikungunya outbreak in Reunion: epidemic or environmental crisis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosquitoes management Between environmental and health issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et invasions biologiques, ce qu'en pensent les Réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naim-Gesbert, Eric and Maisonneuve, Mathieu and Aoustin, Tristan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection de la biodiversité outre-mer - Approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.99--109, 2012, 978-2-7314-0841-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couples mixtes, Intimité et cohérence identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Gall, Didier and Roinsard, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'une autre France, La Réunion: genres de vie et intimités créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.135--149, 2010, 978-2-296-12523-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l'évaluation du rapport bénéfice risque des pratiques de lutte anti-vectorielle habituellement mises en œuvre pour lutter contre la dengue, dans le contexte actuel de confinement global (Saisine no 2020-SA-0057)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Marie Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2020-SA-0057, Anses. 2020, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03440796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple créole/métro à La Réunion. Approche compréhensive de la construction de soi dans le couple mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de la Réunion, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00669783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berthod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Markou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ihaddadene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiann-Bo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k43" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549991v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chebroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel C. Dor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Ferdinand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shela Sheikh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chesnais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Molini&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866736v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03328963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02952352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marie Olive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008716" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24299" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tabau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dma.v38i0.45547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171541v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cubizolles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01839214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01857027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01839714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03440796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00669783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berthod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Markou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ihaddadene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiann-Bo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k43" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549991v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chebroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel C. Dor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Ferdinand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shela Sheikh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chesnais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Molini&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03328963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02952352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marie Olive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008716" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24299" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tabau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dma.v38i0.45547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cubizolles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01857027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01839214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01839714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03440796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00669783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>