--- v2 (2026-04-29)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Thiann-Bo Morel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’une sociologie dans, depuis et sur les Outre-mers à l’Association Française de Sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efi Markou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ihaddadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La fabrique d’une sociologie dans, depuis et sur les Outre-mers à l’Association Française de Sociologie, 21, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14k43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique : une pratique porteuse pour renforcer notre réponse collective aux catastrophes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chebroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel C. Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives. Les cahiers scientifiques de l'ENSOSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.28-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: décoloniser le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcom Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shela Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurivers : revue d’écologies décoloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.38-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurivers: revue d'écologies décoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcom Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shela Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurivers : revue d’écologies décoloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.12-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais où sont passé·es les sociologues réunionnais·es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice environnementale et participation : retour sur les principes de justice des populations enquêtées à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Justice climatique : perspectives des îles de l’océan Indien, 31, pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice environnementale et participation : Retour sur les principes de justice des personnes enquêtées à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Justice climatique : perspectives des îles de l’océan Indien, 31, pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 pandemic should not jeopardize dengue control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Marie Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (9), pp.e0008716. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0008716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre justice environnementale et justice sociale en société postcoloniale. Le cas du risque requin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.24299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la Réunion, gilets jaunes et défenseurs du climat, c’est même combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replanter une forêt en société postcoloniale : conservations ordinaires et participatives à l’Ile de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desenvolvimento e Meio Ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/dma.v38i0.45547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la sociologie à l’analyse des invasions biologiques : Retour d’expériences et pistes de recherche pour dépasser déceptions méthodologiques et irritations épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.175 - 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la sociologie à l’analyse des invasions biologiques : Retour d’expériences et pistes de recherche pour dépasser déceptions méthodologiques et irritations épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la sociologie à l'analyse des invasions biologiques : retour d'expériences et pistes de recherche pour dépasser déceptions méthodologiques et irritation épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Espèces invasives, 70 (Suppl. 12), pp.175-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise sanitaire du chikungunya : une épreuve de recomposition des rapports sociaux à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cubizolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.35--52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque requin, mise en risque de la pratique du surf à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°99 (1), pp.23--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racismes environnementaux, pensés et impensés des écologies populaires depuis La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconnaissance des écologies populaires : vers une démocratisation de l'écologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie; Réseau EJJE Environmental Justice / Justice Environnementale, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les Noirs ne craindraient pas les piqûres de moustiques… mais ils en meurent !”. Une lecture postcoloniale des iniquités de traitement entre différents territoires ultramarins et la France Hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau Environmental Justice/Justice Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPED; IRD, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental justice in La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial and Environmental Justice / Environmental Care and Stewardship: Dialogues among schools of thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry, Mar 2019, Pondichery, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice & Postcolonialisme in Reunion Island : the case of the shark bites on surfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice and Postcolonialism in Reunion Island : The Case of the Shark Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX ISA WORLD CONGRESS of SOCIOLOGY Power, Violence and Justice: Reflections, Responses and Responsibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, TORONTO, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition écologique et solidaire à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale pour l'adaptation au changement climatique - NRG4SD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Denis de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES « VIGIES » AU « STAND-UP PADDLE », QUAND LE RISQUE REQUIN MODIFIE LE RAPPORT A LA MER DES SURFEURS REUNIONNAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La naturalité en mouvement : environnement et usages récréatifs en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Le Pradel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du chikungunya ou la colonialité d'une crise environnementale et sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trad, Lenny; Chasles, Virginie; Rougeon, Marina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que les injustices font à la santé : enjeux sociaux, environnementaux et territoriaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2024, 9782813004550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le silence sur les inégalités raciales fait aux luttes écologiques à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Dubuisson-Quellier; Jean-Baptiste Comby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilisations écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2023, La vie des idées, 9782130629665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités environnementales et la justice environnementale décoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Cary; Bruno Villalba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, CLEFS-CONCOURS, Sciences Economiques et sociales, 978-2-35050-935-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04454177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations, colonialismes et crimes écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémence GUIMONT; Philippe BOURCIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies. Le Vivant et le Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la découverte, 2023, 978-2-348-07688-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les usages au nom de leurs impacts. Principes et sentiments d’injustice dans deux Parcs nationaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Deldrève; Jacqueline Candau; Camille Noûs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.57-87, 2021, 978-2-8076-1702-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les usages au nom de leurs impacts. Principes et sentiments d’injustice dans deux Parcs nationaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9782807617018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance de l’approche socio-historique et de la vigilance au regard situé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roussary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DELDREVE, Valérie; CANDAU, Jacqueline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8076-1702-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chikungunya outbreak in Reunion: epidemic or environmental crisis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosquitoes management Between environmental and health issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et invasions biologiques, ce qu'en pensent les Réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naim-Gesbert, Eric and Maisonneuve, Mathieu and Aoustin, Tristan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection de la biodiversité outre-mer - Approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.99--109, 2012, 978-2-7314-0841-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couples mixtes, Intimité et cohérence identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Gall, Didier and Roinsard, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'une autre France, La Réunion: genres de vie et intimités créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.135--149, 2010, 978-2-296-12523-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l'évaluation du rapport bénéfice risque des pratiques de lutte anti-vectorielle habituellement mises en œuvre pour lutter contre la dengue, dans le contexte actuel de confinement global (Saisine no 2020-SA-0057)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Marie Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2020-SA-0057, Anses. 2020, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03440796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple créole/métro à La Réunion. Approche compréhensive de la construction de soi dans le couple mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de la Réunion, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00669783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Thiann-Bo Morel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique : une pratique porteuse pour renforcer notre réponse collective aux catastrophes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chebroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel C. Doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives. Les cahiers scientifiques de l'ENSOSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.28-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’une sociologie dans, depuis et sur les Outre-mers à l’Association Française de Sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efi Markou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ihaddadene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La fabrique d’une sociologie dans, depuis et sur les Outre-mers à l’Association Française de Sociologie, 21, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14k43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurivers: revue d'écologies décoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcom Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shela Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurivers : revue d’écologies décoloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.12-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: décoloniser le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcom Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shela Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plurivers : revue d’écologies décoloniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.38-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais où sont passé·es les sociologues réunionnais·es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice environnementale et participation : retour sur les principes de justice des populations enquêtées à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Justice climatique : perspectives des îles de l’océan Indien, 31, pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice environnementale et participation : Retour sur les principes de justice des personnes enquêtées à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Justice climatique : perspectives des îles de l’océan Indien, 31, pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 pandemic should not jeopardize dengue control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Marie Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (9), pp.e0008716. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0008716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensions entre justice environnementale et justice sociale en société postcoloniale. Le cas du risque requin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.24299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la Réunion, gilets jaunes et défenseurs du climat, c’est même combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replanter une forêt en société postcoloniale : conservations ordinaires et participatives à l’Ile de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desenvolvimento e Meio Ambiente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/dma.v38i0.45547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la sociologie à l’analyse des invasions biologiques : Retour d’expériences et pistes de recherche pour dépasser déceptions méthodologiques et irritations épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.175 - 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la sociologie à l’analyse des invasions biologiques : Retour d’expériences et pistes de recherche pour dépasser déceptions méthodologiques et irritations épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la sociologie à l'analyse des invasions biologiques : retour d'expériences et pistes de recherche pour dépasser déceptions méthodologiques et irritation épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Espèces invasives, 70 (Suppl. 12), pp.175-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise sanitaire du chikungunya : une épreuve de recomposition des rapports sociaux à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cubizolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.35--52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque requin, mise en risque de la pratique du surf à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°99 (1), pp.23--36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racismes environnementaux, pensés et impensés des écologies populaires depuis La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reconnaissance des écologies populaires : vers une démocratisation de l'écologie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie; Réseau EJJE Environmental Justice / Justice Environnementale, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les Noirs ne craindraient pas les piqûres de moustiques… mais ils en meurent !”. Une lecture postcoloniale des iniquités de traitement entre différents territoires ultramarins et la France Hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau Environmental Justice/Justice Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPED; IRD, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental justice in La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial and Environmental Justice / Environmental Care and Stewardship: Dialogues among schools of thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Pondichéry, Mar 2019, Pondichery, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice & Postcolonialisme in Reunion Island : the case of the shark bites on surfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Justice and Postcolonialism in Reunion Island : The Case of the Shark Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX ISA WORLD CONGRESS of SOCIOLOGY Power, Violence and Justice: Reflections, Responses and Responsibilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, TORONTO, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition écologique et solidaire à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale pour l'adaptation au changement climatique - NRG4SD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint Denis de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES « VIGIES » AU « STAND-UP PADDLE », QUAND LE RISQUE REQUIN MODIFIE LE RAPPORT A LA MER DES SURFEURS REUNIONNAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La naturalité en mouvement : environnement et usages récréatifs en nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Le Pradel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du chikungunya ou la colonialité d'une crise environnementale et sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trad, Lenny; Chasles, Virginie; Rougeon, Marina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que les injustices font à la santé : enjeux sociaux, environnementaux et territoriaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, 2024, 9782813004550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le silence sur les inégalités raciales fait aux luttes écologiques à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Dubuisson-Quellier; Jean-Baptiste Comby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilisations écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, 2023, La vie des idées, 9782130629665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03951749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités environnementales et la justice environnementale décoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Cary; Bruno Villalba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, CLEFS-CONCOURS, Sciences Economiques et sociales, 978-2-35050-935-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04454177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitations, colonialismes et crimes écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clémence GUIMONT; Philippe BOURCIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies. Le Vivant et le Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la découverte, 2023, 978-2-348-07688-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les usages au nom de leurs impacts. Principes et sentiments d’injustice dans deux Parcs nationaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Deldrève; Jacqueline Candau; Camille Noûs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.57-87, 2021, 978-2-8076-1702-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réguler les usages au nom de leurs impacts. Principes et sentiments d’injustice dans deux Parcs nationaux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 9782807617018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’importance de l’approche socio-historique et de la vigilance au regard situé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Roussary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DELDREVE, Valérie; CANDAU, Jacqueline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8076-1702-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03334039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chikungunya outbreak in Reunion: epidemic or environmental crisis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosquitoes management Between environmental and health issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et invasions biologiques, ce qu'en pensent les Réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Naim-Gesbert, Eric and Maisonneuve, Mathieu and Aoustin, Tristan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection de la biodiversité outre-mer - Approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires d'Aix-Marseille, pp.99--109, 2012, 978-2-7314-0841-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couples mixtes, Intimité et cohérence identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Duret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Gall, Didier and Roinsard, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques d'une autre France, La Réunion: genres de vie et intimités créoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp.135--149, 2010, 978-2-296-12523-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l'évaluation du rapport bénéfice risque des pratiques de lutte anti-vectorielle habituellement mises en œuvre pour lutter contre la dengue, dans le contexte actuel de confinement global (Saisine no 2020-SA-0057)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Marie Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2020-SA-0057, Anses. 2020, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03440796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le couple créole/métro à La Réunion. Approche compréhensive de la construction de soi dans le couple mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiann-Bo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de la Réunion, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00669783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berthod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Markou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ihaddadene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiann-Bo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k43" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549991v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chebroux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel C. Dor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Ferdinand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shela Sheikh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chesnais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Molini&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03328963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02952352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marie Olive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008716" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24299" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tabau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dma.v38i0.45547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cubizolles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01857027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01839214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01839714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03440796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00669783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549991v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chebroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiann-Bo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel C. Dor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244418v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Berthod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efi Markou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ihaddadene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k43" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866736v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcom Ferdinand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shela Sheikh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Molini&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chesnais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03328963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02952352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marie Olive" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008716" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.24299" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tabau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dma.v38i0.45547" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171541v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cubizolles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171543v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01857027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01839214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01839714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454177v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334047v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334039v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Roussary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171536v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232813v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232822v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03440796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00669783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>