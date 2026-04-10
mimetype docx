--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -217,52 +217,709 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-dating (IRSL and ESR) of Pleistocene fluvial sequences in the Garonne and Ariège rivers (central-eastern Pyrenees) and implications for environmental change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-dating of Pleistocene fluvial sequences (OSL, ESR, 14C) in the upper Garonne catchment and implications for paleo-environmental reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fluvial Archives Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Tübingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraindre la chronologie des fluctuations glaciaires du bassin de la Garonne à partir de la datation multiméthode (OSL, ESR, 14C,10Be) des séquences fluviales pléistocènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dating of Pleistocene fluvial sequence in the upper Garonne valley and implications for glacial fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Etude du Quaternaire, Feb 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-CEDILLE : Changements Climatiques et Déglaciation dans les Alpes méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOREV, Oct 2024, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -409,51 +1066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Reixach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109880" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Reixach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109880" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torcheboeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379218v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>