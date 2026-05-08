--- v1 (2026-04-10)
+++ v2 (2026-05-08)
@@ -516,168 +516,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraindre la chronologie des fluctuations glaciaires du bassin de la Garonne à partir de la datation multiméthode (OSL, ESR, 14C,10Be) des séquences fluviales pléistocènes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Calvet</w:t>
+                <w:t xml:space="preserve">C-CEDILLE : Changements Climatiques et Déglaciation dans les Alpes méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOREV, Oct 2024, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379218v1</w:t>
+                <w:t xml:space="preserve">hal-04751979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating of Pleistocene fluvial sequence in the upper Garonne valley and implications for glacial fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -699,219 +699,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Etude du Quaternaire, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-CEDILLE : Changements Climatiques et Déglaciation dans les Alpes méditerranéennes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+                <w:t xml:space="preserve">Contraindre la chronologie des fluctuations glaciaires du bassin de la Garonne à partir de la datation multiméthode (OSL, ESR, 14C,10Be) des séquences fluviales pléistocènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOREV, Oct 2024, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751979v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1066,51 +1066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Reixach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109880" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torcheboeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379218v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751979v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Reixach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109880" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torcheboeuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751979v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492834v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>