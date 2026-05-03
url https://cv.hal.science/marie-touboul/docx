--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -66,1819 +66,1914 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterials and Fluid Flows</w:t>
+                <w:t xml:space="preserve">Predicting topologically protected interface state with high-frequency homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Avallone</w:t>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Bosia</w:t>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Chen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonin Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes-Rendus-de-l'Academie-des-Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 354, pp.269-291</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547619v1</w:t>
+                <w:t xml:space="preserve">hal-05485938v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of transient waves by an interface with time-modulated jump conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamaterials and Fluid Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darche Michaël</w:t>
+                <w:t xml:space="preserve">Giada Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Assier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Craster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-70163-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010311v3</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on metamaterial theory, modelling and design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering of transient waves by an interface with time-modulated jump conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darche Michaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Assier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryn Davies</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 335, pp.923-951</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05376988v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010311v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological sensitivity-based analysis and optimization of microstructured interfaces</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roadmap on metamaterial theory, modelling and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryn Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Szyniszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo de Waal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Kisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/23M1593528⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (20), pp.203002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/adc271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04180360v3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation and non-reciprocity in time-modulated diffusion through the lens of high-order homogenization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Topological sensitivity-based analysis and optimization of microstructured interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Richard V. Craster</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.836-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1593528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644372v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180360v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order homogenisation of the time-modulated wave equation: non-reciprocity for a single varying parameter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Propagation and non-reciprocity in time-modulated diffusion through the lens of high-order homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Assier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard V Craster</w:t>
+                <w:t xml:space="preserve">Richard V. Craster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 480, pp.20230776</w:t>
+              <w:t xml:space="preserve">, 2024, 480, pp.20240513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247270v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Homogenization for Periodic Dispersive Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">High-order homogenisation of the time-modulated wave equation: non-reciprocity for a single varying parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Assier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Vial</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard Craster</w:t>
+                <w:t xml:space="preserve">Richard V Craster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 480, pp.20230776</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711271v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFT-based computation of homogenized interface parameters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">High-Frequency Homogenization for Periodic Dispersive Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bellis</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Assier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Craster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 350 (G2), pp.297-307. </w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (3), pp.1136-1168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/23M159648X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714692v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced elastodynamic resonance via co-dipole metaclusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">FFT-based computation of homogenized interface parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">William Parnell</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0100487⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 350 (G2), pp.297-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258674v1</w:t>
+                <w:t xml:space="preserve">hal-03714692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping in a row of locally-resonant inclusions: dynamic homogenization and scattering of transient shear waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Enhanced elastodynamic resonance via co-dipole metaclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Cotterill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Parnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0100487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095178v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective dynamics for low-amplitude transient elastic waves in a 1D periodic array of non-linear interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Damping in a row of locally-resonant inclusions: dynamic homogenization and scattering of transient shear waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinzhao Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Assier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107, pp.102811</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117813v2</w:t>
+                <w:t xml:space="preserve">hal-03095178v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Resonant Model and Simulations in the Time-Domain of Wave Scattering from a Periodic Row of Highly-Contrasted Inclusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effective dynamics for low-amplitude transient elastic waves in a 1D periodic array of non-linear interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Assier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-020-09789-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.104321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658476v1</w:t>
+                <w:t xml:space="preserve">hal-03117813v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effective Resonant Model and Simulations in the Time-Domain of Wave Scattering from a Periodic Row of Highly-Contrasted Inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-020-09789-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625303v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain simulation of wave propagation across resonant meta-interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 414 (1)</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185076v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Time-domain simulation of wave propagation across resonant meta-interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 414 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185076v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High-frequency homogenisation in periodic media with imperfect interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël C Assier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 476, pp.20200402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615237v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1888,332 +1983,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting topologically protected interface state with high-frequency homogenization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Waves within a network of slowly time-modulated interfaces: time-dependent effective properties, reciprocity and high-order dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Darche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Assier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05485938v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Plasmon Polariton Excitation in Time-modulated Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. V. Raziman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Sapienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard V. Craster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco J. Rodríguez-Fortuño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective dynamics for low-amplitude transient elastic waves in a 1D periodic array of non-linear interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Assier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2223,114 +2344,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic and elastic wave propagation in microstructured media with interfaces: homogenization, simulation and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solid mechanics [physics.class-ph]. Aix-Marseille Université, 2021. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03411353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2477,51 +2598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547619v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Avallone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bosia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Colombo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Craster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70163-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010311v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darche Micha&#235;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Assier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guenneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376988v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Davies" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Szyniszewski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo de Waal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Kisil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/adc271" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180360v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1593528" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V. Craster" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247270v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V Craster" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M159648X" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.119" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cotterill" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nigro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Parnell" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100487" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095178v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhao Gao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117813v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104321" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185076v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615237v4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C Assier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Coutant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. V. Raziman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sapienza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Rodr&#237;guez-Fortu&#241;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03411353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485938v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Coutant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Avallone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bosia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Colombo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Craster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70163-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010311v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darche Micha&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Assier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guenneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Davies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Szyniszewski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo de Waal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Kisil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/adc271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180360v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1593528" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V. Craster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V Craster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M159648X" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.119" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cotterill" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nigro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Parnell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100487" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095178v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhao Gao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117813v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104321" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185076v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615237v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C Assier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. V. Raziman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sapienza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Rodr&#237;guez-Fortu&#241;o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03411353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>