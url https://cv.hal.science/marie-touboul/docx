--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -588,147 +588,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological sensitivity-based analysis and optimization of microstructured interfaces</w:t>
+                <w:t xml:space="preserve">High-order homogenisation of the time-modulated wave equation: non-reciprocity for a single varying parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Assier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bellis</w:t>
+                <w:t xml:space="preserve">Richard V Craster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 480, pp.20230776</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180360v3</w:t>
+                <w:t xml:space="preserve">hal-04247270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation and non-reciprocity in time-modulated diffusion through the lens of high-order homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -737,224 +754,207 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Assier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard V. Craster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 480, pp.20240513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order homogenisation of the time-modulated wave equation: non-reciprocity for a single varying parameter</w:t>
+                <w:t xml:space="preserve">Topological sensitivity-based analysis and optimization of microstructured interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Assier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard V Craster</w:t>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (2), pp.836-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1593528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247270v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180360v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Frequency Homogenization for Periodic Dispersive Media</w:t>
               </w:r>
@@ -979,51 +979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Assier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Craster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1070,77 +1070,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FFT-based computation of homogenized interface parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cornaggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 350 (G2), pp.297-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1285,593 +1285,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping in a row of locally-resonant inclusions: dynamic homogenization and scattering of transient shear waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective dynamics for low-amplitude transient elastic waves in a 1D periodic array of non-linear interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Assier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.104321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2021.104321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095178v2</w:t>
+                <w:t xml:space="preserve">hal-03117813v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective dynamics for low-amplitude transient elastic waves in a 1D periodic array of non-linear interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bellis</w:t>
+                <w:t xml:space="preserve">Damping in a row of locally-resonant inclusions: dynamic homogenization and scattering of transient shear waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinzhao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Assier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107, pp.102811</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117813v2</w:t>
+                <w:t xml:space="preserve">hal-03095178v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Resonant Model and Simulations in the Time-Domain of Wave Scattering from a Periodic Row of Highly-Contrasted Inclusions</w:t>
+                <w:t xml:space="preserve">Time-domain simulation of wave propagation across resonant meta-interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 414 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658476v1</w:t>
+                <w:t xml:space="preserve">hal-02185076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain simulation of wave propagation across resonant meta-interfaces</w:t>
+                <w:t xml:space="preserve">Effective Resonant Model and Simulations in the Time-Domain of Wave Scattering from a Periodic Row of Highly-Contrasted Inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-020-09789-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185076v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency homogenisation in periodic media with imperfect interfaces</w:t>
               </w:r>
@@ -1896,51 +1896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 476, pp.20200402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2023,51 +2023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Assier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2150,51 +2150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Sapienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard V. Craster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Rodríguez-Fortuño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2225,51 +2225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective dynamics for low-amplitude transient elastic waves in a 1D periodic array of non-linear interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2598,51 +2598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485938v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Coutant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Avallone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bosia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Colombo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Craster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70163-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010311v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darche Micha&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Assier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guenneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Davies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Szyniszewski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo de Waal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Kisil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/adc271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180360v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1593528" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V. Craster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V Craster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M159648X" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.119" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cotterill" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nigro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Parnell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100487" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095178v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhao Gao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117813v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104321" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185076v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615237v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C Assier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. V. Raziman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sapienza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Rodr&#237;guez-Fortu&#241;o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03411353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485938v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Coutant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Avallone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bosia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Colombo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Craster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70163-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010311v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darche Micha&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Assier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guenneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryn Davies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Szyniszewski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo de Waal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Kisil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/adc271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V Craster" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V. Craster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180360v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1593528" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M159648X" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.119" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Cotterill" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nigro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Parnell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100487" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117813v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2021.104321" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095178v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhao Gao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185076v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03658476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09789-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615237v4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C Assier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569558v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. V. Raziman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sapienza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Rodr&#237;guez-Fortu&#241;o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03411353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>