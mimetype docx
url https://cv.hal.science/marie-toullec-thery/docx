--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Toullec </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-toullec-thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-8825-9406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités en sciences de l'éducation et de la formation, Nantes Université-INSPE, CREN UR 2661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches sont fondées sur la description et la compréhension :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des phénomènes d'enseignement et d'apprentissage dans des dispositifs inclusifs;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de ce qui fait obstacles d'apprentissage pour des élèves dits &amp;quot;à besoins éducatifs particuliers&amp;quot;;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de ce que produisent les politiques et les prescriptions réglementaires sur les conceptions et les pratiques des enseignats.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire travailler ensemble des acteurs de l'école pour tous dans un contexte d'autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique de l'autorégulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Montpeliier, Feb 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« École inclusive : quelles avancées, quelles tensions ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Poulelaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat École inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut public OCENS, Dec 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du coordonnateur de dispositif inclusif ULIS dans l’orientation d’élèves en France : entre repères stables du métier et inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brossais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Savournin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque du réseau OPHRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Université de Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif inclusif ne provoque-t-t-il pas une marginalisation des élèves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inclusion scolaire: quelles avancées en terrain de recherche miné?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée InterMétiers (JIM) des agents de l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Nantes, Oct 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les trajectoires d'élèves soutenus par un dispositif ULIS : l'apport d'une approche socio-didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ? [Symposium - Axe 1]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EFTS (Éducation Formation Travail Savoirs) - Université Toulouse Jean Jaurès, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élève dit « à besoins éducatifs particuliers », source et ressource dans le collectif qu’est la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès international de la Théorie de l’Action Conjointe en Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, BREST (29), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoncés réglementaires et pratiques professorales: quelles incidences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux pratiques inclusives : Tension(s) entre reproduction et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPHRIS, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler ensemble à des ingénieries coopératives : une puissance démocratique de changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque international en éducation- CRIFPE, Montreal 2022. Symposium "Agir comme professionnel de l'enseignement : le travail"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Savournin; Liliane Pelletier, May 2022, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive en France : pratiques significatives de 4 personnes-ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89ème Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, May 2022, Montréal (Québec) (en visio), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenseignement, pratiques inclusives et ingénieries coopératives : qu'est-ce qui est renégocié dans les pratiques des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque international RIFEFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIFEFF, Nov 2019, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle avancée pour l'inclusion des élèves en situation de handicap ? Une activité danse pour un élève d'Ulis en classe ordinaire, ou comment chorégraphier &amp;quot;fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international de la Théorie de l'Action Conjointe en Didactique. La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TACD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-enseignement modifierait-il l'articulation générique/ spécifique des savoirs en jeu lors de pratiques inclusives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, agencements des temps d’enseignement et d’apprentissage pour inclure des collégiens avec des troubles cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87ème congrès international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2019, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « plus de maîtres que de classes » : un observatoire des pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions enseignantes, conditions pour enseigner.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des normes professionnelles dans l’organisation des pratiques à l’école primaire. Symposium « Interroger les liens entre pratiques scolaires et discours normatifs pour mieux comprendre les inégalités scolaires » Fondeville, B & et Kahn, S. (Coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTRE EVANOUISSEMENT DES SAVOIRS ET COMPETENCES TRANSVERSALES, COMMENT SE CONTRUIT L'INEGALITE SCOLAIRE : ELEVES « HORS-JEU » ET « CAS DIDACTIQUE LIMITE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, compétences, Approches comparatives de l’organisation des contenus, et des formes, de l'étude ; variations et constantes disciplinaires, institutionnelles, culturelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la réussite dans les situations d’aide ordinaire : les conditions d’une émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Formes d’éducation et processus d’émancipation » CREAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impensés et prêts à penser de l'aide ordinaire en mathématiques : le cas de 2 séances d'aide personnalisée en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux de savoir : de nouvelles formes d'expérience éducatives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France. pp.version électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de pratiques effectives d'aide en classe ordinaire et d'aide personnalisée : étude de cas à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Louvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'AREF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. https://plone2.unige.ch/aref2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un professionnel ressource : quels apports et défis du travail partagé en contexte d’éducation inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne-ressource pour l’école inclusive: des recherches pour mieux comprendre la fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-40, 2025, 978-2-36616-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école inclusive et des formes de travail plus flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexibiliser la classe pour faire progresser les élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-88, 2025, 2710148404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie coopérative créatrice d’un langage commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Pelletier; Florence Savournin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité de regards sur la recherche avec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L'esperluette Éducation &amp; Formation, 9782383951636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive en France : pratiques significatives de deux enseignantes spécialisées agissant en tant que personnes-ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne-ressource pour l’école inclusive: des recherches pour mieux comprendre la fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-162, 2025, 978-2-36616-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assujettissement, tensions et dépassement : le cas des aesh et aesh-referents dans l’institution scolaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Suau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de l’éducation inclusive, acteurs, institutions, changements et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, ISTE Éditions, pp.39-53, 2025, 9781836120612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie coopérative créatrice d’un langage commun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cepadues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche "avec », vers de nouveaux savoirs pour l’éducation et les sociétés inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-48, 2025, 978.2.38395.163.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est au chef d’établissement d’insuffler le « virage inclusif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive (Dir. M. Toullec &amp; F. Lacroix)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.151-165, 2024, 978-2725646060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est au chef d’établissement d’insuffler le &amp;quot;virage inclusif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-165, 2024, 2725646065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie coopérative, un art de faire qui ça s’apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Padeia, 9782753596399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence d’un AESH est nécessaire à la scolarisation d’un élève reconnu institutionnellement handicapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2024, 2725646065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, quels paradoxes et problèmes génèrent les prescriptions de collaborations pour la mise en oeuvre d'une école dite inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le bord de l'eau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une école maternelle inclusive. Perspectives européennes pour une alliance éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-182, 2023, Critiques éducatives, 978-2-35687-952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un coenseignement comme réponse à une scolarisation inclusive : vers quelles transformations de pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions SZH/CSPS, 2021, 9783905890594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive : quels principes, quelles mutations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.217-226, 2021, 9782807331181. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.guibe.2021.01.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences dans les pratiques d'une planification effectuée par des enseignants lorsqu'ils coenseignent ? Une étude de cas dans le cadre du dispositif « plus de maîtres que de classes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planifier son enseignement au secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFD Editions, 2020, 978-2-89799-084-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation en Éducation physique et sportive de deux élèves de 15 ans avec des troubles cognitifs, soutenus par un dispositif inclusif (ULIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gourdon-Joachim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de Recherche en Education (INRE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et réformes éducatives, éducation inclusive et évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (2), pp.53-61, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement collectif vs individualisation des apprentissages. De quelles manières deux enseignants insèrent-ils des élèves en difficulté dans le temps didactique de la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Bocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et formation : éclairages de la didactique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.12-33, 2019, 978-2-8107-0634-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une production d'un élève de 3e année du primaire : essai de compréhension de ses réponses atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRIRES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes inclusifs et différenciation : regards internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-921559-29-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mises en œuvre parfois paradoxales dans l’action conjointe enseignant-AVS-élève handicapé. Deux études de cas à l’école primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-142, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se construisent les objets de recherche sur les pratiques enseignantes? Éléments de construction d’une méthodologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les pratiques enseignantes: formes de l’observation et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-185, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le regroupement d’adaptation, existe-t-il des régimes d’attention spécifiques aux maîtres spécialisés à dominante pédagogique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-142, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intermétier: travailler conjointement pour ne pas externaliser l'aide apportée aux élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants personnes-ressources au Québec et en France : quels rôles dans une école inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 96, pp.177-203. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.096.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept configurations à deux en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Harent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566 (32-33), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.566.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenseigner, entre théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566, pp.58-59. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.566.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coenseignement dans une classe hétérogène promeut-il une différenciation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.14674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieries didactiques coopératives et coenseignement pour contribuer à une scolarisation inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.116-138. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1075038ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-enseignement et difficulté scolaire: Étude didactique d’un cas en milieu inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue hybride de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.55-87. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1522/rhe.v4i3.1038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AESH, aide ou écran à l'inclusion scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.64-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolariser, en classe ordinaire, des élèves en situation de handicap, soutenus par un dispositif inclusif. Quels choix de pratiques conjointes entre enseignant « ordinaire » et enseignant spécialisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.116-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une recherche sur le travail conjoint AESH-enseignants vers la mise en œuvre d’une ingénierie coopérative : un moyen pour renouveler les pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.085.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plan d’Intervention au Canada et en Europe : Une Analyse Comparative Entre Cinq Systèmes Scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enkeleda Arapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Bocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Comparative and International Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5206/cie-eci.v48i1.9339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une culture commune entre enseignants spécialisés et infirmiers en hôpital de jour : vers une identification d'objets migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.299-311. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.085.0299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation d’élèves en situation de handicap : conceptions et pratiques d’une enseignante « ordinaire » et d’une enseignante spécialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Faire école. Quelles complémentarités entre le monde enseignant et le monde socio-éducatif ?, 50 (4), pp.111-131. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.504.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe pluridisciplinaire en appui à la scolarisation inclusive : le cas du lycée des Bourdonnières à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre stratégies de gestion de l’hétérogénéité et croyances chez des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les enseignants et leur métier : entre doxas et incertitudes, e-310, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire travailler ensemble un professeur de SEGPA et un professeur de mathématiques en première année secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yola Faillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Leborgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de co-­‐construction et rôle de l’objet biface en recherche collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daguzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les recherches collaboratives en éducation et en formation : référents théoriques, outils méthodologiques et impacts sur les pratiques professionnelles, 6 (1-2), pp.21-34. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040215ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scolarisation des enfants et adolescents avec une maladie grave : que disent de leurs pratiques des enseignants confrontés à ces élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79-80 (3), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.079.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de lutte contre les inégalités scolaires? &amp;quot;Plus de maîtres que de classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190, pp.75-81. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/diver.2017.4516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire à l’article de A. S. Bryk, Accelerating How We Learn to Improve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11-2, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets du dispositif de scolarisation inclusive au lycée polyvalent Les Bourdonnières à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74 (2), pp.181. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.074.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See the school scene as a plural context, in various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion en cours d’histoire dans une classe de 5e de collège : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.33-55. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les apprentissages plutôt que de se focaliser sur les troubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des hors-jeux et pratiques effectives de deux enseignantes spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bénédicte Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (1), pp.127. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.065.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d'images tactiles et guidance par une enseignante spécialisée E : Effets d'une situation inédite d'aide sur ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (2), pp.93. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.066.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes professionnelles et épistémologie pratique de l’enseignant : un point de vue didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (4), pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maître E en Rased : enjeux, pratiques, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le maître E en Rased : enjeux, pratiques, perspectives, 2 (66), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.066.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminations du phénomène de différenciation didactique passive dans les pratiques d'aide ordinaire à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 182, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.3998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation de trois élèves autistes à l'école primaire : positionnements des enseignants et des Auxiliaires de vie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (4), pp.129. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.060.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide ordinaire en classe et dans les dispositifs d’Aide Personnalisée à l’école primaire : une approche comparatiste en didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS N°4, pp.81-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire travailler ensemble tous les acteurs de l'inclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.057.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et déterminations des pratiques d’Aide Personnalisée à l’école primaire : une approche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors série n°4, pp.80-96. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.9059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation d'un élève en situation de handicap : le cas d'un accompagnement délicat effectué par un Auxiliaire de vie scolaire (AVS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brissiaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (1), pp.139. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/NRAS.057.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et déterminations des pratiques d'Aide Personnalisée à l'école primaire: une approche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS n°4, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.9059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AVS, un moyen de compensation des conséquences du handicap ou d’accessibilité des situations d’apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer/Former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.43-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des gestes de l'aide ordinaire à l'école élémentaire: une étude comparative de deux cas didactiques limite en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5.3, pp.7-32. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.1081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre un professeur, un AVS et un élève handicapé en Classe d’Inclusion Scolaire (CLIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.161-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole et inclusion : prendre en compte les besoins spécifiques, une question d’organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École et inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.123-138. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative de modélisation de l'organisation du fonctionnement de trois binômes AVS/professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (1), pp.129. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.045.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet partenarial en Ille-et-Vilaine pour la professionnalisation des Auxiliaires de vie scolaire (AVS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hanry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (1), pp.117. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.045.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude des discours et des actions d’aide de six professeurs des écoles auprès d’élèves « peu performants » en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.4159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et catégorisation de pratiques effectives entre professeurs et auxiliaires de vie scolaire (AVS) à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.337-358. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2008.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants spécialisés à dominante pédagogique à l'école primaire : recherche, action et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 24 (2), pp.183-199. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.024.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l’enseignement des mathématiques en adaptation et intégration scolaire : une étude de cas comparative en regroupement d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédelec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26/2, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aide-t-on les élèves en mathématiques à l’école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédelec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'AIS : adaptation et intégration scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.155-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole et scolarisation inclusives : comment les énoncés réglementaires façonnent-ils les conceptions et les pratiques professorales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bretagne Occidentale (UBO), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04193034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ou elle va en inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maître E en Rased : enjeux, pratiques, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (66), 290 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des parcours des élèves : pratiques enseignantes et organisations scolaires en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série n°4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des acteurs et école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coenseignement : théories, recherches et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSHEA et Champ social, pp.148, 2020, 9082366160833. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13pju⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques françaises en matière d'éducation centrées sur l'individualisation, la personnalisation plus que sur le collectif : quels effets sur les apprentissages des élèves ? Une contribution didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNESCO (Conseil national d'évaluation du système scolaire). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les élèves &amp;quot; peu performants &amp;quot; en mathématiques à l'école primaire : quelles actions des professeurs ? : étude in situ de professeurs des écoles de classes &amp;quot; ordinaires &amp;quot; et de maîtres spécialisés à dominante pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Rennes 2, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00199152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Toullec </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-toullec-thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-8825-9406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités en sciences de l'éducation et de la formation, Nantes Université-INSPE, CREN UR 2661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches sont fondées sur la description et la compréhension :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des phénomènes d'enseignement et d'apprentissage dans des dispositifs inclusifs;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de ce qui fait obstacles d'apprentissage pour des élèves dits &amp;quot;à besoins éducatifs particuliers&amp;quot;;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de ce que produisent les politiques et les prescriptions réglementaires sur les conceptions et les pratiques des enseignats.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les prescriptions font aux pratiques d’accompagnement. L’apport du didactique à l’analyse des fonctions d’AESH et d’AESH-référent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Suau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 104, pp.195-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intermétier: travailler conjointement pour ne pas externaliser l'aide apportée aux élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants personnes-ressources au Québec et en France : quels rôles dans une école inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 96, pp.177-203. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.096.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenseigner, entre théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566, pp.58-59. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.566.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coenseignement dans une classe hétérogène promeut-il une différenciation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.14674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept configurations à deux en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Harent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566 (32-33), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.566.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieries didactiques coopératives et coenseignement pour contribuer à une scolarisation inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.116-138. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1075038ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-enseignement et difficulté scolaire: Étude didactique d’un cas en milieu inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue hybride de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.55-87. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1522/rhe.v4i3.1038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AESH, aide ou écran à l'inclusion scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.64-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolariser, en classe ordinaire, des élèves en situation de handicap, soutenus par un dispositif inclusif. Quels choix de pratiques conjointes entre enseignant « ordinaire » et enseignant spécialisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.116-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une recherche sur le travail conjoint AESH-enseignants vers la mise en œuvre d’une ingénierie coopérative : un moyen pour renouveler les pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.085.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plan d’Intervention au Canada et en Europe : Une Analyse Comparative Entre Cinq Systèmes Scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enkeleda Arapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Bocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Comparative and International Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5206/cie-eci.v48i1.9339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une culture commune entre enseignants spécialisés et infirmiers en hôpital de jour : vers une identification d'objets migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.299-311. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.085.0299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation d’élèves en situation de handicap : conceptions et pratiques d’une enseignante « ordinaire » et d’une enseignante spécialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Faire école. Quelles complémentarités entre le monde enseignant et le monde socio-éducatif ?, 50 (4), pp.111-131. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.504.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre stratégies de gestion de l’hétérogénéité et croyances chez des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les enseignants et leur métier : entre doxas et incertitudes, e-310, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe pluridisciplinaire en appui à la scolarisation inclusive : le cas du lycée des Bourdonnières à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire travailler ensemble un professeur de SEGPA et un professeur de mathématiques en première année secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yola Faillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Leborgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de co-­‐construction et rôle de l’objet biface en recherche collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daguzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les recherches collaboratives en éducation et en formation : référents théoriques, outils méthodologiques et impacts sur les pratiques professionnelles, 6 (1-2), pp.21-34. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040215ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scolarisation des enfants et adolescents avec une maladie grave : que disent de leurs pratiques des enseignants confrontés à ces élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79-80 (3), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.079.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de lutte contre les inégalités scolaires? &amp;quot;Plus de maîtres que de classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190, pp.75-81. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/diver.2017.4516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire à l’article de A. S. Bryk, Accelerating How We Learn to Improve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11-2, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets du dispositif de scolarisation inclusive au lycée polyvalent Les Bourdonnières à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74 (2), pp.181. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.074.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See the school scene as a plural context, in various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les apprentissages plutôt que de se focaliser sur les troubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion en cours d’histoire dans une classe de 5e de collège : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.33-55. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d'images tactiles et guidance par une enseignante spécialisée E : Effets d'une situation inédite d'aide sur ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (2), pp.93. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.066.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des hors-jeux et pratiques effectives de deux enseignantes spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bénédicte Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (1), pp.127. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.065.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes professionnelles et épistémologie pratique de l’enseignant : un point de vue didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (4), pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maître E en Rased : enjeux, pratiques, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le maître E en Rased : enjeux, pratiques, perspectives, 2 (66), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.066.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminations du phénomène de différenciation didactique passive dans les pratiques d'aide ordinaire à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 182, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.3998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide ordinaire en classe et dans les dispositifs d’Aide Personnalisée à l’école primaire : une approche comparatiste en didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS N°4, pp.81-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire travailler ensemble tous les acteurs de l'inclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.057.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et déterminations des pratiques d’Aide Personnalisée à l’école primaire : une approche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors série n°4, pp.80-96. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.9059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation de trois élèves autistes à l'école primaire : positionnements des enseignants et des Auxiliaires de vie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (4), pp.129. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.060.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et déterminations des pratiques d'Aide Personnalisée à l'école primaire: une approche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS n°4, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.9059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation d'un élève en situation de handicap : le cas d'un accompagnement délicat effectué par un Auxiliaire de vie scolaire (AVS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brissiaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (1), pp.139. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/NRAS.057.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AVS, un moyen de compensation des conséquences du handicap ou d’accessibilité des situations d’apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer/Former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.43-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des gestes de l'aide ordinaire à l'école élémentaire: une étude comparative de deux cas didactiques limite en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5.3, pp.7-32. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.1081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre un professeur, un AVS et un élève handicapé en Classe d’Inclusion Scolaire (CLIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.161-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole et inclusion : prendre en compte les besoins spécifiques, une question d’organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École et inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.123-138. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative de modélisation de l'organisation du fonctionnement de trois binômes AVS/professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (1), pp.129. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.045.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet partenarial en Ille-et-Vilaine pour la professionnalisation des Auxiliaires de vie scolaire (AVS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hanry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (1), pp.117. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.045.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude des discours et des actions d’aide de six professeurs des écoles auprès d’élèves « peu performants » en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.4159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et catégorisation de pratiques effectives entre professeurs et auxiliaires de vie scolaire (AVS) à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.337-358. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2008.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants spécialisés à dominante pédagogique à l'école primaire : recherche, action et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 24 (2), pp.183-199. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.024.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l’enseignement des mathématiques en adaptation et intégration scolaire : une étude de cas comparative en regroupement d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédelec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26/2, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aide-t-on les élèves en mathématiques à l’école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédelec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'AIS : adaptation et intégration scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.155-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire travailler ensemble des acteurs de l'école pour tous dans un contexte d'autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique de l'autorégulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Montpeliier, Feb 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du coordonnateur de dispositif inclusif ULIS dans l’orientation d’élèves en France : entre repères stables du métier et inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brossais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Savournin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque du réseau OPHRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Université de Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« École inclusive : quelles avancées, quelles tensions ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Poulelaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat École inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut public OCENS, Dec 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif inclusif ne provoque-t-t-il pas une marginalisation des élèves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inclusion scolaire: quelles avancées en terrain de recherche miné?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée InterMétiers (JIM) des agents de l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Nantes, Oct 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les trajectoires d'élèves soutenus par un dispositif ULIS : l'apport d'une approche socio-didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ? [Symposium - Axe 1]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EFTS (Éducation Formation Travail Savoirs) - Université Toulouse Jean Jaurès, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élève dit « à besoins éducatifs particuliers », source et ressource dans le collectif qu’est la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès international de la Théorie de l’Action Conjointe en Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, BREST (29), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoncés réglementaires et pratiques professorales: quelles incidences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux pratiques inclusives : Tension(s) entre reproduction et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPHRIS, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler ensemble à des ingénieries coopératives : une puissance démocratique de changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque international en éducation- CRIFPE, Montreal 2022. Symposium "Agir comme professionnel de l'enseignement : le travail"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Savournin; Liliane Pelletier, May 2022, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive en France : pratiques significatives de 4 personnes-ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89ème Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, May 2022, Montréal (Québec) (en visio), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle avancée pour l'inclusion des élèves en situation de handicap ? Une activité danse pour un élève d'Ulis en classe ordinaire, ou comment chorégraphier &amp;quot;fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international de la Théorie de l'Action Conjointe en Didactique. La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TACD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenseignement, pratiques inclusives et ingénieries coopératives : qu'est-ce qui est renégocié dans les pratiques des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque international RIFEFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIFEFF, Nov 2019, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-enseignement modifierait-il l'articulation générique/ spécifique des savoirs en jeu lors de pratiques inclusives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, agencements des temps d’enseignement et d’apprentissage pour inclure des collégiens avec des troubles cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87ème congrès international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2019, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « plus de maîtres que de classes » : un observatoire des pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions enseignantes, conditions pour enseigner.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des normes professionnelles dans l’organisation des pratiques à l’école primaire. Symposium « Interroger les liens entre pratiques scolaires et discours normatifs pour mieux comprendre les inégalités scolaires » Fondeville, B & et Kahn, S. (Coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTRE EVANOUISSEMENT DES SAVOIRS ET COMPETENCES TRANSVERSALES, COMMENT SE CONTRUIT L'INEGALITE SCOLAIRE : ELEVES « HORS-JEU » ET « CAS DIDACTIQUE LIMITE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, compétences, Approches comparatives de l’organisation des contenus, et des formes, de l'étude ; variations et constantes disciplinaires, institutionnelles, culturelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la réussite dans les situations d’aide ordinaire : les conditions d’une émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Formes d’éducation et processus d’émancipation » CREAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impensés et prêts à penser de l'aide ordinaire en mathématiques : le cas de 2 séances d'aide personnalisée en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux de savoir : de nouvelles formes d'expérience éducatives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France. pp.version électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de pratiques effectives d'aide en classe ordinaire et d'aide personnalisée : étude de cas à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Louvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'AREF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. https://plone2.unige.ch/aref2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie coopérative créatrice d’un langage commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Pelletier; Florence Savournin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité de regards sur la recherche avec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L'esperluette Éducation &amp; Formation, 9782383951636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un professionnel ressource : quels apports et défis du travail partagé en contexte d’éducation inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne-ressource pour l’école inclusive: des recherches pour mieux comprendre la fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-40, 2025, 978-2-36616-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école inclusive et des formes de travail plus flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexibiliser la classe pour faire progresser les élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-88, 2025, 2710148404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive en France : pratiques significatives de deux enseignantes spécialisées agissant en tant que personnes-ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne-ressource pour l’école inclusive: des recherches pour mieux comprendre la fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-162, 2025, 978-2-36616-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assujettissement, tensions et dépassement : le cas des aesh et aesh-referents dans l’institution scolaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Suau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de l’éducation inclusive, acteurs, institutions, changements et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, ISTE Éditions, pp.39-53, 2025, 9781836120612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie coopérative créatrice d’un langage commun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cepadues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche "avec », vers de nouveaux savoirs pour l’éducation et les sociétés inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-48, 2025, 978.2.38395.163.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est au chef d’établissement d’insuffler le « virage inclusif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive (Dir. M. Toullec &amp; F. Lacroix)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.151-165, 2024, 978-2725646060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est au chef d’établissement d’insuffler le &amp;quot;virage inclusif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-165, 2024, 2725646065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie coopérative, un art de faire qui ça s’apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Padeia, 9782753596399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence d’un AESH est nécessaire à la scolarisation d’un élève reconnu institutionnellement handicapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2024, 2725646065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, quels paradoxes et problèmes génèrent les prescriptions de collaborations pour la mise en oeuvre d'une école dite inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le bord de l'eau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une école maternelle inclusive. Perspectives européennes pour une alliance éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-182, 2023, Critiques éducatives, 978-2-35687-952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un coenseignement comme réponse à une scolarisation inclusive : vers quelles transformations de pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions SZH/CSPS, 2021, 9783905890594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive : quels principes, quelles mutations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.217-226, 2021, 9782807331181. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.guibe.2021.01.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences dans les pratiques d'une planification effectuée par des enseignants lorsqu'ils coenseignent ? Une étude de cas dans le cadre du dispositif « plus de maîtres que de classes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planifier son enseignement au secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFD Editions, 2020, 978-2-89799-084-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation en Éducation physique et sportive de deux élèves de 15 ans avec des troubles cognitifs, soutenus par un dispositif inclusif (ULIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gourdon-Joachim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de Recherche en Education (INRE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et réformes éducatives, éducation inclusive et évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (2), pp.53-61, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement collectif vs individualisation des apprentissages. De quelles manières deux enseignants insèrent-ils des élèves en difficulté dans le temps didactique de la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Bocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et formation : éclairages de la didactique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.12-33, 2019, 978-2-8107-0634-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une production d'un élève de 3e année du primaire : essai de compréhension de ses réponses atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRIRES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes inclusifs et différenciation : regards internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-921559-29-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mises en œuvre parfois paradoxales dans l’action conjointe enseignant-AVS-élève handicapé. Deux études de cas à l’école primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-142, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se construisent les objets de recherche sur les pratiques enseignantes? Éléments de construction d’une méthodologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les pratiques enseignantes: formes de l’observation et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-185, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le regroupement d’adaptation, existe-t-il des régimes d’attention spécifiques aux maîtres spécialisés à dominante pédagogique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-142, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole et scolarisation inclusives : comment les énoncés réglementaires façonnent-ils les conceptions et les pratiques professorales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bretagne Occidentale (UBO), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04193034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coenseignement : théories, recherches et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSHEA et Champ social, pp.148, 2020, 9082366160833. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13pju⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ou elle va en inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maître E en Rased : enjeux, pratiques, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (66), 290 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des parcours des élèves : pratiques enseignantes et organisations scolaires en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série n°4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des acteurs et école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques françaises en matière d'éducation centrées sur l'individualisation, la personnalisation plus que sur le collectif : quels effets sur les apprentissages des élèves ? Une contribution didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNESCO (Conseil national d'évaluation du système scolaire). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les élèves &amp;quot; peu performants &amp;quot; en mathématiques à l'école primaire : quelles actions des professeurs ? : étude in situ de professeurs des écoles de classes &amp;quot; ordinaires &amp;quot; et de maîtres spécialisés à dominante pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Rennes 2, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00199152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E56D009"/>
+    <w:nsid w:val="4658BBFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D4ED0AA"/>
+    <w:nsid w:val="89CF940C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-toullec-thery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8825-9406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pascaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poulelaouen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Granger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04124579v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Saunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812527v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Thery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116113v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Louvel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/pedagogie-savoirs/1750-la-recherche-avec-vers-de-nouveaux-savoirs-pour-leducation-et-les-societes-inclusives-9782383951636.html?srsltid=AfmBOor5qsLSohfKdPerd1zJTFJIU8En66zdlx9lHbCG6Df6vzTJuBMH" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422281v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertrou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9826/un-art-de-faire-ensemble" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422297v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guinard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196782v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.guibe.2021.01.0217" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201648v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gourdon-Joachim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201528v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bocchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201531v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201530v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201246v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0177" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201251v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Harent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.566.0032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201247v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.566.0055" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194746v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14674" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194756v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075038ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/rhe.v4i3.1038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201643v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266599v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tremblay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;langer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkeleda Arapi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/cie-eci.v48i1.9339" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513901v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0299" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.504.0111" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-KCKTLX0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01973589v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201255v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Faillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leborgne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367431v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daguzon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040215ar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770110v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201253v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2017.4516" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503418v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2724" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003769v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0181" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194762v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2582" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513900v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pineau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2149" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201429v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Desmonts" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0127" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Janin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.066.0093" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099458v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03204964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.066.0005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854904v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3998" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201431v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.060.0129" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320670v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.057.0007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199156v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9059" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brissiaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/NRAS.057.0139" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513924v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201432v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513934v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1081" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147328v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;d&#233;lec-Trohel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147469v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.222" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201436v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.045.0129" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dujardin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hanry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.045.0117" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199195v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.4159" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2008.06.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199263v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.024.0183" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199288v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;delec-Trohel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201443v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193034v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204204v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204201v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204199v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204202v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266597v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pju" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201640v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199152v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-toullec-thery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8825-9406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565175v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Granger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.566.0055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14674" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Harent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.566.0032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075038ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201642v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/rhe.v4i3.1038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tremblay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;langer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkeleda Arapi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/cie-eci.v48i1.9339" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guinard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0299" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Saunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.504.0111" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-KCKTLX0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01973589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Thery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Faillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leborgne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daguzon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040215ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770110v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2017.4516" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503418v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2724" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0181" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2582" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Janin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.066.0093" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Desmonts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03204964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.066.0005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3998" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.057.0007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.060.0129" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513924v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brissiaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/NRAS.057.0139" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513934v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1081" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147328v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;d&#233;lec-Trohel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.222" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.045.0129" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dujardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hanry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.045.0117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.4159" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2008.06.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.024.0183" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;delec-Trohel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pascaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poulelaouen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196047v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04124579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812527v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilaine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219526v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170899v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198197v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116113v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116132v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794396v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789322v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Louvel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/pedagogie-savoirs/1750-la-recherche-avec-vers-de-nouveaux-savoirs-pour-leducation-et-les-societes-inclusives-9782383951636.html?srsltid=AfmBOor5qsLSohfKdPerd1zJTFJIU8En66zdlx9lHbCG6Df6vzTJuBMH" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422290v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422283v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422288v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405827v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702708v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertrou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219626v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9826/un-art-de-faire-ensemble" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422297v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193003v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192995v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.guibe.2021.01.0217" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201648v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gourdon-Joachim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201528v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193046v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201529v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201531v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266597v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pju" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204204v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204199v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204202v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201640v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199152v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>