--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Toullec </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-toullec-thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-8825-9406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités en sciences de l'éducation et de la formation, Nantes Université-INSPE, CREN UR 2661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches sont fondées sur la description et la compréhension :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des phénomènes d'enseignement et d'apprentissage dans des dispositifs inclusifs;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de ce qui fait obstacles d'apprentissage pour des élèves dits &amp;quot;à besoins éducatifs particuliers&amp;quot;;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de ce que produisent les politiques et les prescriptions réglementaires sur les conceptions et les pratiques des enseignats.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les prescriptions font aux pratiques d’accompagnement. L’apport du didactique à l’analyse des fonctions d’AESH et d’AESH-référent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Suau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 104, pp.195-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intermétier: travailler conjointement pour ne pas externaliser l'aide apportée aux élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants personnes-ressources au Québec et en France : quels rôles dans une école inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 96, pp.177-203. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.096.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenseigner, entre théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566, pp.58-59. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.566.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coenseignement dans une classe hétérogène promeut-il une différenciation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.14674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept configurations à deux en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Harent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566 (32-33), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.566.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieries didactiques coopératives et coenseignement pour contribuer à une scolarisation inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.116-138. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1075038ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-enseignement et difficulté scolaire: Étude didactique d’un cas en milieu inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue hybride de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.55-87. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1522/rhe.v4i3.1038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AESH, aide ou écran à l'inclusion scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.64-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolariser, en classe ordinaire, des élèves en situation de handicap, soutenus par un dispositif inclusif. Quels choix de pratiques conjointes entre enseignant « ordinaire » et enseignant spécialisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.116-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une recherche sur le travail conjoint AESH-enseignants vers la mise en œuvre d’une ingénierie coopérative : un moyen pour renouveler les pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.085.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plan d’Intervention au Canada et en Europe : Une Analyse Comparative Entre Cinq Systèmes Scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enkeleda Arapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Bocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Comparative and International Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5206/cie-eci.v48i1.9339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une culture commune entre enseignants spécialisés et infirmiers en hôpital de jour : vers une identification d'objets migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.299-311. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.085.0299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation d’élèves en situation de handicap : conceptions et pratiques d’une enseignante « ordinaire » et d’une enseignante spécialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Faire école. Quelles complémentarités entre le monde enseignant et le monde socio-éducatif ?, 50 (4), pp.111-131. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.504.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre stratégies de gestion de l’hétérogénéité et croyances chez des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les enseignants et leur métier : entre doxas et incertitudes, e-310, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe pluridisciplinaire en appui à la scolarisation inclusive : le cas du lycée des Bourdonnières à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire travailler ensemble un professeur de SEGPA et un professeur de mathématiques en première année secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yola Faillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Leborgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de co-­‐construction et rôle de l’objet biface en recherche collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daguzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les recherches collaboratives en éducation et en formation : référents théoriques, outils méthodologiques et impacts sur les pratiques professionnelles, 6 (1-2), pp.21-34. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040215ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scolarisation des enfants et adolescents avec une maladie grave : que disent de leurs pratiques des enseignants confrontés à ces élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79-80 (3), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.079.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de lutte contre les inégalités scolaires? &amp;quot;Plus de maîtres que de classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190, pp.75-81. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/diver.2017.4516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire à l’article de A. S. Bryk, Accelerating How We Learn to Improve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11-2, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets du dispositif de scolarisation inclusive au lycée polyvalent Les Bourdonnières à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74 (2), pp.181. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.074.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See the school scene as a plural context, in various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les apprentissages plutôt que de se focaliser sur les troubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion en cours d’histoire dans une classe de 5e de collège : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.33-55. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d'images tactiles et guidance par une enseignante spécialisée E : Effets d'une situation inédite d'aide sur ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (2), pp.93. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.066.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des hors-jeux et pratiques effectives de deux enseignantes spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bénédicte Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (1), pp.127. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.065.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes professionnelles et épistémologie pratique de l’enseignant : un point de vue didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (4), pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maître E en Rased : enjeux, pratiques, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le maître E en Rased : enjeux, pratiques, perspectives, 2 (66), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.066.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminations du phénomène de différenciation didactique passive dans les pratiques d'aide ordinaire à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 182, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.3998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide ordinaire en classe et dans les dispositifs d’Aide Personnalisée à l’école primaire : une approche comparatiste en didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS N°4, pp.81-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire travailler ensemble tous les acteurs de l'inclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.057.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et déterminations des pratiques d’Aide Personnalisée à l’école primaire : une approche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors série n°4, pp.80-96. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.9059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation de trois élèves autistes à l'école primaire : positionnements des enseignants et des Auxiliaires de vie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (4), pp.129. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.060.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et déterminations des pratiques d'Aide Personnalisée à l'école primaire: une approche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS n°4, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.9059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation d'un élève en situation de handicap : le cas d'un accompagnement délicat effectué par un Auxiliaire de vie scolaire (AVS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brissiaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (1), pp.139. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/NRAS.057.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AVS, un moyen de compensation des conséquences du handicap ou d’accessibilité des situations d’apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer/Former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.43-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des gestes de l'aide ordinaire à l'école élémentaire: une étude comparative de deux cas didactiques limite en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5.3, pp.7-32. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.1081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre un professeur, un AVS et un élève handicapé en Classe d’Inclusion Scolaire (CLIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.161-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole et inclusion : prendre en compte les besoins spécifiques, une question d’organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École et inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.123-138. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative de modélisation de l'organisation du fonctionnement de trois binômes AVS/professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (1), pp.129. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.045.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet partenarial en Ille-et-Vilaine pour la professionnalisation des Auxiliaires de vie scolaire (AVS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hanry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (1), pp.117. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.045.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude des discours et des actions d’aide de six professeurs des écoles auprès d’élèves « peu performants » en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.4159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et catégorisation de pratiques effectives entre professeurs et auxiliaires de vie scolaire (AVS) à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.337-358. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2008.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants spécialisés à dominante pédagogique à l'école primaire : recherche, action et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 24 (2), pp.183-199. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.024.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l’enseignement des mathématiques en adaptation et intégration scolaire : une étude de cas comparative en regroupement d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédelec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26/2, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aide-t-on les élèves en mathématiques à l’école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédelec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'AIS : adaptation et intégration scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.155-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire travailler ensemble des acteurs de l'école pour tous dans un contexte d'autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique de l'autorégulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Montpeliier, Feb 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du coordonnateur de dispositif inclusif ULIS dans l’orientation d’élèves en France : entre repères stables du métier et inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brossais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Savournin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque du réseau OPHRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Université de Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« École inclusive : quelles avancées, quelles tensions ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Poulelaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat École inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut public OCENS, Dec 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif inclusif ne provoque-t-t-il pas une marginalisation des élèves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inclusion scolaire: quelles avancées en terrain de recherche miné?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée InterMétiers (JIM) des agents de l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Nantes, Oct 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les trajectoires d'élèves soutenus par un dispositif ULIS : l'apport d'une approche socio-didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ? [Symposium - Axe 1]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EFTS (Éducation Formation Travail Savoirs) - Université Toulouse Jean Jaurès, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élève dit « à besoins éducatifs particuliers », source et ressource dans le collectif qu’est la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès international de la Théorie de l’Action Conjointe en Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, BREST (29), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoncés réglementaires et pratiques professorales: quelles incidences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux pratiques inclusives : Tension(s) entre reproduction et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPHRIS, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler ensemble à des ingénieries coopératives : une puissance démocratique de changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque international en éducation- CRIFPE, Montreal 2022. Symposium "Agir comme professionnel de l'enseignement : le travail"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Savournin; Liliane Pelletier, May 2022, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive en France : pratiques significatives de 4 personnes-ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89ème Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, May 2022, Montréal (Québec) (en visio), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle avancée pour l'inclusion des élèves en situation de handicap ? Une activité danse pour un élève d'Ulis en classe ordinaire, ou comment chorégraphier &amp;quot;fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international de la Théorie de l'Action Conjointe en Didactique. La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TACD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenseignement, pratiques inclusives et ingénieries coopératives : qu'est-ce qui est renégocié dans les pratiques des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque international RIFEFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIFEFF, Nov 2019, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-enseignement modifierait-il l'articulation générique/ spécifique des savoirs en jeu lors de pratiques inclusives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, agencements des temps d’enseignement et d’apprentissage pour inclure des collégiens avec des troubles cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87ème congrès international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2019, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « plus de maîtres que de classes » : un observatoire des pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions enseignantes, conditions pour enseigner.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des normes professionnelles dans l’organisation des pratiques à l’école primaire. Symposium « Interroger les liens entre pratiques scolaires et discours normatifs pour mieux comprendre les inégalités scolaires » Fondeville, B & et Kahn, S. (Coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTRE EVANOUISSEMENT DES SAVOIRS ET COMPETENCES TRANSVERSALES, COMMENT SE CONTRUIT L'INEGALITE SCOLAIRE : ELEVES « HORS-JEU » ET « CAS DIDACTIQUE LIMITE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, compétences, Approches comparatives de l’organisation des contenus, et des formes, de l'étude ; variations et constantes disciplinaires, institutionnelles, culturelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la réussite dans les situations d’aide ordinaire : les conditions d’une émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Formes d’éducation et processus d’émancipation » CREAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impensés et prêts à penser de l'aide ordinaire en mathématiques : le cas de 2 séances d'aide personnalisée en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux de savoir : de nouvelles formes d'expérience éducatives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France. pp.version électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de pratiques effectives d'aide en classe ordinaire et d'aide personnalisée : étude de cas à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Louvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'AREF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. https://plone2.unige.ch/aref2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie coopérative créatrice d’un langage commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Pelletier; Florence Savournin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité de regards sur la recherche avec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L'esperluette Éducation &amp; Formation, 9782383951636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un professionnel ressource : quels apports et défis du travail partagé en contexte d’éducation inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne-ressource pour l’école inclusive: des recherches pour mieux comprendre la fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-40, 2025, 978-2-36616-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école inclusive et des formes de travail plus flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexibiliser la classe pour faire progresser les élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-88, 2025, 2710148404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive en France : pratiques significatives de deux enseignantes spécialisées agissant en tant que personnes-ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne-ressource pour l’école inclusive: des recherches pour mieux comprendre la fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-162, 2025, 978-2-36616-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assujettissement, tensions et dépassement : le cas des aesh et aesh-referents dans l’institution scolaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Suau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de l’éducation inclusive, acteurs, institutions, changements et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, ISTE Éditions, pp.39-53, 2025, 9781836120612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie coopérative créatrice d’un langage commun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cepadues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche "avec », vers de nouveaux savoirs pour l’éducation et les sociétés inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-48, 2025, 978.2.38395.163.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est au chef d’établissement d’insuffler le « virage inclusif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive (Dir. M. Toullec &amp; F. Lacroix)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.151-165, 2024, 978-2725646060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est au chef d’établissement d’insuffler le &amp;quot;virage inclusif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-165, 2024, 2725646065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie coopérative, un art de faire qui ça s’apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Padeia, 9782753596399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence d’un AESH est nécessaire à la scolarisation d’un élève reconnu institutionnellement handicapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2024, 2725646065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, quels paradoxes et problèmes génèrent les prescriptions de collaborations pour la mise en oeuvre d'une école dite inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le bord de l'eau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une école maternelle inclusive. Perspectives européennes pour une alliance éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-182, 2023, Critiques éducatives, 978-2-35687-952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un coenseignement comme réponse à une scolarisation inclusive : vers quelles transformations de pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions SZH/CSPS, 2021, 9783905890594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive : quels principes, quelles mutations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.217-226, 2021, 9782807331181. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.guibe.2021.01.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences dans les pratiques d'une planification effectuée par des enseignants lorsqu'ils coenseignent ? Une étude de cas dans le cadre du dispositif « plus de maîtres que de classes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planifier son enseignement au secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFD Editions, 2020, 978-2-89799-084-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation en Éducation physique et sportive de deux élèves de 15 ans avec des troubles cognitifs, soutenus par un dispositif inclusif (ULIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gourdon-Joachim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de Recherche en Education (INRE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et réformes éducatives, éducation inclusive et évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (2), pp.53-61, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement collectif vs individualisation des apprentissages. De quelles manières deux enseignants insèrent-ils des élèves en difficulté dans le temps didactique de la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Bocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et formation : éclairages de la didactique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.12-33, 2019, 978-2-8107-0634-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une production d'un élève de 3e année du primaire : essai de compréhension de ses réponses atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRIRES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes inclusifs et différenciation : regards internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-921559-29-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mises en œuvre parfois paradoxales dans l’action conjointe enseignant-AVS-élève handicapé. Deux études de cas à l’école primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-142, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se construisent les objets de recherche sur les pratiques enseignantes? Éléments de construction d’une méthodologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les pratiques enseignantes: formes de l’observation et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-185, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le regroupement d’adaptation, existe-t-il des régimes d’attention spécifiques aux maîtres spécialisés à dominante pédagogique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-142, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole et scolarisation inclusives : comment les énoncés réglementaires façonnent-ils les conceptions et les pratiques professorales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bretagne Occidentale (UBO), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04193034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coenseignement : théories, recherches et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSHEA et Champ social, pp.148, 2020, 9082366160833. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13pju⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ou elle va en inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maître E en Rased : enjeux, pratiques, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (66), 290 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des parcours des élèves : pratiques enseignantes et organisations scolaires en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série n°4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des acteurs et école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques françaises en matière d'éducation centrées sur l'individualisation, la personnalisation plus que sur le collectif : quels effets sur les apprentissages des élèves ? Une contribution didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNESCO (Conseil national d'évaluation du système scolaire). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les élèves &amp;quot; peu performants &amp;quot; en mathématiques à l'école primaire : quelles actions des professeurs ? : étude in situ de professeurs des écoles de classes &amp;quot; ordinaires &amp;quot; et de maîtres spécialisés à dominante pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Rennes 2, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00199152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Toullec </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-toullec-thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-8825-9406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités en sciences de l'éducation et de la formation, Nantes Université-INSPE, CREN UR 2661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches sont fondées sur la description et la compréhension :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des phénomènes d'enseignement et d'apprentissage dans des dispositifs inclusifs;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de ce qui fait obstacles d'apprentissage pour des élèves dits &amp;quot;à besoins éducatifs particuliers&amp;quot;;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de ce que produisent les politiques et les prescriptions réglementaires sur les conceptions et les pratiques des enseignats.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les prescriptions font aux pratiques d’accompagnement. L’apport du didactique à l’analyse des fonctions d’AESH et d’AESH-référent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Suau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 104, pp.195-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants personnes-ressources au Québec et en France : quels rôles dans une école inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 96, pp.177-203. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.096.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intermétier: travailler conjointement pour ne pas externaliser l'aide apportée aux élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenseigner, entre théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566, pp.58-59. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.566.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept configurations à deux en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Harent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566 (32-33), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.566.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coenseignement dans une classe hétérogène promeut-il une différenciation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.14674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieries didactiques coopératives et coenseignement pour contribuer à une scolarisation inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.116-138. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1075038ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-enseignement et difficulté scolaire: Étude didactique d’un cas en milieu inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue hybride de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.55-87. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1522/rhe.v4i3.1038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AESH, aide ou écran à l'inclusion scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.64-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolariser, en classe ordinaire, des élèves en situation de handicap, soutenus par un dispositif inclusif. Quels choix de pratiques conjointes entre enseignant « ordinaire » et enseignant spécialisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.116-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une recherche sur le travail conjoint AESH-enseignants vers la mise en œuvre d’une ingénierie coopérative : un moyen pour renouveler les pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.085.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plan d’Intervention au Canada et en Europe : Une Analyse Comparative Entre Cinq Systèmes Scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enkeleda Arapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Bocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Comparative and International Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5206/cie-eci.v48i1.9339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une culture commune entre enseignants spécialisés et infirmiers en hôpital de jour : vers une identification d'objets migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.299-311. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.085.0299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation d’élèves en situation de handicap : conceptions et pratiques d’une enseignante « ordinaire » et d’une enseignante spécialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Faire école. Quelles complémentarités entre le monde enseignant et le monde socio-éducatif ?, 50 (4), pp.111-131. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.504.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre stratégies de gestion de l’hétérogénéité et croyances chez des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les enseignants et leur métier : entre doxas et incertitudes, e-310, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe pluridisciplinaire en appui à la scolarisation inclusive : le cas du lycée des Bourdonnières à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire à l’article de A. S. Bryk, Accelerating How We Learn to Improve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11-2, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire travailler ensemble un professeur de SEGPA et un professeur de mathématiques en première année secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yola Faillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Leborgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de co-­‐construction et rôle de l’objet biface en recherche collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daguzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les recherches collaboratives en éducation et en formation : référents théoriques, outils méthodologiques et impacts sur les pratiques professionnelles, 6 (1-2), pp.21-34. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040215ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scolarisation des enfants et adolescents avec une maladie grave : que disent de leurs pratiques des enseignants confrontés à ces élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79-80 (3), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.079.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de lutte contre les inégalités scolaires? &amp;quot;Plus de maîtres que de classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190, pp.75-81. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/diver.2017.4516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See the school scene as a plural context, in various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets du dispositif de scolarisation inclusive au lycée polyvalent Les Bourdonnières à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74 (2), pp.181. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.074.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les apprentissages plutôt que de se focaliser sur les troubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion en cours d’histoire dans une classe de 5e de collège : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.33-55. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maître E en Rased : enjeux, pratiques, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le maître E en Rased : enjeux, pratiques, perspectives, 2 (66), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.066.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des hors-jeux et pratiques effectives de deux enseignantes spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bénédicte Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (1), pp.127. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.065.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d'images tactiles et guidance par une enseignante spécialisée E : Effets d'une situation inédite d'aide sur ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (2), pp.93. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.066.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes professionnelles et épistémologie pratique de l’enseignant : un point de vue didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (4), pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminations du phénomène de différenciation didactique passive dans les pratiques d'aide ordinaire à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 182, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.3998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation de trois élèves autistes à l'école primaire : positionnements des enseignants et des Auxiliaires de vie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (4), pp.129. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.060.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide ordinaire en classe et dans les dispositifs d’Aide Personnalisée à l’école primaire : une approche comparatiste en didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS N°4, pp.81-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire travailler ensemble tous les acteurs de l'inclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.057.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et déterminations des pratiques d’Aide Personnalisée à l’école primaire : une approche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors série n°4, pp.80-96. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.9059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation d'un élève en situation de handicap : le cas d'un accompagnement délicat effectué par un Auxiliaire de vie scolaire (AVS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brissiaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (1), pp.139. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/NRAS.057.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et déterminations des pratiques d'Aide Personnalisée à l'école primaire: une approche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS n°4, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.9059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AVS, un moyen de compensation des conséquences du handicap ou d’accessibilité des situations d’apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer/Former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.43-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des gestes de l'aide ordinaire à l'école élémentaire: une étude comparative de deux cas didactiques limite en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5.3, pp.7-32. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.1081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École et inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.123-138. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre un professeur, un AVS et un élève handicapé en Classe d’Inclusion Scolaire (CLIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.161-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole et inclusion : prendre en compte les besoins spécifiques, une question d’organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude des discours et des actions d’aide de six professeurs des écoles auprès d’élèves « peu performants » en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.4159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative de modélisation de l'organisation du fonctionnement de trois binômes AVS/professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (1), pp.129. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.045.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet partenarial en Ille-et-Vilaine pour la professionnalisation des Auxiliaires de vie scolaire (AVS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hanry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (1), pp.117. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.045.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et catégorisation de pratiques effectives entre professeurs et auxiliaires de vie scolaire (AVS) à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.337-358. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2008.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants spécialisés à dominante pédagogique à l'école primaire : recherche, action et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 24 (2), pp.183-199. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.024.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l’enseignement des mathématiques en adaptation et intégration scolaire : une étude de cas comparative en regroupement d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédelec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26/2, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aide-t-on les élèves en mathématiques à l’école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédelec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'AIS : adaptation et intégration scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.155-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire travailler ensemble des acteurs de l'école pour tous dans un contexte d'autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique de l'autorégulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Montpeliier, Feb 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du coordonnateur de dispositif inclusif ULIS dans l’orientation d’élèves en France : entre repères stables du métier et inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brossais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Savournin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque du réseau OPHRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Université de Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« École inclusive : quelles avancées, quelles tensions ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Poulelaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat École inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut public OCENS, Dec 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élève dit « à besoins éducatifs particuliers », source et ressource dans le collectif qu’est la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès international de la Théorie de l’Action Conjointe en Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, BREST (29), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif inclusif ne provoque-t-t-il pas une marginalisation des élèves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inclusion scolaire: quelles avancées en terrain de recherche miné?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée InterMétiers (JIM) des agents de l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Nantes, Oct 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les trajectoires d'élèves soutenus par un dispositif ULIS : l'apport d'une approche socio-didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ? [Symposium - Axe 1]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EFTS (Éducation Formation Travail Savoirs) - Université Toulouse Jean Jaurès, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive en France : pratiques significatives de 4 personnes-ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89ème Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, May 2022, Montréal (Québec) (en visio), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoncés réglementaires et pratiques professorales: quelles incidences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux pratiques inclusives : Tension(s) entre reproduction et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPHRIS, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler ensemble à des ingénieries coopératives : une puissance démocratique de changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque international en éducation- CRIFPE, Montreal 2022. Symposium "Agir comme professionnel de l'enseignement : le travail"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Savournin; Liliane Pelletier, May 2022, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenseignement, pratiques inclusives et ingénieries coopératives : qu'est-ce qui est renégocié dans les pratiques des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque international RIFEFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIFEFF, Nov 2019, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle avancée pour l'inclusion des élèves en situation de handicap ? Une activité danse pour un élève d'Ulis en classe ordinaire, ou comment chorégraphier &amp;quot;fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international de la Théorie de l'Action Conjointe en Didactique. La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TACD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-enseignement modifierait-il l'articulation générique/ spécifique des savoirs en jeu lors de pratiques inclusives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, agencements des temps d’enseignement et d’apprentissage pour inclure des collégiens avec des troubles cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87ème congrès international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2019, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « plus de maîtres que de classes » : un observatoire des pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions enseignantes, conditions pour enseigner.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTRE EVANOUISSEMENT DES SAVOIRS ET COMPETENCES TRANSVERSALES, COMMENT SE CONTRUIT L'INEGALITE SCOLAIRE : ELEVES « HORS-JEU » ET « CAS DIDACTIQUE LIMITE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, compétences, Approches comparatives de l’organisation des contenus, et des formes, de l'étude ; variations et constantes disciplinaires, institutionnelles, culturelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des normes professionnelles dans l’organisation des pratiques à l’école primaire. Symposium « Interroger les liens entre pratiques scolaires et discours normatifs pour mieux comprendre les inégalités scolaires » Fondeville, B & et Kahn, S. (Coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impensés et prêts à penser de l'aide ordinaire en mathématiques : le cas de 2 séances d'aide personnalisée en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux de savoir : de nouvelles formes d'expérience éducatives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France. pp.version électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la réussite dans les situations d’aide ordinaire : les conditions d’une émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Formes d’éducation et processus d’émancipation » CREAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de pratiques effectives d'aide en classe ordinaire et d'aide personnalisée : étude de cas à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Louvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'AREF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. https://plone2.unige.ch/aref2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie coopérative créatrice d’un langage commun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cepadues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche "avec », vers de nouveaux savoirs pour l’éducation et les sociétés inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-48, 2025, 978.2.38395.163.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un professionnel ressource : quels apports et défis du travail partagé en contexte d’éducation inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne-ressource pour l’école inclusive: des recherches pour mieux comprendre la fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-40, 2025, 978-2-36616-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école inclusive et des formes de travail plus flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexibiliser la classe pour faire progresser les élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-88, 2025, 2710148404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie coopérative créatrice d’un langage commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Pelletier; Florence Savournin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité de regards sur la recherche avec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L'esperluette Éducation &amp; Formation, 9782383951636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive en France : pratiques significatives de deux enseignantes spécialisées agissant en tant que personnes-ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne-ressource pour l’école inclusive: des recherches pour mieux comprendre la fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-162, 2025, 978-2-36616-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assujettissement, tensions et dépassement : le cas des aesh et aesh-referents dans l’institution scolaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Suau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de l’éducation inclusive, acteurs, institutions, changements et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, ISTE Éditions, pp.39-53, 2025, 9781836120612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est au chef d’établissement d’insuffler le « virage inclusif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive (Dir. M. Toullec &amp; F. Lacroix)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.151-165, 2024, 978-2725646060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est au chef d’établissement d’insuffler le &amp;quot;virage inclusif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-165, 2024, 2725646065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie coopérative, un art de faire qui ça s’apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Padeia, 9782753596399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence d’un AESH est nécessaire à la scolarisation d’un élève reconnu institutionnellement handicapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2024, 2725646065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, quels paradoxes et problèmes génèrent les prescriptions de collaborations pour la mise en oeuvre d'une école dite inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le bord de l'eau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une école maternelle inclusive. Perspectives européennes pour une alliance éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-182, 2023, Critiques éducatives, 978-2-35687-952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive : quels principes, quelles mutations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.217-226, 2021, 9782807331181. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.guibe.2021.01.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un coenseignement comme réponse à une scolarisation inclusive : vers quelles transformations de pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions SZH/CSPS, 2021, 9783905890594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences dans les pratiques d'une planification effectuée par des enseignants lorsqu'ils coenseignent ? Une étude de cas dans le cadre du dispositif « plus de maîtres que de classes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planifier son enseignement au secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFD Editions, 2020, 978-2-89799-084-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation en Éducation physique et sportive de deux élèves de 15 ans avec des troubles cognitifs, soutenus par un dispositif inclusif (ULIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gourdon-Joachim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de Recherche en Education (INRE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et réformes éducatives, éducation inclusive et évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (2), pp.53-61, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement collectif vs individualisation des apprentissages. De quelles manières deux enseignants insèrent-ils des élèves en difficulté dans le temps didactique de la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Bocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et formation : éclairages de la didactique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.12-33, 2019, 978-2-8107-0634-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une production d'un élève de 3e année du primaire : essai de compréhension de ses réponses atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRIRES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes inclusifs et différenciation : regards internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-921559-29-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mises en œuvre parfois paradoxales dans l’action conjointe enseignant-AVS-élève handicapé. Deux études de cas à l’école primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-142, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se construisent les objets de recherche sur les pratiques enseignantes? Éléments de construction d’une méthodologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les pratiques enseignantes: formes de l’observation et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-185, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le regroupement d’adaptation, existe-t-il des régimes d’attention spécifiques aux maîtres spécialisés à dominante pédagogique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-142, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole et scolarisation inclusives : comment les énoncés réglementaires façonnent-ils les conceptions et les pratiques professorales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bretagne Occidentale (UBO), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04193034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ou elle va en inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maître E en Rased : enjeux, pratiques, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (66), 290 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des parcours des élèves : pratiques enseignantes et organisations scolaires en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série n°4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des acteurs et école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coenseignement : théories, recherches et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSHEA et Champ social, pp.148, 2020, 9082366160833. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13pju⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques françaises en matière d'éducation centrées sur l'individualisation, la personnalisation plus que sur le collectif : quels effets sur les apprentissages des élèves ? Une contribution didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNESCO (Conseil national d'évaluation du système scolaire). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les élèves &amp;quot; peu performants &amp;quot; en mathématiques à l'école primaire : quelles actions des professeurs ? : étude in situ de professeurs des écoles de classes &amp;quot; ordinaires &amp;quot; et de maîtres spécialisés à dominante pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Rennes 2, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00199152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4658BBFF"/>
+    <w:nsid w:val="6DD279C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="89CF940C"/>
+    <w:nsid w:val="9CD825D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-toullec-thery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8825-9406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565175v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201246v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Granger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0177" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.566.0055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14674" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Harent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.566.0032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075038ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201642v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/rhe.v4i3.1038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tremblay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;langer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkeleda Arapi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/cie-eci.v48i1.9339" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guinard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0299" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Saunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.504.0111" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-KCKTLX0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01973589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Thery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Faillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leborgne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daguzon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040215ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770110v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201253v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2017.4516" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503418v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2724" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0181" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194762v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2582" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Janin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.066.0093" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Desmonts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03204964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.066.0005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3998" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.057.0007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199156v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.060.0129" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513924v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brissiaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/NRAS.057.0139" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513934v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1081" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147328v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;d&#233;lec-Trohel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.222" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.045.0129" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201438v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dujardin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hanry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.045.0117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199195v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.4159" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2008.06.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.024.0183" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;delec-Trohel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pascaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poulelaouen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196047v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04124579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812527v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilaine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219526v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170899v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198197v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116113v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116132v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116223v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794396v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789322v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Louvel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/pedagogie-savoirs/1750-la-recherche-avec-vers-de-nouveaux-savoirs-pour-leducation-et-les-societes-inclusives-9782383951636.html?srsltid=AfmBOor5qsLSohfKdPerd1zJTFJIU8En66zdlx9lHbCG6Df6vzTJuBMH" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422290v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422283v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422288v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405827v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702708v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertrou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219626v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9826/un-art-de-faire-ensemble" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422297v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193003v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192995v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.guibe.2021.01.0217" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201648v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gourdon-Joachim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201528v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193046v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201529v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201531v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266597v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pju" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204204v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204199v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204202v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201640v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199152v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-toullec-thery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8825-9406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565175v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Granger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201246v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.566.0055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Harent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.566.0032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14674" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075038ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201642v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/rhe.v4i3.1038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tremblay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;langer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkeleda Arapi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/cie-eci.v48i1.9339" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guinard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0299" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Saunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.504.0111" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-KCKTLX0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01973589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Thery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2724" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Faillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leborgne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daguzon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040215ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2017.4516" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2582" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0181" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03204964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.066.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Desmonts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Janin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.066.0093" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3998" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.060.0129" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.057.0007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9059" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brissiaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/NRAS.057.0139" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513934v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1081" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;d&#233;lec-Trohel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.222" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199195v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.4159" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201436v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.045.0129" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201438v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dujardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hanry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.045.0117" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2008.06.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.024.0183" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;delec-Trohel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pascaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poulelaouen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812527v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilaine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04124579v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219544v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198197v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116113v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116132v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794396v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116223v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789322v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Louvel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/pedagogie-savoirs/1750-la-recherche-avec-vers-de-nouveaux-savoirs-pour-leducation-et-les-societes-inclusives-9782383951636.html?srsltid=AfmBOor5qsLSohfKdPerd1zJTFJIU8En66zdlx9lHbCG6Df6vzTJuBMH" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422288v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702708v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertrou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219626v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9826/un-art-de-faire-ensemble" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422297v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193003v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192995v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.guibe.2021.01.0217" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201648v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gourdon-Joachim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201528v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193046v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201529v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201531v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204204v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204201v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266597v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pju" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201640v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199152v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>