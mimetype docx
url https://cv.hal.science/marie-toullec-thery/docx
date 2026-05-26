--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Toullec </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-toullec-thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-8825-9406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités en sciences de l'éducation et de la formation, Nantes Université-INSPE, CREN UR 2661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches sont fondées sur la description et la compréhension :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des phénomènes d'enseignement et d'apprentissage dans des dispositifs inclusifs;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de ce qui fait obstacles d'apprentissage pour des élèves dits &amp;quot;à besoins éducatifs particuliers&amp;quot;;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de ce que produisent les politiques et les prescriptions réglementaires sur les conceptions et les pratiques des enseignats.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les prescriptions font aux pratiques d’accompagnement. L’apport du didactique à l’analyse des fonctions d’AESH et d’AESH-référent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Suau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 104, pp.195-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants personnes-ressources au Québec et en France : quels rôles dans une école inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 96, pp.177-203. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.096.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intermétier: travailler conjointement pour ne pas externaliser l'aide apportée aux élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenseigner, entre théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566, pp.58-59. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.566.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept configurations à deux en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Harent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566 (32-33), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.566.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coenseignement dans une classe hétérogène promeut-il une différenciation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.14674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieries didactiques coopératives et coenseignement pour contribuer à une scolarisation inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.116-138. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1075038ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-enseignement et difficulté scolaire: Étude didactique d’un cas en milieu inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue hybride de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.55-87. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1522/rhe.v4i3.1038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AESH, aide ou écran à l'inclusion scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.64-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolariser, en classe ordinaire, des élèves en situation de handicap, soutenus par un dispositif inclusif. Quels choix de pratiques conjointes entre enseignant « ordinaire » et enseignant spécialisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.116-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une recherche sur le travail conjoint AESH-enseignants vers la mise en œuvre d’une ingénierie coopérative : un moyen pour renouveler les pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.085.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plan d’Intervention au Canada et en Europe : Une Analyse Comparative Entre Cinq Systèmes Scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enkeleda Arapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Bocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Comparative and International Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5206/cie-eci.v48i1.9339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une culture commune entre enseignants spécialisés et infirmiers en hôpital de jour : vers une identification d'objets migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.299-311. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.085.0299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation d’élèves en situation de handicap : conceptions et pratiques d’une enseignante « ordinaire » et d’une enseignante spécialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Faire école. Quelles complémentarités entre le monde enseignant et le monde socio-éducatif ?, 50 (4), pp.111-131. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.504.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre stratégies de gestion de l’hétérogénéité et croyances chez des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les enseignants et leur métier : entre doxas et incertitudes, e-310, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe pluridisciplinaire en appui à la scolarisation inclusive : le cas du lycée des Bourdonnières à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire à l’article de A. S. Bryk, Accelerating How We Learn to Improve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11-2, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire travailler ensemble un professeur de SEGPA et un professeur de mathématiques en première année secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yola Faillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Leborgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de co-­‐construction et rôle de l’objet biface en recherche collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daguzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les recherches collaboratives en éducation et en formation : référents théoriques, outils méthodologiques et impacts sur les pratiques professionnelles, 6 (1-2), pp.21-34. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040215ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scolarisation des enfants et adolescents avec une maladie grave : que disent de leurs pratiques des enseignants confrontés à ces élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79-80 (3), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.079.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de lutte contre les inégalités scolaires? &amp;quot;Plus de maîtres que de classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190, pp.75-81. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/diver.2017.4516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See the school scene as a plural context, in various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets du dispositif de scolarisation inclusive au lycée polyvalent Les Bourdonnières à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74 (2), pp.181. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.074.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les apprentissages plutôt que de se focaliser sur les troubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion en cours d’histoire dans une classe de 5e de collège : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.33-55. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maître E en Rased : enjeux, pratiques, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le maître E en Rased : enjeux, pratiques, perspectives, 2 (66), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.066.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des hors-jeux et pratiques effectives de deux enseignantes spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bénédicte Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (1), pp.127. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.065.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d'images tactiles et guidance par une enseignante spécialisée E : Effets d'une situation inédite d'aide sur ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (2), pp.93. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.066.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes professionnelles et épistémologie pratique de l’enseignant : un point de vue didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (4), pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminations du phénomène de différenciation didactique passive dans les pratiques d'aide ordinaire à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 182, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.3998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation de trois élèves autistes à l'école primaire : positionnements des enseignants et des Auxiliaires de vie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (4), pp.129. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.060.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide ordinaire en classe et dans les dispositifs d’Aide Personnalisée à l’école primaire : une approche comparatiste en didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS N°4, pp.81-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire travailler ensemble tous les acteurs de l'inclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.057.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et déterminations des pratiques d’Aide Personnalisée à l’école primaire : une approche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors série n°4, pp.80-96. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.9059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation d'un élève en situation de handicap : le cas d'un accompagnement délicat effectué par un Auxiliaire de vie scolaire (AVS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brissiaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (1), pp.139. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/NRAS.057.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et déterminations des pratiques d'Aide Personnalisée à l'école primaire: une approche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS n°4, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.9059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AVS, un moyen de compensation des conséquences du handicap ou d’accessibilité des situations d’apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer/Former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.43-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des gestes de l'aide ordinaire à l'école élémentaire: une étude comparative de deux cas didactiques limite en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5.3, pp.7-32. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.1081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École et inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.123-138. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre un professeur, un AVS et un élève handicapé en Classe d’Inclusion Scolaire (CLIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.161-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole et inclusion : prendre en compte les besoins spécifiques, une question d’organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude des discours et des actions d’aide de six professeurs des écoles auprès d’élèves « peu performants » en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.4159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative de modélisation de l'organisation du fonctionnement de trois binômes AVS/professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (1), pp.129. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.045.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet partenarial en Ille-et-Vilaine pour la professionnalisation des Auxiliaires de vie scolaire (AVS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hanry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (1), pp.117. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.045.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et catégorisation de pratiques effectives entre professeurs et auxiliaires de vie scolaire (AVS) à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.337-358. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2008.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants spécialisés à dominante pédagogique à l'école primaire : recherche, action et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 24 (2), pp.183-199. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.024.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l’enseignement des mathématiques en adaptation et intégration scolaire : une étude de cas comparative en regroupement d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédelec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26/2, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aide-t-on les élèves en mathématiques à l’école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédelec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'AIS : adaptation et intégration scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.155-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire travailler ensemble des acteurs de l'école pour tous dans un contexte d'autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique de l'autorégulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Montpeliier, Feb 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du coordonnateur de dispositif inclusif ULIS dans l’orientation d’élèves en France : entre repères stables du métier et inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brossais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Savournin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque du réseau OPHRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Université de Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« École inclusive : quelles avancées, quelles tensions ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Poulelaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat École inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut public OCENS, Dec 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élève dit « à besoins éducatifs particuliers », source et ressource dans le collectif qu’est la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès international de la Théorie de l’Action Conjointe en Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, BREST (29), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif inclusif ne provoque-t-t-il pas une marginalisation des élèves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inclusion scolaire: quelles avancées en terrain de recherche miné?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée InterMétiers (JIM) des agents de l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Nantes, Oct 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les trajectoires d'élèves soutenus par un dispositif ULIS : l'apport d'une approche socio-didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ? [Symposium - Axe 1]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EFTS (Éducation Formation Travail Savoirs) - Université Toulouse Jean Jaurès, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive en France : pratiques significatives de 4 personnes-ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89ème Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, May 2022, Montréal (Québec) (en visio), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoncés réglementaires et pratiques professorales: quelles incidences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux pratiques inclusives : Tension(s) entre reproduction et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPHRIS, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler ensemble à des ingénieries coopératives : une puissance démocratique de changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque international en éducation- CRIFPE, Montreal 2022. Symposium "Agir comme professionnel de l'enseignement : le travail"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Savournin; Liliane Pelletier, May 2022, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenseignement, pratiques inclusives et ingénieries coopératives : qu'est-ce qui est renégocié dans les pratiques des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque international RIFEFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIFEFF, Nov 2019, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle avancée pour l'inclusion des élèves en situation de handicap ? Une activité danse pour un élève d'Ulis en classe ordinaire, ou comment chorégraphier &amp;quot;fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international de la Théorie de l'Action Conjointe en Didactique. La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TACD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-enseignement modifierait-il l'articulation générique/ spécifique des savoirs en jeu lors de pratiques inclusives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, agencements des temps d’enseignement et d’apprentissage pour inclure des collégiens avec des troubles cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87ème congrès international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2019, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « plus de maîtres que de classes » : un observatoire des pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions enseignantes, conditions pour enseigner.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTRE EVANOUISSEMENT DES SAVOIRS ET COMPETENCES TRANSVERSALES, COMMENT SE CONTRUIT L'INEGALITE SCOLAIRE : ELEVES « HORS-JEU » ET « CAS DIDACTIQUE LIMITE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, compétences, Approches comparatives de l’organisation des contenus, et des formes, de l'étude ; variations et constantes disciplinaires, institutionnelles, culturelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des normes professionnelles dans l’organisation des pratiques à l’école primaire. Symposium « Interroger les liens entre pratiques scolaires et discours normatifs pour mieux comprendre les inégalités scolaires » Fondeville, B & et Kahn, S. (Coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impensés et prêts à penser de l'aide ordinaire en mathématiques : le cas de 2 séances d'aide personnalisée en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux de savoir : de nouvelles formes d'expérience éducatives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France. pp.version électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la réussite dans les situations d’aide ordinaire : les conditions d’une émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Formes d’éducation et processus d’émancipation » CREAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de pratiques effectives d'aide en classe ordinaire et d'aide personnalisée : étude de cas à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Louvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'AREF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. https://plone2.unige.ch/aref2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie coopérative créatrice d’un langage commun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cepadues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche "avec », vers de nouveaux savoirs pour l’éducation et les sociétés inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-48, 2025, 978.2.38395.163.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un professionnel ressource : quels apports et défis du travail partagé en contexte d’éducation inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne-ressource pour l’école inclusive: des recherches pour mieux comprendre la fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-40, 2025, 978-2-36616-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école inclusive et des formes de travail plus flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexibiliser la classe pour faire progresser les élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-88, 2025, 2710148404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie coopérative créatrice d’un langage commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Pelletier; Florence Savournin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité de regards sur la recherche avec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L'esperluette Éducation &amp; Formation, 9782383951636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive en France : pratiques significatives de deux enseignantes spécialisées agissant en tant que personnes-ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne-ressource pour l’école inclusive: des recherches pour mieux comprendre la fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-162, 2025, 978-2-36616-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assujettissement, tensions et dépassement : le cas des aesh et aesh-referents dans l’institution scolaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Suau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de l’éducation inclusive, acteurs, institutions, changements et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, ISTE Éditions, pp.39-53, 2025, 9781836120612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est au chef d’établissement d’insuffler le « virage inclusif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive (Dir. M. Toullec &amp; F. Lacroix)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.151-165, 2024, 978-2725646060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est au chef d’établissement d’insuffler le &amp;quot;virage inclusif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-165, 2024, 2725646065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie coopérative, un art de faire qui ça s’apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Padeia, 9782753596399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence d’un AESH est nécessaire à la scolarisation d’un élève reconnu institutionnellement handicapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2024, 2725646065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, quels paradoxes et problèmes génèrent les prescriptions de collaborations pour la mise en oeuvre d'une école dite inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le bord de l'eau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une école maternelle inclusive. Perspectives européennes pour une alliance éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-182, 2023, Critiques éducatives, 978-2-35687-952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive : quels principes, quelles mutations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.217-226, 2021, 9782807331181. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.guibe.2021.01.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un coenseignement comme réponse à une scolarisation inclusive : vers quelles transformations de pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions SZH/CSPS, 2021, 9783905890594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences dans les pratiques d'une planification effectuée par des enseignants lorsqu'ils coenseignent ? Une étude de cas dans le cadre du dispositif « plus de maîtres que de classes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planifier son enseignement au secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFD Editions, 2020, 978-2-89799-084-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation en Éducation physique et sportive de deux élèves de 15 ans avec des troubles cognitifs, soutenus par un dispositif inclusif (ULIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gourdon-Joachim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de Recherche en Education (INRE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et réformes éducatives, éducation inclusive et évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (2), pp.53-61, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement collectif vs individualisation des apprentissages. De quelles manières deux enseignants insèrent-ils des élèves en difficulté dans le temps didactique de la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Bocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et formation : éclairages de la didactique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.12-33, 2019, 978-2-8107-0634-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une production d'un élève de 3e année du primaire : essai de compréhension de ses réponses atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRIRES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes inclusifs et différenciation : regards internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-921559-29-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mises en œuvre parfois paradoxales dans l’action conjointe enseignant-AVS-élève handicapé. Deux études de cas à l’école primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-142, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se construisent les objets de recherche sur les pratiques enseignantes? Éléments de construction d’une méthodologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les pratiques enseignantes: formes de l’observation et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-185, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le regroupement d’adaptation, existe-t-il des régimes d’attention spécifiques aux maîtres spécialisés à dominante pédagogique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-142, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole et scolarisation inclusives : comment les énoncés réglementaires façonnent-ils les conceptions et les pratiques professorales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bretagne Occidentale (UBO), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04193034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ou elle va en inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maître E en Rased : enjeux, pratiques, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (66), 290 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des parcours des élèves : pratiques enseignantes et organisations scolaires en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série n°4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des acteurs et école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coenseignement : théories, recherches et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSHEA et Champ social, pp.148, 2020, 9082366160833. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13pju⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques françaises en matière d'éducation centrées sur l'individualisation, la personnalisation plus que sur le collectif : quels effets sur les apprentissages des élèves ? Une contribution didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNESCO (Conseil national d'évaluation du système scolaire). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les élèves &amp;quot; peu performants &amp;quot; en mathématiques à l'école primaire : quelles actions des professeurs ? : étude in situ de professeurs des écoles de classes &amp;quot; ordinaires &amp;quot; et de maîtres spécialisés à dominante pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Rennes 2, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00199152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Toullec </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-toullec-thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-8825-9406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités en sciences de l'éducation et de la formation, Nantes Université-INSPE, CREN UR 2661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches sont fondées sur la description et la compréhension :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des phénomènes d'enseignement et d'apprentissage dans des dispositifs inclusifs;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de ce qui fait obstacles d'apprentissage pour des élèves dits &amp;quot;à besoins éducatifs particuliers&amp;quot;;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de ce que produisent les politiques et les prescriptions réglementaires sur les conceptions et les pratiques des enseignats.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie coopérative, créatrice d’un langage commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPADUES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articuler la recherche, l’action et la formation pour des pratiques d’enseignement et de collaboration plus inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-188, 2026, L'esperluette Éducation &amp; Formation, 9782383952671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un professionnel ressource : quels apports et défis du travail partagé en contexte d’éducation inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne-ressource pour l’école inclusive: des recherches pour mieux comprendre la fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-40, 2025, 978-2-36616-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école inclusive et des formes de travail plus flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexibiliser la classe pour faire progresser les élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-88, 2025, 2710148404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie coopérative créatrice d’un langage commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liliane Pelletier; Florence Savournin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité de regards sur la recherche avec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépaduès Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, L'esperluette Éducation &amp; Formation, 9782383951636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive en France : pratiques significatives de deux enseignantes spécialisées agissant en tant que personnes-ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSEI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personne-ressource pour l’école inclusive: des recherches pour mieux comprendre la fonction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-162, 2025, 978-2-36616-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assujettissement, tensions et dépassement : le cas des aesh et aesh-referents dans l’institution scolaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Suau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexité de l’éducation inclusive, acteurs, institutions, changements et résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, ISTE Éditions, pp.39-53, 2025, 9781836120612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie coopérative créatrice d’un langage commun.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cepadues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche "avec », vers de nouveaux savoirs pour l’éducation et les sociétés inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-48, 2025, 978.2.38395.163.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est au chef d’établissement d’insuffler le « virage inclusif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive (Dir. M. Toullec &amp; F. Lacroix)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Retz, pp.151-165, 2024, 978-2725646060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C’est au chef d’établissement d’insuffler le &amp;quot;virage inclusif »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-165, 2024, 2725646065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ingénierie coopérative, un art de faire qui ça s’apprend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Didactique pour Enseigner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un art de faire ensemble. Les ingénieries coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Padeia, 9782753596399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence d’un AESH est nécessaire à la scolarisation d’un élève reconnu institutionnellement handicapé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’école inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-118, 2024, 2725646065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, quels paradoxes et problèmes génèrent les prescriptions de collaborations pour la mise en oeuvre d'une école dite inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le bord de l'eau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une école maternelle inclusive. Perspectives européennes pour une alliance éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-182, 2023, Critiques éducatives, 978-2-35687-952-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un coenseignement comme réponse à une scolarisation inclusive : vers quelles transformations de pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions et transformations sur les chemins de l'éducation inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions SZH/CSPS, 2021, 9783905890594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive : quels principes, quelles mutations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de sciences de l’éducation et de la formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.217-226, 2021, 9782807331181. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.guibe.2021.01.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences dans les pratiques d'une planification effectuée par des enseignants lorsqu'ils coenseignent ? Une étude de cas dans le cadre du dispositif « plus de maîtres que de classes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planifier son enseignement au secondaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFD Editions, 2020, 978-2-89799-084-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation en Éducation physique et sportive de deux élèves de 15 ans avec des troubles cognitifs, soutenus par un dispositif inclusif (ULIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gourdon-Joachim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut National de Recherche en Education (INRE). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et réformes éducatives, éducation inclusive et évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (2), pp.53-61, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement collectif vs individualisation des apprentissages. De quelles manières deux enseignants insèrent-ils des élèves en difficulté dans le temps didactique de la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Bocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et formation : éclairages de la didactique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.12-33, 2019, 978-2-8107-0634-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une production d'un élève de 3e année du primaire : essai de compréhension de ses réponses atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRIRES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes inclusifs et différenciation : regards internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-921559-29-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mises en œuvre parfois paradoxales dans l’action conjointe enseignant-AVS-élève handicapé. Deux études de cas à l’école primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques inclusives et savoirs scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-142, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se construisent les objets de recherche sur les pratiques enseignantes? Éléments de construction d’une méthodologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les pratiques enseignantes: formes de l’observation et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-185, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le regroupement d’adaptation, existe-t-il des régimes d’attention spécifiques aux maîtres spécialisés à dominante pédagogique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de savoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-142, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les prescriptions font aux pratiques d’accompagnement. L’apport du didactique à l’analyse des fonctions d’AESH et d’AESH-référent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Suau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 104, pp.195-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intermétier: travailler conjointement pour ne pas externaliser l'aide apportée aux élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants personnes-ressources au Québec et en France : quels rôles dans une école inclusive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 96, pp.177-203. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.096.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept configurations à deux en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Harent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566 (32-33), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.566.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenseigner, entre théorie et pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566, pp.58-59. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cape.566.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coenseignement dans une classe hétérogène promeut-il une différenciation pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.14674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieries didactiques coopératives et coenseignement pour contribuer à une scolarisation inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.116-138. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1075038ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-enseignement et difficulté scolaire: Étude didactique d’un cas en milieu inclusif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue hybride de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.55-87. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1522/rhe.v4i3.1038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'AESH, aide ou écran à l'inclusion scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.64-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolariser, en classe ordinaire, des élèves en situation de handicap, soutenus par un dispositif inclusif. Quels choix de pratiques conjointes entre enseignant « ordinaire » et enseignant spécialisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (2), pp.116-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une recherche sur le travail conjoint AESH-enseignants vers la mise en œuvre d’une ingénierie coopérative : un moyen pour renouveler les pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.085.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Plan d’Intervention au Canada et en Europe : Une Analyse Comparative Entre Cinq Systèmes Scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bélanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enkeleda Arapi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piercarlo Bocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Comparative and International Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5206/cie-eci.v48i1.9339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une culture commune entre enseignants spécialisés et infirmiers en hôpital de jour : vers une identification d'objets migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.299-311. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nresi.085.0299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation d’élèves en situation de handicap : conceptions et pratiques d’une enseignante « ordinaire » et d’une enseignante spécialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Faire école. Quelles complémentarités entre le monde enseignant et le monde socio-éducatif ?, 50 (4), pp.111-131. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lsdle.504.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe pluridisciplinaire en appui à la scolarisation inclusive : le cas du lycée des Bourdonnières à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre stratégies de gestion de l’hétérogénéité et croyances chez des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sayac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pironom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Les enseignants et leur métier : entre doxas et incertitudes, e-310, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire travailler ensemble un professeur de SEGPA et un professeur de mathématiques en première année secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yola Faillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Leborgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse de pédagogie spécialisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de co-­‐construction et rôle de l’objet biface en recherche collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Daguzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Les recherches collaboratives en éducation et en formation : référents théoriques, outils méthodologiques et impacts sur les pratiques professionnelles, 6 (1-2), pp.21-34. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040215ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La scolarisation des enfants et adolescents avec une maladie grave : que disent de leurs pratiques des enseignants confrontés à ces élèves ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79-80 (3), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.079.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de lutte contre les inégalités scolaires? &amp;quot;Plus de maîtres que de classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190, pp.75-81. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/diver.2017.4516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire à l’article de A. S. Bryk, Accelerating How We Learn to Improve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11-2, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets du dispositif de scolarisation inclusive au lycée polyvalent Les Bourdonnières à Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74 (2), pp.181. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.074.0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">See the school scene as a plural context, in various scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.87-93. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les apprentissages plutôt que de se focaliser sur les troubles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre Pied : EPS-Sport-Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion en cours d’histoire dans une classe de 5e de collège : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.33-55. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des hors-jeux et pratiques effectives de deux enseignantes spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bénédicte Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (1), pp.127. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.065.0127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d'images tactiles et guidance par une enseignante spécialisée E : Effets d'une situation inédite d'aide sur ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Janin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (2), pp.93. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.066.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes professionnelles et épistémologie pratique de l’enseignant : un point de vue didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (4), pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01099458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maître E en Rased : enjeux, pratiques, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le maître E en Rased : enjeux, pratiques, perspectives, 2 (66), pp.5-12. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.066.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminations du phénomène de différenciation didactique passive dans les pratiques d'aide ordinaire à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 182, pp.41-54. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfp.3998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00854904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation de trois élèves autistes à l'école primaire : positionnements des enseignants et des Auxiliaires de vie scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (4), pp.129. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.060.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide ordinaire en classe et dans les dispositifs d’Aide Personnalisée à l’école primaire : une approche comparatiste en didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS N°4, pp.81-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et déterminations des pratiques d’Aide Personnalisée à l’école primaire : une approche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors série n°4, pp.80-96. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.9059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire travailler ensemble tous les acteurs de l'inclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.057.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolarisation d'un élève en situation de handicap : le cas d'un accompagnement délicat effectué par un Auxiliaire de vie scolaire (AVS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brissiaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (1), pp.139. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/NRAS.057.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité et déterminations des pratiques d'Aide Personnalisée à l'école primaire: une approche didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, HS n°4, pp.81-97. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.9059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AVS, un moyen de compensation des conséquences du handicap ou d’accessibilité des situations d’apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer/Former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.43-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des gestes de l'aide ordinaire à l'école élémentaire: une étude comparative de deux cas didactiques limite en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5.3, pp.7-32. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.1081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre un professeur, un AVS et un élève handicapé en Classe d’Inclusion Scolaire (CLIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.161-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole et inclusion : prendre en compte les besoins spécifiques, une question d’organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École et inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.123-138. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rechercheformation.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative de modélisation de l'organisation du fonctionnement de trois binômes AVS/professeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (1), pp.129. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.045.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet partenarial en Ille-et-Vilaine pour la professionnalisation des Auxiliaires de vie scolaire (AVS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hanry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45 (1), pp.117. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.045.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude des discours et des actions d’aide de six professeurs des écoles auprès d’élèves « peu performants » en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.4159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et catégorisation de pratiques effectives entre professeurs et auxiliaires de vie scolaire (AVS) à l’école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédélec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.337-358. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2008.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants spécialisés à dominante pédagogique à l'école primaire : recherche, action et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 24 (2), pp.183-199. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.024.0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l’enseignement des mathématiques en adaptation et intégration scolaire : une étude de cas comparative en regroupement d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sensevy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédelec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26/2, pp.151-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment aide-t-on les élèves en mathématiques à l’école élémentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nédelec-Trohel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'AIS : adaptation et intégration scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32, pp.155-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire travailler ensemble des acteurs de l'école pour tous dans un contexte d'autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dupré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique de l'autorégulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Montpeliier, Feb 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« École inclusive : quelles avancées, quelles tensions ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Poulelaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat École inclusive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut public OCENS, Dec 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction du coordonnateur de dispositif inclusif ULIS dans l’orientation d’élèves en France : entre repères stables du métier et inventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Brossais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Savournin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Courtinat-Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chevallier-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème colloque du réseau OPHRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Université de Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif inclusif ne provoque-t-t-il pas une marginalisation des élèves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'inclusion scolaire: quelles avancées en terrain de recherche miné?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée InterMétiers (JIM) des agents de l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Nantes, Oct 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier les trajectoires d'élèves soutenus par un dispositif ULIS : l'apport d'une approche socio-didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ? [Symposium - Axe 1]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR EFTS (Éducation Formation Travail Savoirs) - Université Toulouse Jean Jaurès, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élève dit « à besoins éducatifs particuliers », source et ressource dans le collectif qu’est la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Congrès international de la Théorie de l’Action Conjointe en Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, BREST (29), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoncés réglementaires et pratiques professorales: quelles incidences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux pratiques inclusives : Tension(s) entre reproduction et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPHRIS, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler ensemble à des ingénieries coopératives : une puissance démocratique de changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque international en éducation- CRIFPE, Montreal 2022. Symposium "Agir comme professionnel de l'enseignement : le travail"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Savournin; Liliane Pelletier, May 2022, Montreal (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École inclusive en France : pratiques significatives de 4 personnes-ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Perraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89ème Congrès de l'Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval, May 2022, Montréal (Québec) (en visio), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle avancée pour l'inclusion des élèves en situation de handicap ? Une activité danse pour un élève d'Ulis en classe ordinaire, ou comment chorégraphier &amp;quot;fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international de la Théorie de l'Action Conjointe en Didactique. La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TACD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenseignement, pratiques inclusives et ingénieries coopératives : qu'est-ce qui est renégocié dans les pratiques des enseignants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème colloque international RIFEFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIFEFF, Nov 2019, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le co-enseignement modifierait-il l'articulation générique/ spécifique des savoirs en jeu lors de pratiques inclusives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La TACD en question, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREAD, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, agencements des temps d’enseignement et d’apprentissage pour inclure des collégiens avec des troubles cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">87ème congrès international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2019, Gatineau, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif « plus de maîtres que de classes » : un observatoire des pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conditions enseignantes, conditions pour enseigner.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des normes professionnelles dans l’organisation des pratiques à l’école primaire. Symposium « Interroger les liens entre pratiques scolaires et discours normatifs pour mieux comprendre les inégalités scolaires » Fondeville, B & et Kahn, S. (Coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTRE EVANOUISSEMENT DES SAVOIRS ET COMPETENCES TRANSVERSALES, COMMENT SE CONTRUIT L'INEGALITE SCOLAIRE : ELEVES « HORS-JEU » ET « CAS DIDACTIQUE LIMITE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs, compétences, Approches comparatives de l’organisation des contenus, et des formes, de l'étude ; variations et constantes disciplinaires, institutionnelles, culturelles »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de la réussite dans les situations d’aide ordinaire : les conditions d’une émancipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Formes d’éducation et processus d’émancipation » CREAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impensés et prêts à penser de l'aide ordinaire en mathématiques : le cas de 2 séances d'aide personnalisée en maternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux de savoir : de nouvelles formes d'expérience éducatives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rennes, France. pp.version électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative de pratiques effectives d'aide en classe ordinaire et d'aide personnalisée : étude de cas à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Louvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'AREF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. https://plone2.unige.ch/aref2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole et scolarisation inclusives : comment les énoncés réglementaires façonnent-ils les conceptions et les pratiques professorales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bretagne Occidentale (UBO), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04193034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il ou elle va en inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maître E en Rased : enjeux, pratiques, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lescouarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (66), 290 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des parcours des élèves : pratiques enseignantes et organisations scolaires en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série n°4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des acteurs et école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Assude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coenseignement : théories, recherches et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSHEA et Champ social, pp.148, 2020, 9082366160833. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13pju⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques françaises en matière d'éducation centrées sur l'individualisation, la personnalisation plus que sur le collectif : quels effets sur les apprentissages des élèves ? Une contribution didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNESCO (Conseil national d'évaluation du système scolaire). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les élèves &amp;quot; peu performants &amp;quot; en mathématiques à l'école primaire : quelles actions des professeurs ? : étude in situ de professeurs des écoles de classes &amp;quot; ordinaires &amp;quot; et de maîtres spécialisés à dominante pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Toullec-Thery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Rennes 2, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00199152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DD279C8"/>
+    <w:nsid w:val="52176062"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9CD825D1"/>
+    <w:nsid w:val="94CA8813"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-toullec-thery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8825-9406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565175v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Granger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201246v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.566.0055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Harent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.566.0032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14674" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075038ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201642v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/rhe.v4i3.1038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201643v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tremblay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;langer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkeleda Arapi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/cie-eci.v48i1.9339" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guinard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0299" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Saunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.504.0111" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-KCKTLX0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01973589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Thery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2724" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Faillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leborgne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daguzon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040215ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770110v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2017.4516" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2582" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0181" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03204964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.066.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Desmonts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Janin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.066.0093" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854904v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3998" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201431v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.060.0129" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.057.0007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9059" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brissiaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/NRAS.057.0139" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201432v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513934v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1081" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;d&#233;lec-Trohel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.222" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147328v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199195v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.4159" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201436v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.045.0129" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201438v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dujardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hanry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.045.0117" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2008.06.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.024.0183" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;delec-Trohel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pascaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poulelaouen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812527v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilaine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257361v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04124579v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219544v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198197v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198195v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116113v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116132v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794396v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116223v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789322v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Louvel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219618v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/pedagogie-savoirs/1750-la-recherche-avec-vers-de-nouveaux-savoirs-pour-leducation-et-les-societes-inclusives-9782383951636.html?srsltid=AfmBOor5qsLSohfKdPerd1zJTFJIU8En66zdlx9lHbCG6Df6vzTJuBMH" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422288v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405827v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702708v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertrou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422298v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219626v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9826/un-art-de-faire-ensemble" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422297v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193003v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192995v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.guibe.2021.01.0217" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513902v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201648v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gourdon-Joachim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201528v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193046v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201529v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201531v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201530v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193034v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204204v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204201v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204199v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266597v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pju" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201640v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199152v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-toullec-thery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8825-9406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624726v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vilaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perraud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422290v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Granger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422283v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219618v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/pedagogie-savoirs/1750-la-recherche-avec-vers-de-nouveaux-savoirs-pour-leducation-et-les-societes-inclusives-9782383951636.html?srsltid=AfmBOor5qsLSohfKdPerd1zJTFJIU8En66zdlx9lHbCG6Df6vzTJuBMH" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422298v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9826/un-art-de-faire-ensemble" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guinard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196782v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.guibe.2021.01.0217" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gourdon-Joachim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193046v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kahn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.096.0177" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Harent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.566.0032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.566.0055" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Janin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.14674" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075038ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/rhe.v4i3.1038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tremblay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;langer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkeleda Arapi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/cie-eci.v48i1.9339" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0299" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Saunier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.504.0111" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-KCKTLX0P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Thery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01973589v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yola Faillard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leborgne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367431v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daguzon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040215ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.079.0011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201253v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2017.4516" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2724" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003769v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.074.0181" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194762v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2582" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2149" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201429v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;n&#233;dicte Desmonts" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0127" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Janin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.066.0093" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01099458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03204964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.066.0005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3998" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201431v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.060.0129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147474v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199156v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9059" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320670v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Assude" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.057.0007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201434v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brissiaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/NRAS.057.0139" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513934v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.1081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147328v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;d&#233;lec-Trohel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199173v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.222" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.045.0129" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201438v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dujardin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hanry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.045.0117" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199195v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.4159" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199240v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2008.06.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.024.0183" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sensevy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;delec-Trohel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201443v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495585v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pascaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poulelaouen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646849v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brossais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Savournin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chevallier-Rodrigues" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196047v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257361v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04124579v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812527v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219544v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219526v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170899v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Loquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198197v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116113v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076390v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116132v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116223v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789322v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Louvel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04193034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204204v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204201v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204202v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266597v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13pju" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201640v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00199152v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>