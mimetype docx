--- v0 (2026-04-10)
+++ v1 (2026-04-30)
@@ -302,51 +302,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -734,163 +734,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elaboration and grafting of magnetic bead-chains for detection of anisotropy with polarimetric surface plasmon resonance imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (04), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219581X12400121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent filaments for validation of Polarimetric Surface Plasmon Resonance Imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bartelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.872 - 875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Use of magnetic field for addressing, grafting onto support and actuating permanent magnetic filaments applied to enhanced biodetection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (38), pp.8266-8271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b920460a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -900,171 +1168,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofonctionnalisation, caractérisation et mise en œuvre de particules magnétiques sur biocapteurs : application au génotypage plaquettaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trévisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Ecole Centrale de Lyon, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011ECDL0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05103090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofonctionnalisation, caractérisation et mise en oeuvre de particules magnétiques sur biocapteurs : application au génotypage plaquettaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trévisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Ecole Centrale de Lyon, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011ECDL0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00713534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1074,543 +1342,543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent magnetic filaments for validation of Polarimetric Surface Plasmon Resonance Imaging biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bartenlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque du Laboratoire International Associé "Nanotechnologies &amp; Nanosystèmes" LN2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Allevard les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent magnetic filaments for validation of Polarimetric Surface Plasmon Resonance Imaging biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bartenlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École thématique CNRS "Nano-Objets aux Interfaces"", NOIS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembling, locating, grafting and actuating permanent filaments for validation of Polarimetric Surface Plasmon Resonance Imaging system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bartenlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarimetric surface plasmon resonance imaging and magnetic filament orientation characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Nakkach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque du Laboratoire International Associé "Nanotechnologies &amp; Nanosystèmes" LN2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Sherbrooke, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1678,51 +1946,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16B78299"/>
+    <w:nsid w:val="7A7A552B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1909,51 +2177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-trevisan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5104-8352" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154785776" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215337031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359052633" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tr&#233;visan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foss&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trevisan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cyriaque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Wattiez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beljonne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Paolantoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Rubio-Magnieto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22852" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis De La Cotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Repula" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b06405" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920460a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T7LWNH35-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05103090v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ECDL0008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00713534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bartenlian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nakkach" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-trevisan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5104-8352" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154785776" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215337031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359052633" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tr&#233;visan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foss&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trevisan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cyriaque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Wattiez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beljonne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.9b00123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Paolantoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Rubio-Magnieto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chir.22852" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis De La Cotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Repula" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b06405" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trevisan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevolot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Cloarec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Souteyrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X12400121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;visan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bartelian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.214" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539780v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevolot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Souteyrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cloarec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920460a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T7LWNH35-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05103090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ECDL0008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00713534v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bartenlian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00628457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nakkach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>