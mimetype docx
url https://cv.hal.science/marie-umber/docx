--- v0 (2026-03-28)
+++ v1 (2026-05-18)
@@ -66,4982 +66,5116 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large variability in amylose and colour traits in Dioscorea trifida micro-tubers for healthy and functional foods in a Guadeloupe One Health approach</w:t>
+                <w:t xml:space="preserve">YamHub as an international platform for yam research and breeding based in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
+                <w:t xml:space="preserve">Komivi Dossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mame Boucar Diouf</w:t>
+                <w:t xml:space="preserve">Gemma Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Nouville</w:t>
+                <w:t xml:space="preserve">Erick Malédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delisia Casi</w:t>
+                <w:t xml:space="preserve">Elie Nudol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Leinster</w:t>
+                <w:t xml:space="preserve">Marie-Claire Gravillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-026-02520-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476121v1</w:t>
+                <w:t xml:space="preserve">hal-05574835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary of taxonomy changes ratified by the International Committee on Taxonomy of Viruses from the Plant Viruses Subcommittee, 2025</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating One Health and agroecology through multi-actor and transdisciplinary strategies: Insights from plantain (Musa) cultivation in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Abrahamian</w:t>
+                <w:t xml:space="preserve">Marie Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenxia An</w:t>
+                <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Aranda</w:t>
+                <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José T Ascencio-Ibañez</w:t>
+                <w:t xml:space="preserve">Nadine Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102 (n.spéc. 1), pp.59-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190019v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating One Health and agroecology through multi-actor and transdisciplinary strategies: Insights from plantain (Musa) cultivation in Guadeloupe</w:t>
+                <w:t xml:space="preserve">Large variability in amylose and colour traits in Dioscorea trifida micro-tubers for healthy and functional foods in a Guadeloupe One Health approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bezard</w:t>
+                <w:t xml:space="preserve">Lucienne Desfontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Umber</w:t>
+                <w:t xml:space="preserve">Mame Boucar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guyader</w:t>
+                <w:t xml:space="preserve">Leila Nouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Andrieu</w:t>
+                <w:t xml:space="preserve">Delisia Casi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+                <w:t xml:space="preserve">Jocelyne Leinster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 102 (n.spéc. 1), pp.59-69</w:t>
+              <w:t xml:space="preserve">, 2025, 102 (n.spéc. 1), pp.10-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478695v1</w:t>
+                <w:t xml:space="preserve">hal-05476121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transdisciplinary method to capitalise on agroforestry in in line with the One Health</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Summary of taxonomy changes ratified by the International Committee on Taxonomy of Viruses from the Plant Viruses Subcommittee, 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Larade</w:t>
+                <w:t xml:space="preserve">Luisa Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Flower</w:t>
+                <w:t xml:space="preserve">Peter Abrahamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Vinglassalon</w:t>
+                <w:t xml:space="preserve">Wenxia An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José T Ascencio-Ibañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (7), pp.002114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.002114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496764v1</w:t>
+                <w:t xml:space="preserve">hal-05190019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of an on-farm multiplication and sanitation technique for plantain banana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A transdisciplinary method to capitalise on agroforestry in in line with the One Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guyader</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Larade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Flower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Vinglassalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tropical Agriculture -London then Trinidad-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102 (1), pp.161-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/th2024/008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04638496v1</w:t>
+                <w:t xml:space="preserve">hal-05496764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular diversity of yam virus Y and identification of banana mild mosaic virus isolates infecting yam (Dioscorea spp.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Optimization of an on-farm multiplication and sanitation technique for plantain banana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hammouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Umber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bajazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00705-023-05809-3⟩</w:t>
+              <w:t xml:space="preserve">Fruits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/th2024/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132918v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viruses of Yams (Dioscorea spp.): Current Gaps in Knowledge and Future Research Directions to Improve Disease Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Molecular diversity of yam virus Y and identification of banana mild mosaic virus isolates infecting yam (Dioscorea spp.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Boucar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Umber</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Michelle Nopoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olyvia Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14091884⟩</w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 168 (7), pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-023-05809-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03799673v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Cordyline virus 1 isolates infecting yam (Dioscorea spp)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Viruses of Yams (Dioscorea spp.): Current Gaps in Knowledge and Future Research Directions to Improve Disease Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Boucar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Gomez</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Festus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.1884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14091884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00705-022-05535-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03747703v1</w:t>
+                <w:t xml:space="preserve">hal-03799673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of Yam Viruses in Guadeloupe: Role of Cropping Practices and Seed-Tuber Supply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of Cordyline virus 1 isolates infecting yam (Dioscorea spp)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Boucar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olyvia Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Teycheney</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Filloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.2275-2280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-022-05535-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v14112366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03856669v1</w:t>
+                <w:t xml:space="preserve">hal-03747703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host range and molecular variability of the sadwavirus dioscorea mosaic associated virus</w:t>
+                <w:t xml:space="preserve">Epidemiology of Yam Viruses in Guadeloupe: Role of Cropping Practices and Seed-Tuber Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Umber</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Acina-Mambole</w:t>
+                <w:t xml:space="preserve">Mame Boucar Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olyvia Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Teycheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00705-022-05379-w⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (11), pp.2366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14112366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565882v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and diversity of viruses infecting African yam ( Dioscorea rotundata ) in a collection and F 1 progenies in Côte d'Ivoire shed light to plant‐to‐plant viral transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amani Kouakou</w:t>
+                <w:t xml:space="preserve">Host range and molecular variability of the sadwavirus dioscorea mosaic associated virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Umber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abou Kouassi</w:t>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose‐marie Gomez</w:t>
+                <w:t xml:space="preserve">Lydiane Bonheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konan Dibi</w:t>
+                <w:t xml:space="preserve">Isabelle Acina-Mambole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 70 (6), pp.1486-1495. </w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167 (3), pp.917-922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.13393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00705-022-05379-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843175v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Evaluation of Cross-Sectoral Collaborations to Inform the Implementation of the “One Health” Approach in Guadeloupe</w:t>
+                <w:t xml:space="preserve">Detection and diversity of viruses infecting African yam ( Dioscorea rotundata ) in a collection and F 1 progenies in Côte d'Ivoire shed light to plant‐to‐plant viral transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Gruel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mame Boucar Diouf</w:t>
+                <w:t xml:space="preserve">Yacouba Bakayoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Abadie</w:t>
+                <w:t xml:space="preserve">Amani Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Chilin-Charles</w:t>
+                <w:t xml:space="preserve">Abou Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Marcel Charles Etter</w:t>
+                <w:t xml:space="preserve">Rose‐marie Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konan Dibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.652079⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (6), pp.1486-1495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338847v1</w:t>
+                <w:t xml:space="preserve">hal-04843175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and diversity of Banana streak viruses in the Dominican Republic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical Evaluation of Cross-Sectoral Collaborations to Inform the Implementation of the “One Health” Approach in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domingo Renjifo</w:t>
+                <w:t xml:space="preserve">Gaëlle Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Boucar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiomara Cayetano</w:t>
+                <w:t xml:space="preserve">Catherine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaïssa Plaisir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Umber</w:t>
+                <w:t xml:space="preserve">Yolande Chilin-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcel Charles Etter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40858-020-00334-z⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.652079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.652079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899330v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Caulimoviridae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Teycheney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew D W Geering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idranil Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Hull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan F Kreuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (10), pp.1025 - 1026. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/jgv.0.001497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Viral Diagnosis and Sanitation of Yam Genetic Resources: Implications for Safe Yam Germplasm Exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzia Gélabale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (10), pp.1101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v12101101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yam asymptomatic virus 1, a novel virus infecting yams (Dioscorea spp.) with significant prevalence in a germplasm collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Umber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Marais</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 165 (11), pp.2653-2657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00705-020-04787-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of Dioscorea bacilliform TR virus, a member of the genus &amp;lt;em&amp;gt;Badnavirus&amp;lt;/em&amp;gt; infecting &amp;lt;em&amp;gt;Dioscorea&amp;lt;/em&amp;gt; spp., sheds light on the possible function of endogenous &amp;lt;em&amp;gt;Dioscorea&amp;lt;/em&amp;gt; bacilliform viruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Prevalence and diversity of Banana streak viruses in the Dominican Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reina Teresa Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingo Renjifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiomara Cayetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïssa Plaisir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Umber</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00705-016-3113-3⟩</w:t>
+              <w:t xml:space="preserve">Tropical Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (4), pp.376-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40858-020-00334-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625120v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker-assisted breeding of Musa balbisiana genitors devoid of infectious endogenous Banana streak virus sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The genome sequence of Dioscorea bacilliform TR virus, a member of the genus &amp;lt;em&amp;gt;Badnavirus&amp;lt;/em&amp;gt; infecting &amp;lt;em&amp;gt;Dioscorea&amp;lt;/em&amp;gt; spp., sheds light on the possible function of endogenous &amp;lt;em&amp;gt;Dioscorea&amp;lt;/em&amp;gt; bacilliform viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzia Gélabale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Bonheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-016-0493-8⟩</w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162 (2), pp.517-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-016-3113-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602514v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marker-assisted breeding of Musa balbisiana genitors devoid of infectious endogenous Banana streak virus sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Umber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pichaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Laboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Janzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-016-0493-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The genome of African yam (Dioscorea cayenensis-rotundata complex) hosts endogenous sequences from four distinct badnavirus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Laboureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Galzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (8), pp.790-801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mpp.12137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization paths for an on-farm multiplication and sanitation technique for plantain banana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hammouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Umber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bajazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caribbean Food Crops Society (CFCS); IDIAF; CONIAF, Jul 2024, Punta cana, Dominican Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epidemiology of Yam Viruses in Guadeloupe: Role of Cropping Practices and Seed-Tuber Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Boucar Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olyvia Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Teycheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. International Congress of Plant Pathology (ICPP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society on Plant Pathology; Société Française de Phytopathologie, Aug 2023, Lyon, France. pp.1084-1085</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The PIF method: an agroecological innovation for the plantain Guadeloupean famers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hammouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Umber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bajazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Diman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Grande Anse, Grenada. pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epidemiology of yam viruses: spatial monitoring and dynamics of recontamination of sanitized plants under field conditions in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Boucar Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Teycheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Umber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e Rencontres de Virologie Végétale (RVV 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Tropical Plant Biological Resource Center of the French West Indies: serving agriculture and research throughout the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Umber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciane Nuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Teycheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniéle Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viral treasure hunt in European outermost territories: how metagenomics boosts the discovery of novel viral species in tropical and sub-tropical crops germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Teycheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Filloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIODIVERSITY PRESERVATION of THE AGROFORESTRY ECOSYSTEMS in GUADELOUPE: ASSESMENT of CROP HEALTH STATUS and SANITATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Dalmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hammouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Diman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Punta cana, Dominican Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre de Ressources Biologiques Plantes Tropicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delisia Casi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciane Nuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzia Gélabale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyndi Nabajoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées département BAP INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Verneuil sur Avre, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication des bananiers plantain par la technique PIF et risques sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Latchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Alidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique Intensecoplantain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Petit bourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic discovery, worldwide distribution and genetic diversity of novel macluraviruses infecting yams (&amp;lt;em&amp;gt;Dioscorea spp&amp;lt;/em&amp;gt;.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of novel viral species of the families &amp;lt;em&amp;gt;Closteroviridae&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Secoviridae&amp;lt;/em&amp;gt; yams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Teycheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Theil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Bonheur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798230v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of novel viral species of the families &amp;lt;em&amp;gt;Closteroviridae&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Secoviridae&amp;lt;/em&amp;gt; yams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Metagenomic discovery, worldwide distribution and genetic diversity of novel macluraviruses infecting yams (&amp;lt;em&amp;gt;Dioscorea spp&amp;lt;/em&amp;gt;.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Bonheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Umber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798358v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Guadeloupe Biological Resources Centre and its role in viral diagnostic and sanitation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Towards a better characterization of endogenous badnavirus sequences of yams (&amp;lt;em&amp;gt;Dioscorea spp.&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniéle Roques</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Laboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roumagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Global Conference on Yam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Accra, Ghana. International Institute of Tropical Agriculture, 137 p., 2013, YAMS 2013 - First Global Conference on Yam - 3-6 October 2013, Accra - http://www.iita.org/web/yams2013 - ‘to harness research innovations to unleash the potential of yam’ - Program and Book of Abstracts</w:t>
+              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Aussois, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748690v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better characterization of endogenous badnavirus sequences of yams (&amp;lt;em&amp;gt;Dioscorea spp.&amp;lt;/em&amp;gt;)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Guadeloupe Biological Resources Centre and its role in viral diagnostic and sanitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciane Gamiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Caruana</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Pétro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniéle Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Aussois, France. , 2013</w:t>
+              <w:t xml:space="preserve">1. Global Conference on Yam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Accra, Ghana. International Institute of Tropical Agriculture, 137 p., 2013, YAMS 2013 - First Global Conference on Yam - 3-6 October 2013, Accra - http://www.iita.org/web/yams2013 - ‘to harness research innovations to unleash the potential of yam’ - Program and Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808098v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do yams (&amp;lt;em&amp;gt;Dioscorea spp.&amp;lt;/em&amp;gt;) host endogenous badnavirus sequences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciane Gamiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Teycheney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Aussois, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809400v1</w:t>
-              </w:r>
-[...776 lines deleted...]
-                <w:t xml:space="preserve">hal-02800643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CAVALBIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Pétro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PRODIMAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Champoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Arnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Osseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Inra. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CRB Plantes Tropicales 2016-2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Rapport final CARAMBA 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciane Nuissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boisseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799605v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final CARAMBA 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Projet CRB Plantes Tropicales 2016-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boisseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947444v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assainissement et diagnostic virologique des ignames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzia Gélabale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5051,114 +5185,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'oncogène orf8 d'Agrobacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Umber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de strasbourg, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05493633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5305,51 +5439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Boucar Diouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Nouville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delisia Casi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leinster" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190019v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rubino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abrahamian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxia An" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Aranda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; T Ascencio-Iba&#241;ez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002114" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478695v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flower" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Vinglassalon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammouya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2024/008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Michelle Nopoly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olyvia Gaspard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-023-05809-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799673v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Festus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091884" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747703v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gomez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-022-05535-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112366" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03565882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Bonheur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Acina-Mambole" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-022-05379-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Bakayoko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Kouakou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kouassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;marie Gomez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Dibi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13393" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gruel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin-Charles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcel Charles Etter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.652079" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Teresa Martinez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Renjifo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiomara Cayetano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ssa Plaisir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-020-00334-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D W Geering" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idranil Dasgupta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hull" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan F Kreuze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001497" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955296v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzia G&#233;labale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-020-04787-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625120v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-3113-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602514v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Farinas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-016-0493-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630682v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Muller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Galzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12137" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dalmat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Nuissier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndi Nabajoth" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028691v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latchman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alidor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798230v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798358v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Contreras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Gamiette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;le Roques" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Caruana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809400v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bandou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle P&#233;tro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947448v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Champoiseau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Arnau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Osseux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boisseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947444v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05493633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05574835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komivi Dossa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Arnau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mal&#233;don" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Nudol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gravillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-026-02520-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bezard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Umber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Boucar Diouf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Nouville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delisia Casi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leinster" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Rubino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Abrahamian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxia An" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Aranda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; T Ascencio-Iba&#241;ez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002114" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Larade" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flower" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Vinglassalon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hammouya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bajazet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/th2024/008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Michelle Nopoly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olyvia Gaspard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-023-05809-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Festus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Silva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091884" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747703v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Gomez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-022-05535-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francius" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14112366" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03565882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Bonheur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Acina-Mambole" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-022-05379-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Bakayoko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Kouakou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Kouassi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;marie Gomez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konan Dibi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13393" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gruel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Abadie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin-Charles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcel Charles Etter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.652079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D W Geering" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idranil Dasgupta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hull" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan F Kreuze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001497" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzia G&#233;labale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101101" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-020-04787-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899330v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Teresa Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Renjifo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiomara Cayetano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;ssa Plaisir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40858-020-00334-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625120v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-016-3113-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Farinas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Laboureau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Janzac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-016-0493-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630682v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Muller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Galzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12137" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706509v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197738v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366099v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Nuissier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;le Roques" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Contreras" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Dalmat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493727v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndi Nabajoth" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latchman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alidor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798230v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808098v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Caruana" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748690v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Gamiette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809400v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bandou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle P&#233;tro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947448v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Champoiseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Osseux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947444v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boisseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799605v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801747v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05493633v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>