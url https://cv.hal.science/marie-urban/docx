--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -728,199 +728,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La processualité de la marche dans la performance : &amp;lt;i&amp;gt;Balthazar&amp;lt;/i&amp;gt; de David Weber-Krebs</w:t>
+                <w:t xml:space="preserve">Processus de création et expériences pragmatiques dans les arts de la scène d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sylvain Diaz; Guillaume Sintès. </w:t>
+              <w:t xml:space="preserve">Paul Dirkx; Jeanne E. Glesener; Bruno Trentini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La marche dans les arts du spectacle</w:t>
+              <w:t xml:space="preserve">Le corps à l’œuvre. Volume I : créer, vivre, interagir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuxième époque</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.204-217, 2024, Domaine spectacle vivant, 978-2-37769-118-0</w:t>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-81, 2024, Documents, 978-2-38519-006-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634986v1</w:t>
+                <w:t xml:space="preserve">hal-04460128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de création et expériences pragmatiques dans les arts de la scène d'aujourd'hui</w:t>
+                <w:t xml:space="preserve">La processualité de la marche dans la performance : &amp;lt;i&amp;gt;Balthazar&amp;lt;/i&amp;gt; de David Weber-Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paul Dirkx; Jeanne E. Glesener; Bruno Trentini. </w:t>
+              <w:t xml:space="preserve">Sylvain Diaz; Guillaume Sintès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le corps à l’œuvre. Volume I : créer, vivre, interagir</w:t>
+              <w:t xml:space="preserve">La marche dans les arts du spectacle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-81, 2024, Documents, 978-2-38519-006-4</w:t>
+                <w:t xml:space="preserve">Deuxième époque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.204-217, 2024, Domaine spectacle vivant, 978-2-37769-118-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460128v1</w:t>
+                <w:t xml:space="preserve">hal-04634986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences documentaires. De nouveaux enjeux pour l’édition théâtrale</w:t>
               </w:r>
@@ -1186,178 +1186,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deutsch-französische Perspektiven auf Kulturpolitik. Ein grenzüberscheitender Gedankenaustausch über den persönlichen Zugang zum Forschungsgegenstand.</w:t>
+                <w:t xml:space="preserve">Transformations sociales et esthétiques dans les démarches documentaires à l'exemple de la pièce de théâtre &amp;quot;Common Ground&amp;quot; Yaël Ronen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Urban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonia Blau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forschungsfeld Kulturpolitik - Eine Kartierung von Theorie und Praxis.</w:t>
+              <w:t xml:space="preserve">Dispositive der Transformation. Kulturelle Praktiken und künstlerische prozesse / Dispositifs de transformation. Pratiques culturelles et processus artistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984088v1</w:t>
+                <w:t xml:space="preserve">hal-02979796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations sociales et esthétiques dans les démarches documentaires à l'exemple de la pièce de théâtre &amp;quot;Common Ground&amp;quot; Yaël Ronen</w:t>
+                <w:t xml:space="preserve">Deutsch-französische Perspektiven auf Kulturpolitik. Ein grenzüberscheitender Gedankenaustausch über den persönlichen Zugang zum Forschungsgegenstand.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Blau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispositive der Transformation. Kulturelle Praktiken und künstlerische prozesse / Dispositifs de transformation. Pratiques culturelles et processus artistiques</w:t>
+              <w:t xml:space="preserve">Forschungsfeld Kulturpolitik - Eine Kartierung von Theorie und Praxis.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979796v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1512,51 +1512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://indexfilm.de/fr/profile/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05184716v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Urban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039059v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03339230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.6355" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678818v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678833v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04288971v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/creation-theatrale-experiences-documentaires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04634986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deuxiemeepoque.fr/index.php?id_product=58&amp;amp;controller=product&amp;amp;id_lang=3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-corps-a-loeuvre/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03339296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/larche-editeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979647v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marinucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16905/itwid.2018.19" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Blau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979796v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://indexfilm.de/fr/profile/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05184716v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Urban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039059v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03339230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.6355" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678818v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678833v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04288971v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/creation-theatrale-experiences-documentaires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-corps-a-loeuvre/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04634986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deuxiemeepoque.fr/index.php?id_product=58&amp;amp;controller=product&amp;amp;id_lang=3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03339296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/larche-editeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979647v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marinucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16905/itwid.2018.19" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Blau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>