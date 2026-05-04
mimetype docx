--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.458333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marie Urban </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maîtresse de conférences à l'université de Lorraine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -119,51 +119,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -249,365 +249,434 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, L'imagination au point mort, et après ? : le virus de l'interprétation, 12, pp.55-64</w:t>
+              <w:t xml:space="preserve">, 2023, L'imagination au point mort, et après ? : le virus de l'interprétation, 12, pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039017v1</w:t>
+                <w:t xml:space="preserve">hal-04346409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix Cosmodélies</w:t>
+                <w:t xml:space="preserve">Le temps des pratiques cosmodéliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Urban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le Blay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Corps-Objet-Image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Assemblée, 05</w:t>
+              <w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L'imagination au point mort, et après ? : le virus de l'interprétation, 12, pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04039059v1</w:t>
+                <w:t xml:space="preserve">hal-04039017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transculturalité dans les pratiques documentaires germanophones à l’exemple du &amp;quot;théâtre postmigrant</w:t>
+                <w:t xml:space="preserve">Dix Cosmodélies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Blay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Corps-Objet-Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Assemblée, 05</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339230v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04039059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Problematiques Éthiques et Esthétiques à l'Exemple d'une Pratique Theatrale en Prison</w:t>
+                <w:t xml:space="preserve">La transculturalité dans les pratiques documentaires germanophones à l’exemple du &amp;quot;théâtre postmigrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Cena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Queering German Studies, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/trajectoires.6355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01678818v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Problematiques Éthiques et Esthétiques à l'Exemple d'une Pratique Theatrale en Prison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Cena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01678818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bernd Stegemann éloge du réalisme : pour la disparition des écritures postdramatiques autoréférentielles et un retour à un réalisme dialectique au théâtre. A propos de l’essai de Bernd, Stegemann, Lob des Realismus, Theater der Zeit, Berlin, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incertains regards. Cahiers dramaturgiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01678833v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -617,558 +686,640 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création théâtrale et expériences documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.282, 2023, Arts. Série Scène, Yannick Butel, 9791032004746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de création et expériences pragmatiques dans les arts de la scène d'aujourd'hui</w:t>
+                <w:t xml:space="preserve">Milo Raus &amp;lt;i&amp;gt;Europa Trilogie&amp;lt;/i&amp;gt;: eine pluralistische Gesellschaft?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paul Dirkx; Jeanne E. Glesener; Bruno Trentini. </w:t>
+              <w:t xml:space="preserve">Johannes Birgfeld; Johann Emilian Horras; Romana Weihershausen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le corps à l’œuvre. Volume I : créer, vivre, interagir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theater und pluralistische Gesellschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Nomos Verlagsgesellschaft mbH &amp; Co. KG, pp.117-130, 2026, Saarbrücker Beiträge zur Europaforschung, 978-3-7560-3738-4, 978-3-7489-6751-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/9783748967514-117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04460128v1</w:t>
+                <w:t xml:space="preserve">hal-05592661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La processualité de la marche dans la performance : &amp;lt;i&amp;gt;Balthazar&amp;lt;/i&amp;gt; de David Weber-Krebs</w:t>
+                <w:t xml:space="preserve">Processus de création et expériences pragmatiques dans les arts de la scène d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sylvain Diaz; Guillaume Sintès. </w:t>
+              <w:t xml:space="preserve">Paul Dirkx; Jeanne E. Glesener; Bruno Trentini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La marche dans les arts du spectacle</w:t>
+              <w:t xml:space="preserve">Le corps à l’œuvre. Volume I : créer, vivre, interagir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-81, 2024, Documents, 978-2-38519-006-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuxième époque</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04634986v1</w:t>
+                <w:t xml:space="preserve">hal-04460128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences documentaires. De nouveaux enjeux pour l’édition théâtrale</w:t>
+                <w:t xml:space="preserve">La processualité de la marche dans la performance : &amp;lt;i&amp;gt;Balthazar&amp;lt;/i&amp;gt; de David Weber-Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicole Colin; Florence Baillet. </w:t>
+              <w:t xml:space="preserve">Sylvain Diaz; Guillaume Sintès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Arche Éditeur. Le théâtre à une échelle transnationale</w:t>
+              <w:t xml:space="preserve">La marche dans les arts du spectacle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deuxième époque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.204-217, 2024, Domaine spectacle vivant, 978-2-37769-118-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03339296v1</w:t>
+                <w:t xml:space="preserve">hal-04634986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique politique du travail artistique de Milo Rau</w:t>
+                <w:t xml:space="preserve">Expériences documentaires. De nouveaux enjeux pour l’édition théâtrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
+              <w:t xml:space="preserve">Nicole Colin; Florence Baillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La critique. Un art de la rencontre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.161-171, 2019, Arts, 9791032001981</w:t>
+              <w:t xml:space="preserve">L’Arche Éditeur. Le théâtre à une échelle transnationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-254, 2021, Textuelles. Théâtre, 9791032002940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979647v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La pratique politique du travail artistique de Milo Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La critique. Un art de la rencontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-171, 2019, Arts, 9791032001981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979647v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Freie Republik HORA – Regie und Schauspiel als fortwährender Aushandlungsprozess.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Marinucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Urban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beate Hochholdinger-Reiterer; Géraldine Boesch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publikum im Gegenwartstheater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Alexander Verlag, pp.216-223, 2018, itw: im dialog, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.16905/itwid.2018.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1178,194 +1329,194 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations sociales et esthétiques dans les démarches documentaires à l'exemple de la pièce de théâtre &amp;quot;Common Ground&amp;quot; Yaël Ronen</w:t>
+                <w:t xml:space="preserve">Deutsch-französische Perspektiven auf Kulturpolitik. Ein grenzüberscheitender Gedankenaustausch über den persönlichen Zugang zum Forschungsgegenstand.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Blau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispositive der Transformation. Kulturelle Praktiken und künstlerische prozesse / Dispositifs de transformation. Pratiques culturelles et processus artistiques</w:t>
+              <w:t xml:space="preserve">Forschungsfeld Kulturpolitik - Eine Kartierung von Theorie und Praxis.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979796v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deutsch-französische Perspektiven auf Kulturpolitik. Ein grenzüberscheitender Gedankenaustausch über den persönlichen Zugang zum Forschungsgegenstand.</w:t>
+                <w:t xml:space="preserve">Transformations sociales et esthétiques dans les démarches documentaires à l'exemple de la pièce de théâtre &amp;quot;Common Ground&amp;quot; Yaël Ronen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Urban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonia Blau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forschungsfeld Kulturpolitik - Eine Kartierung von Theorie und Praxis.</w:t>
+              <w:t xml:space="preserve">Dispositive der Transformation. Kulturelle Praktiken und künstlerische prozesse / Dispositifs de transformation. Pratiques culturelles et processus artistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984088v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1512,51 +1663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://indexfilm.de/fr/profile/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05184716v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Urban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039017v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039059v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03339230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.6355" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678818v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678833v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04288971v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/creation-theatrale-experiences-documentaires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-corps-a-loeuvre/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04634986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deuxiemeepoque.fr/index.php?id_product=58&amp;amp;controller=product&amp;amp;id_lang=3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03339296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/larche-editeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979647v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marinucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16905/itwid.2018.19" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Blau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://indexfilm.de/fr/profile/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05184716v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Urban" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039017v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04039059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Blay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03339230v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.6355" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678833v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04288971v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/creation-theatrale-experiences-documentaires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05592661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748967514-117" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-corps-a-loeuvre/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04634986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deuxiemeepoque.fr/index.php?id_product=58&amp;amp;controller=product&amp;amp;id_lang=3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03339296v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/larche-editeur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979647v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marinucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16905/itwid.2018.19" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984088v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Blau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>