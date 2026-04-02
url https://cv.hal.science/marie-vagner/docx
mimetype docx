--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -315,4767 +315,4901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 long-chain polyunsaturated fatty acids in fish physiology: From aquaculture to economic, ecological and public health challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-chain omega-3 fatty acids and metallic elements in small pelagic fish from South Africa from a human consumption perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Péron</w:t>
+                <w:t xml:space="preserve">Jean-Marie Munaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonela Geja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Enora Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.09.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 152, pp.109018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2026.109018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304245v1</w:t>
+                <w:t xml:space="preserve">hal-05549207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How genomic and environmental relationships shape phenotypic plasticity in brook charr Salvelinus fontinalis: an historical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Garant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Crespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Fish Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frish.2025.1525181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary DHA limitation did not affect swimming and metabolic performance, but reduced growth in wild European sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Péron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heart's energy secret: impact of DHA deficiency on cardiac mitochondrial efficiency and thermal performance in sardine ( Sardina pilchardus )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Ghinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Ghinter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+                <w:t xml:space="preserve">Karine Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Salin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 228 (23), pp.jeb251331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.251331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; flux and planktonic food web relationships in temperate marsh systems: insights from in situ water measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucila Xaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucila Xaus</w:t>
+                <w:t xml:space="preserve">Raphael Moncelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Moncelon</w:t>
+                <w:t xml:space="preserve">Jérémy Mayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Mayen</w:t>
+                <w:t xml:space="preserve">Lauriane Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10123-025-00650-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-3 long-chain polyunsaturated fatty acids in fish physiology: From aquaculture to economic, ecological and public health challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727178v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-long chain highly unsaturated fatty acid content in tissue correlates with escape response e ciency in golden gray mullet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Vagner</w:t>
+                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Ducos</w:t>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Graziano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bideau</w:t>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Fish Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frish.2024.1394423⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675052v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and ontogenetic modulation of fatty acid composition in juvenile European sea bass (Dicentrarchus labrax) from two French estuaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Péron</w:t>
+                <w:t xml:space="preserve">Omega-long chain highly unsaturated fatty acid content in tissue correlates with escape response e ciency in golden gray mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gonzalvez</w:t>
+                <w:t xml:space="preserve">Nicolas Graziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Hue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Antoine Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 197, pp.106456. </w:t>
+              <w:t xml:space="preserve">Frontiers in Fish Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.1394423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frish.2024.1394423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586123v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of typology and management practices on water pCO 2 and atmospheric CO2 fluxes over two temperate shelf–estuary–marsh water continuums</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Mayen</w:t>
+                <w:t xml:space="preserve">Spatial and ontogenetic modulation of fatty acid composition in juvenile European sea bass (Dicentrarchus labrax) from two French estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+                <w:t xml:space="preserve">Romain Gonzalvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Regaudie de Gioux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Vagner</w:t>
+                <w:t xml:space="preserve">Sarah Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103209⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, pp.106456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305876v1</w:t>
+                <w:t xml:space="preserve">hal-04586123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red muscle of small pelagic fishes’ fillets are high-quality sources of essential fatty acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of typology and management practices on water pCO 2 and atmospheric CO2 fluxes over two temperate shelf–estuary–marsh water continuums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Mathieu-Resuge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Aurore Regaudie de Gioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Brosset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120, pp.105304. </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, pp.103209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2023.105304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.103209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305881v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-correction models for δ13C values across small pelagic fishes (Clupeiformes) from the Atlantic Ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth regulation in brook charr Salvelinus fontinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Raynon</w:t>
+                <w:t xml:space="preserve">Maria Angelica Martinez-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Munaron</w:t>
+                <w:t xml:space="preserve">Aurélie Dupont-Prinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl van der Lingen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Sadio</w:t>
+                <w:t xml:space="preserve">Carolyne Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Garant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106213⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 331, pp.114160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2022.114160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305861v1</w:t>
+                <w:t xml:space="preserve">hal-03856976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth regulation in brook charr Salvelinus fontinalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid-correction models for δ13C values across small pelagic fishes (Clupeiformes) from the Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Raynon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Angelica Martinez-Silva</w:t>
+                <w:t xml:space="preserve">Jean Marie Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dupont-Prinet</w:t>
+                <w:t xml:space="preserve">Carl van der Lingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyne Houle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dany Garant</w:t>
+                <w:t xml:space="preserve">O. Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 331, pp.114160. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 192, pp.106213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2022.114160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856976v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-lethal sampling method for the analysis of white muscle fatty acid profiles in European sea bass (Dicentrarchus labrax)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Red muscle of small pelagic fishes’ fillets are high-quality sources of essential fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Mathieu-Resuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Brosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10695-023-01262-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, pp.105304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2023.105304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394694v1</w:t>
+                <w:t xml:space="preserve">hal-04305881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk and benefit assessment of seafood consumption harvested from the Pertuis Charentais region of France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Vagner</w:t>
+                <w:t xml:space="preserve">Non-lethal sampling method for the analysis of white muscle fatty acid profiles in European sea bass (Dicentrarchus labrax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Victor Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bideau</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (6), pp.1381-1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10695-023-01262-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.118388⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03410849v1</w:t>
+                <w:t xml:space="preserve">hal-04394694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using gene expression to identify the most suitable environmental conditions for juvenile deepwater redfish (Sebastes mentella) growth and metabolism in the Estuary and the Gulf of St. Lawrence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angelica Martínez-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Senay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icesjms/fsab269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warm Acclimation Increases Mitochondrial Efficiency in Fish: A Compensatory Mechanism to Reduce the Demand for Oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 95 (1), pp.15-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/716904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence that polystyrene nanoplastics cross the intestinal barrier of European seabass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk and benefit assessment of seafood consumption harvested from the Pertuis Charentais region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Noger-Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dehaut</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Graziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2022.107340⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.118388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.118388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03695684v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-mortem storage conditions and cooking methods affect long-chain omega-3 fatty acid content in Atlantic mackerel (Scomber scombrus)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental evidence that polystyrene nanoplastics cross the intestinal barrier of European seabass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle G. Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bideau</w:t>
+                <w:t xml:space="preserve">Dorothée Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129828⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166, pp.107340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2022.107340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215360v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03695684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between membrane fatty acid content and mitochondrial efficiency differs within- and between- omega-3 dietary treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Mathieu-Resuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Graziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 163, pp.105205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation of the European sardine Sardina pilchardus under experimental conditions strengthens bioenergetic estimate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-mortem storage conditions and cooking methods affect long-chain omega-3 fatty acid content in Atlantic mackerel (Scomber scombrus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 160, pp.104985. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 359, pp.129828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.104985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778070v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of art and best practices for fatty acid analysis in aquatic sciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maturation of the European sardine Sardina pilchardus under experimental conditions strengthens bioenergetic estimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie I.E. Couturier</w:t>
+                <w:t xml:space="preserve">Aurélie Dessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Michel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisabete da Costa</w:t>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaa121⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.104985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.104985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920465v1</w:t>
+                <w:t xml:space="preserve">hal-02778070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish facing global change: are early stages the lifeline?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Vagner</w:t>
+                <w:t xml:space="preserve">State of art and best practices for fatty acid analysis in aquatic sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie I.E. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suzanne Budge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabete da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsaa121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106970v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean warming combined with lower omega-3 nutritional availability impairs the cardio-respiratory function of a marine fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Viricel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 222 (8), pp.jeb187179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.187179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion of Essential Fatty Acids in the Food Source Affects Aerobic Capacities of the Golden Grey Mullet Liza aurata in a Warming Seawater Context</w:t>
+                <w:t xml:space="preserve">Fish facing global change: are early stages the lifeline?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126489⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147, pp.159-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188807v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced n‑3 highly unsaturated fatty acids dietary content expected with global change reduces the metabolic capacity of the golden grey mullet</w:t>
+                <w:t xml:space="preserve">Depletion of Essential Fatty Acids in the Food Source Affects Aerobic Capacities of the Golden Grey Mullet Liza aurata in a Warming Seawater Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Natascha Ouillon</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 161 (11), pp.2547-2562. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0126489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-014-2526-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079830v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of algae-enriched rotifers on winter flounder (Pseudopleuronectes americanus) gene expression during metamorphosis</w:t>
+                <w:t xml:space="preserve">Reduced n‑3 highly unsaturated fatty acids dietary content expected with global change reduces the metabolic capacity of the golden grey mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin de Montgolfier</w:t>
+                <w:t xml:space="preserve">Nathalie Imbert Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‑marie Sévigny</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natascha Ouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3, pp.985 - 999. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-013-2381-7⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 161 (11), pp.2547-2562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-014-2526-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455067v1</w:t>
+                <w:t xml:space="preserve">hal-01079830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of genes involved in key metabolic processes during winter flounder ( Pseudopleuronectes americanus ) metamorphosis</w:t>
+                <w:t xml:space="preserve">Effects of algae-enriched rotifers on winter flounder (Pseudopleuronectes americanus) gene expression during metamorphosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Sévigny</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Jean‑marie Sévigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjz-2012-0240⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.985 - 999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-013-2381-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106991v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hypoxia on the metabolism of Greenland halibut ( Reinhardtius hippoglossoides )</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of genes involved in key metabolic processes during winter flounder ( Pseudopleuronectes americanus ) metamorphosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin de Montgolfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Sévigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjean Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2012-0327⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (3), pp.156-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjz-2012-0240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106977v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding Gene Single Nucleotide Polymorphism Mapping and Quantitative Trait Loci Detection for Physiological Reproductive Traits in Brook Charr, Salvelinus fontinalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+                <w:t xml:space="preserve">Impact of hypoxia on the metabolism of Greenland halibut ( Reinhardtius hippoglossoides )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dupont-Prinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Derome</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Denis Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.111.001867⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (3), pp.461-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2012-0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107010v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding Gene SNP Mapping Reveals QTL Linked to Growth and Stress Response in Brook Charr (Salvelinus fontinalis)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Coding Gene Single Nucleotide Polymorphism Mapping and Quantitative Trait Loci Detection for Physiological Reproductive Traits in Brook Charr, Salvelinus fontinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Derôme</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Nicolas N. Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2 (6), pp.707 - 720. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.112.001990⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 2 (3), pp.379-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.111.001867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251103v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modulation of gene expression and enzymatic activity of delta-6 desaturase in teleosts: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coding Gene SNP Mapping Reveals QTL Linked to Growth and Stress Response in Brook Charr (Salvelinus fontinalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ester Santigosa</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2010.11.031⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (6), pp.707 - 720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.112.001990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455049v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenic effects of early feeding of sea bass (Dicentrarchus labrax) larvae with a range of dietary n-3 highly unsaturated fatty acid levels on the functioning of polyunsaturated fatty acid desaturation pathways</w:t>
+                <w:t xml:space="preserve">Characterization and modulation of gene expression and enzymatic activity of delta-6 desaturase in teleosts: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas R Tocher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeannine R Person-Le Ruyet</w:t>
+                <w:t xml:space="preserve">Ester Santigosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114508088053⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2010.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455045v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of acute hypoxia on swimming stamina at optimal swimming speed in flathead grey mullet Mugil cephalus</w:t>
+                <w:t xml:space="preserve">Ontogenic effects of early feeding of sea bass (Dicentrarchus labrax) larvae with a range of dietary n-3 highly unsaturated fatty acid levels on the functioning of polyunsaturated fatty acid desaturation pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean R Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Lefrançois</w:t>
+                <w:t xml:space="preserve">Douglas R Tocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvana Ferrari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paolo Domenici</w:t>
+                <w:t xml:space="preserve">Jeannine R Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-008-1016-x⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 101 (10), pp.1452 - 1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114508088053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455041v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of dietary HUFA level and temperature on sea bass (Dicentrarchus labrax) larvae development</w:t>
+                <w:t xml:space="preserve">The effect of acute hypoxia on swimming stamina at optimal swimming speed in flathead grey mullet Mugil cephalus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvana Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J H Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
+                <w:t xml:space="preserve">Andrea Satta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J L Person-Le Ruyet</w:t>
+                <w:t xml:space="preserve">Paolo Domenici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 266 (1-4), pp.179 - 190. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155 (2), pp.183 - 190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.02.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-008-1016-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455031v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of dietary HUFA level and temperature on sea bass (Dicentrarchus labrax) larvae development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vagner</w:t>
+                <w:t xml:space="preserve">J H Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H. Robin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Person-Le Ruyet</w:t>
+                <w:t xml:space="preserve">J L Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 266 (1-4), pp.179-190. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+              <w:t xml:space="preserve">, 2007, 266 (1-4), pp.179 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478109v1</w:t>
+                <w:t xml:space="preserve">hal-01455031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to influence European sea bass (Dicentrarchus labrax) juvenile metabolism by a nutritional conditioning during larval stage?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Combined effects of dietary HUFA level and temperature on sea bass (Dicentrarchus labrax) larvae development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J L Person-Le Ruyet</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 267, pp.165 - 174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.01.031⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 266 (1-4), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455026v1</w:t>
+                <w:t xml:space="preserve">hal-04478109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to influence European sea bass (Dicentrarchus labrax) juvenile metabolism by a nutritional conditioning during larval stage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vagner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
+                <w:t xml:space="preserve">J H Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H. Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Person-Le Ruyet</w:t>
+                <w:t xml:space="preserve">J L Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 267, pp.165 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.01.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is it possible to influence European sea bass (Dicentrarchus labrax) juvenile metabolism by a nutritional conditioning during larval stage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Person-Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 267 (1-4), pp.165-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5085,4511 +5219,4511 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heart’s energy secrets: lipids to grease mitochondrial performance in sardines, Sardina pilchardus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Ghinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Ghinter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Simon</w:t>
+                <w:t xml:space="preserve">Karine Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEB, 2024, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les secrets énergétiques du cœur : des lipides pour graisser les performances mitochondriales chez la sardine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lebigre</w:t>
+                <w:t xml:space="preserve">Omega 3 dietary content and physiological performance of fishes in a context of global change.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vagner M. Imbert-Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'écophysiologie Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Chevreul 80 years of SFEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEL, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679030v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme web pour sensibiliser à l'évolution du patrimoine des marais littoraux face au risque de submersion marine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Vagner</w:t>
+                <w:t xml:space="preserve">Les secrets énergétiques du cœur : des lipides pour graisser les performances mitochondriales chez la sardine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Ghinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet PAMPAS, Nov 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Colloque d'écophysiologie Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679072v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega 3 dietary content and physiological performance of fishes in a context of global change.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plateforme web pour sensibiliser à l'évolution du patrimoine des marais littoraux face au risque de submersion marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Pignon-Mussaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Chevreul 80 years of SFEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFEL, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet PAMPAS, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675135v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring an urbanized coastal marsh: consequences on contamination dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protocols for measuring the routine metabolism and specific dynamic action of a group of sardines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COAST CAEN 2023 - Entre Terre et Mer - Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">RESPFEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut France-Québec Maritime, May 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678756v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aquatic metabolism on marsh carbon dynamics and associated atmospheric CO2 fluxes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restoring an urbanized coastal marsh: consequences on contamination dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Collin</w:t>
+                <w:t xml:space="preserve">Adélaïde Lerebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Latreille De Lavarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t>
+              <w:t xml:space="preserve">COAST CAEN 2023 - Entre Terre et Mer - Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678751v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Dietary DHA Deficiency on Metabolic and Swimming Performance of Juvenile European Seabass (Dicentrarchus labrax) from the wild.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Péron</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESPFEST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocols for measuring the routine metabolism and specific dynamic action of a group of sardines</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of aquatic metabolism on marsh carbon dynamics and associated atmospheric CO2 fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Regaudie de Gioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESPFEST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut France-Québec Maritime, May 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">AGU Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678735v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term response of fish communities to freshwater marshes hydrological restoration and partial reconnection to coastal marine waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for the Sciences of Limnology and Oceanography (ASLO) Aquatic Sciences Meeting 2023: "Resilience and Recovery in Aquatic Systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography, Jun 2023, Palma De Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confrontation entre perception et existence d'objets patrimoniaux dans deux marais contrastés des Pertuis Charentais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translocation de nanoplastiques à travers la barrière intestinale du bar commun (Dicentrarchus labrax) : preuve expérimentale à l’aide de nanobilles de polystyrène modèle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet PAMPAS, 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journées de la SFI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ichtyologie, May 2023, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679083v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04106312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translocation de nanoplastiques à travers la barrière intestinale du bar commun (Dicentrarchus labrax) : preuve expérimentale à l’aide de nanobilles de polystyrène modèle.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confrontation entre perception et existence d'objets patrimoniaux dans deux marais contrastés des Pertuis Charentais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SFI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ichtyologie, May 2023, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet PAMPAS, 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04106312v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in fish length, distribution, biomass, and omega 3 content of anchovy (Engraulis ringens) off the Peruvian coast between 1998 and 2022 with repercussions to fishery management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anibal Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Peraltilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des carences en oméga 3 peuvent endommager la fonction cardiaque – Illustration avec un modèle poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Viricel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Biologie et Physiologie Intégrative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heritage identity of marshes: a new approach to analyze their future in response to climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">L’identité patrimoniale des marais : une nouvelle approche pour analyser leurs devenirs en réponse au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Colloque “La mer monte : des espaces naturels aux territoires littoraux, quelles stratégies d’adaptation ?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03778065v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identité patrimoniale des marais : une nouvelle approche pour analyser leurs devenirs en réponse au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">The heritage identity of marshes: a new approach to analyze their future in response to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque “La mer monte : des espaces naturels aux territoires littoraux, quelles stratégies d’adaptation ?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">ECSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678905v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03778065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efectos de la escasez trófica de ácidos grasos OMEGA 3 de cadena larga en los pelágicos menores y las poblaciones humanas: desarrollo de un marco interdisciplinario que combina enfoques físicos, biológicos, económicos y sociológicos: el proyecto OMEGA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmen Rodríguez-Jaramillo</w:t>
+                <w:t xml:space="preserve">Relation between fatty acid profile, growth rate and condition factor using a non-lethal sampling method in European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Quémeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gonzalvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taller de pelàgicos menores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, La Paz, Mexico</w:t>
+              <w:t xml:space="preserve">Society for Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678877v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between fatty acid profile, growth rate and condition factor using a non-lethal sampling method in European sea bass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Efectos de la escasez trófica de ácidos grasos OMEGA 3 de cadena larga en los pelágicos menores y las poblaciones humanas: desarrollo de un marco interdisciplinario que combina enfoques físicos, biológicos, económicos y sociológicos: el proyecto OMEGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Arjona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Rodríguez-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Taller de pelàgicos menores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, La Paz, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678854v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting diet and nutritional health of small pelagic fish in South Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
+                <w:t xml:space="preserve">Non-lethal sampling method for the analysis of fatty acid profiles in European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
+              <w:t xml:space="preserve">ICBF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180082v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-lethal sampling method for the analysis of fatty acid profiles in European sea bass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Mazurais</w:t>
+                <w:t xml:space="preserve">Contrasting diet and nutritional health of small pelagic fish in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van Der Lingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonela Geja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678774v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in fish length, distribution, biomass, and omega 3 content of anchovy (Engraulis ringens) off the Peruvian coast between 1998 and 2022 with repercussions to fishery management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anibal Aliaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Peraltilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBUS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transcriptomique : un outil pour améliorer la gestion des espèces aquacoles et halieutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angelica Martínez-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dupont-Prinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Senay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Visio Conférence, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gene expression approach to understanding growth in brook charr Salvelinus fontinalis: a case of culture success after five generations of selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Martínez-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dupont-Prinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère édition du Congrès Franco-Canadien sur les Sciences Aquatiques à Saint-Pierre-et-Miquelon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE USE OF TRANSCRIPTOMICS TO STUDY THE RETURN OF REDFISH IN THE ESTUARY AND GULF OF ST. LAWRENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Martinez-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Senay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Ghinter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Conference for Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater Fluxes of biogenic constituents and their Ecological Implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Deborde</w:t>
+                <w:t xml:space="preserve">Lipid content and fatty acid composition of wild European sea bass Dicentrarchus labrax juveniles from two French estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Lipids in the Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678865v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la reconnexion d'un marais d'eau douce à la mer sur les communautés planctoniques et l'ichtyofaune: Cas du marais côtier urbain de Tasdon en Charente-Maritime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Micky Tackx</w:t>
+                <w:t xml:space="preserve">Spatial and ontogenic variability of omega-3 fatty acid composition in European sea bass Dicentrarchus labrax from two French estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marais 2021 :Restauration et reconnexion des marais littoraux. Regards croisées sur une solution d'adaptation aux changements globaux.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">CEPA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429255v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid content and fatty acid composition of wild European sea bass Dicentrarchus labrax juveniles from two French estuaries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Effet de la reconnexion d'un marais d'eau douce à la mer sur les communautés planctoniques et l'ichtyofaune: Cas du marais côtier urbain de Tasdon en Charente-Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Azémar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micky Tackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids in the Ocean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">Marais 2021 :Restauration et reconnexion des marais littoraux. Regards croisées sur une solution d'adaptation aux changements globaux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429242v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and ontogenic variability of omega-3 fatty acid composition in European sea bass Dicentrarchus labrax from two French estuaries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Underwater Fluxes of biogenic constituents and their Ecological Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Geairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chabirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEPA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ASLO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429233v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean production of the healthy long chain omega 3 polyunsaturated fatty acids under global changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Schaal</w:t>
+                <w:t xml:space="preserve">An ecophysiological approach to understand potential impacts of hypoxia on fisheries in the estuary and Gulf of St. Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjean Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNCW Global Marine Science Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Wilmington (North Carolina), United States</w:t>
+              <w:t xml:space="preserve">International congress of comparative physiology and biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678685v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecophysiological approach to understand potential impacts of hypoxia on fisheries in the estuary and Gulf of St. Lawrence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Pillet</w:t>
+                <w:t xml:space="preserve">Effet combiné de la température et de la disponibilité en oméga 3 dans la nourriture sur la fonction cardio-respiratoire du mulet doré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of comparative physiology and biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409211v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet combiné de la température et de la disponibilité en oméga 3 dans la nourriture sur la fonction cardio-respiratoire du mulet doré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indicateurs physiologiques de croissance, et sa relation avec les processus de sélection chez l’omble de fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angelica Martinez Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Audet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409190v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYSIOLOGICAL INDICATORS OF GROWTH: HOW GENOMICS CAN HELP US TO BETTER UNDERSTAND CROSS x TRAIT IN COMMERCIAL FISHES?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angelica Martinez Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Larval Fish Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Palma de Majorque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs physiologiques de croissance, et sa relation avec les processus de sélection chez l’omble de fontaine</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ocean production of the healthy long chain omega 3 polyunsaturated fatty acids under global changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">UNCW Global Marine Science Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Wilmington (North Carolina), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409256v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modulation of gene expression and enzymatic activity of delta-6 desaturase in teleosts : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Santigosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Larvi 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Gent, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2010.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of larval conditioning on the metabolic process of European sea bass juveniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. fish and shellfish larviculture symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of requirement for N-3HUFA between larvae and juvenile of European sea bass, based on HUFA incorporation in polar lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13.International Symposium on Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-il possible d'orienter les processus métaboliques des juvéniles de bars en appliquant un conditionnement thermique et nutritionnel durant le stade larvaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to influence European sea bass (Dicentrarchus labrax) juvenile metabolism by a nutritional conditioning during larval stage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Zambonino Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Biarritz, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling approach to describe modulation of fish fatty acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9599,1502 +9733,1502 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des traits de vie chez les anchois du genre Engraulis dans les zones d'upwelling : plasticité environnementale ou adaptation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Ouzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola de Cubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire sur les petits pélagiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of n-3 LC PUFA synthesis in the liver of European sardines deficient in DHA for two months</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th GERLI International Lipidomics meeting: from sea to fork</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Plouzané (29280), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different sizes and quantities of food on the n-3 highly unsaturated fatty acid content of sardine muscle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Gasset</w:t>
+                <w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Azémar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678852v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des différences de traits de vie chez les anchois du genre Engraulis spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terry Ouzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola de Cubber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15eme colloque de l'Association Française d'Halieutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des mugilidés sur les réseaux trophiques côtiers dans un contexte de carence en oméga-3 : du niveau sub-individuel à la dynamique trophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luuk van Der Heijden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e colloque de l’AFH "Les systèmes halieutiques face aux crises"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Becu</w:t>
+                <w:t xml:space="preserve">Variations of n-3 highly unsaturated fatty acid (n-3 HUFA) content in muscle of sardines fed with different sizes and quantities of food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Metral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t>
+              <w:t xml:space="preserve">ICBF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777579v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of n-3 highly unsaturated fatty acid (n-3 HUFA) content in muscle of sardines fed with different sizes and quantities of food</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Gasset</w:t>
+                <w:t xml:space="preserve">Réponse du réseau trophique face à une submersion marine : approche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque “La mer monte : des espaces naturels aux territoires littoraux, quelles stratégies d’adaptation ?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678791v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse du réseau trophique face à une submersion marine : approche expérimentale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Azémar</w:t>
+                <w:t xml:space="preserve">Effects of different sizes and quantities of food on the n-3 highly unsaturated fatty acid content of sardine muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Metral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque “La mer monte : des espaces naturels aux territoires littoraux, quelles stratégies d’adaptation ?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Society for Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678926v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of grey mullets on coastal food webs in a context of omega-3 deficiency: from sub-individual level to trophic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l'identité patrimoniale des marais en réponse à l'aléa de submersion marine : cas des Pertuis charentais</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Long</w:t>
+                <w:t xml:space="preserve">Importance of grey mullets on coastal food webs in a context of omega-3 deficiency: from sub-individual level to trophic dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Restauration et reconnexion des marais littoraux (Regards croisés sur une solution d’adaptation aux changements globaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Research Symposium (AMEMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Plymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678959v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of grey mullets on coastal food webs in a context of omega-3 deficiency: from sub-individual level to trophic dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Évolution de l'identité patrimoniale des marais en réponse à l'aléa de submersion marine : cas des Pertuis charentais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Research Symposium (AMEMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Plymouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Restauration et reconnexion des marais littoraux (Regards croisés sur une solution d’adaptation aux changements globaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353888v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic ecology of marine fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benhaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Marine Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.119-142, 2025, 978-0-323-99036-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-99036-3.00003-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11104,147 +11238,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight scenarios for anticipating sea-level rise through 2100</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Menthière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11254,151 +11388,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données du projet &amp;quot;Evolution de l'identité PAtrimoniale des Marais des Pertuis charentais en réponse à l'Aléa de Submersion marine (PAMPAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Breilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIENSs (UMR 7266). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11408,114 +11542,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation des processus métaboliques du bar européen (Dicentrarchus labrax) par un conditionnement nutritionnel au stade larvaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bretagne Occidentale, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02822811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId313"/>
+      <w:footerReference w:type="default" r:id="rId317"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11583,51 +11717,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8539231"/>
+    <w:nsid w:val="FA59DD1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11814,51 +11948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-vagner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2777-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131463705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D van der Lingen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonela Geja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103678" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304245v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael P&#233;ron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.09.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955671v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crespel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frish.2025.1525181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l P&#233;ron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ghinter" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251331" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Xaus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Moncelon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-025-00650-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ducos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frish.2024.1394423" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04586123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gonzalvez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106456" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305876v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Regaudie de Gioux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103209" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305881v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105304" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raynon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106213" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Martinez-Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Prinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Houle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114160" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394694v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-023-01262-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410849v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Noger-Huet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118388" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Mart&#237;nez-Silva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab269" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510408v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Voituron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Teulier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ternon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716904" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03695684v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107340" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129828" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105205" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778070v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dessier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104985" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920465v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie I.E. Couturier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Amaro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Budge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete da Costa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa121" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106970v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.04.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977315v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187179" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126489" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079830v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert Auvray" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Ouillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2526-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455067v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;marie S&#233;vigny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2381-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S&#233;vigny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2012-0240" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106977v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2012-0327" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Derome" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.001867" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251103v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Der&#244;me" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.001990" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Santigosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.11.031" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455045v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Robin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Tocher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine R Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508088053" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Ferrari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Satta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Domenici" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-1016-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455031v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Robin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.040" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04478109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vagner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Robin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455026v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.01.031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04478073v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678701v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679030v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675135v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vagner M. Imbert-Auvray" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Grand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678756v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Latreille De Lavarde" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678751v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678714v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678735v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;cu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679083v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04106312v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180087v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Aliaga" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678888v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778065v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678905v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678877v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arjona" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodr&#237;guez-Jaramillo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678854v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180082v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Der Lingen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678774v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Peron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quemeneur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678762v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678778v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429284v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mart&#237;nez-Silva" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Houle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Grant" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429192v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinez-Silva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Senay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ghinter" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678865v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geairon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chabirand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429255v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Tackx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429242v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429233v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Peron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Remize" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409211v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lambert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409190v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Viricel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409263v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Martinez Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409256v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750172v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santigosa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753296v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skalli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753120v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756337v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zambonino Infante" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755119v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029717v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ouzara" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Menu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460614v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Madec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678852v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Metral" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179368v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678791v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678926v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678871v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678959v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353888v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228175v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00003-9" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699574v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Menthi&#232;re" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951315v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822811v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-vagner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2777-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131463705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D van der Lingen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonela Geja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103678" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jaffrezic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2026.109018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crespel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frish.2025.1525181" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175430v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l P&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ghinter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251331" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Xaus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Moncelon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-025-00650-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael P&#233;ron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.09.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ducos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frish.2024.1394423" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04586123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gonzalvez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106456" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Regaudie de Gioux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103209" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Martinez-Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Prinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Houle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114160" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raynon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106213" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105304" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-023-01262-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Mart&#237;nez-Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab269" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Voituron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Teulier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ternon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716904" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410849v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Noger-Huet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118388" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03695684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107340" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105205" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215360v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129828" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dessier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104985" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie I.E. Couturier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Amaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Budge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete da Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187179" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.04.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126489" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert Auvray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Ouillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2526-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;marie S&#233;vigny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2381-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106991v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S&#233;vigny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2012-0240" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2012-0327" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Derome" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.001867" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251103v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Der&#244;me" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.001990" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455049v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Santigosa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.11.031" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Robin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Tocher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine R Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508088053" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455041v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Ferrari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Satta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Domenici" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-1016-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04478109v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vagner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Robin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.01.031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04478073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678701v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vagner M. Imbert-Auvray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Grand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679030v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679072v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678735v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678756v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Latreille De Lavarde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678714v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675161v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;cu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04106312v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679083v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180087v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Aliaga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678888v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778065v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678854v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678877v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arjona" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodr&#237;guez-Jaramillo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678774v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Peron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quemeneur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180082v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Der Lingen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678762v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429284v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mart&#237;nez-Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Houle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Grant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429192v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinez-Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Senay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ghinter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429242v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429233v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Peron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Tackx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678865v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geairon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chabirand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409211v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lambert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409190v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Viricel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409256v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Martinez Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409263v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678685v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Remize" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750172v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santigosa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754345v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753296v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skalli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753120v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756337v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zambonino Infante" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755119v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029717v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ouzara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Menu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460614v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Madec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179368v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Metral" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678926v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678852v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678871v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353888v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678959v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228175v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00003-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Menthi&#232;re" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951315v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822811v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>