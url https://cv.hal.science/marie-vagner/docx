--- v1 (2026-04-02)
+++ v2 (2026-05-01)
@@ -449,1034 +449,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How genomic and environmental relationships shape phenotypic plasticity in brook charr Salvelinus fontinalis: an historical review</w:t>
+                <w:t xml:space="preserve">N-3 long-chain polyunsaturated fatty acids in fish physiology: From aquaculture to economic, ecological and public health challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Audet</w:t>
+                <w:t xml:space="preserve">Mickael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Garant</w:t>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Crespel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Fish Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frish.2025.1525181⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04955671v1</w:t>
+                <w:t xml:space="preserve">hal-05304245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary DHA limitation did not affect swimming and metabolic performance, but reduced growth in wild European sea bass</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How genomic and environmental relationships shape phenotypic plasticity in brook charr Salvelinus fontinalis: an historical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mazurais</w:t>
+                <w:t xml:space="preserve">Dany Garant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Simon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Crespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Frontiers in Fish Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frish.2025.1525181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05175430v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04955671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heart's energy secret: impact of DHA deficiency on cardiac mitochondrial efficiency and thermal performance in sardine ( Sardina pilchardus )</w:t>
+                <w:t xml:space="preserve">Dietary DHA limitation did not affect swimming and metabolic performance, but reduced growth in wild European sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Ghinter</w:t>
+                <w:t xml:space="preserve">Mickaël Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Salin</w:t>
+                <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lebigre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Victor Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 228 (23), pp.jeb251331. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.251331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387487v1</w:t>
+                <w:t xml:space="preserve">hal-05175430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; flux and planktonic food web relationships in temperate marsh systems: insights from in situ water measurements</w:t>
+                <w:t xml:space="preserve">The heart's energy secret: impact of DHA deficiency on cardiac mitochondrial efficiency and thermal performance in sardine ( Sardina pilchardus )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucila Xaus</w:t>
+                <w:t xml:space="preserve">Léopold Ghinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Moncelon</w:t>
+                <w:t xml:space="preserve">Karine Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Mayen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
+                <w:t xml:space="preserve">Christophe Lebigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10123-025-00650-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (23), pp.jeb251331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.251331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977167v1</w:t>
+                <w:t xml:space="preserve">hal-05387487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 long-chain polyunsaturated fatty acids in fish physiology: From aquaculture to economic, ecological and public health challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; flux and planktonic food web relationships in temperate marsh systems: insights from in situ water measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucila Xaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Moncelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Péron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+                <w:t xml:space="preserve">Jérémy Mayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Baranek</w:t>
+                <w:t xml:space="preserve">Lauriane Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Martinat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10123-025-00650-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304245v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omega-long chain highly unsaturated fatty acid content in tissue correlates with escape response e ciency in golden gray mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+                <w:t xml:space="preserve">Salomé Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Nicolas Graziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Araignous</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+                <w:t xml:space="preserve">Antoine Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Fish Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.1394423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frish.2024.1394423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727178v1</w:t>
+                <w:t xml:space="preserve">hal-04675052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-long chain highly unsaturated fatty acid content in tissue correlates with escape response e ciency in golden gray mullet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Vagner</w:t>
+                <w:t xml:space="preserve">Linking individual experiments and multiscale models to simulate physiological perturbations on aquatic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Ducos</w:t>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Graziano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Henrique Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bideau</w:t>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Fish Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.1394423. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1400936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frish.2024.1394423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1400936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675052v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and ontogenetic modulation of fatty acid composition in juvenile European sea bass (Dicentrarchus labrax) from two French estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gonzalvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 197, pp.106456. </w:t>
@@ -1514,51 +1514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of typology and management practices on water pCO 2 and atmospheric CO2 fluxes over two temperate shelf–estuary–marsh water continuums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Mayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Polsenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1700,51 +1700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Garant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 331, pp.114160. </w:t>
@@ -1929,90 +1929,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red muscle of small pelagic fishes’ fillets are high-quality sources of essential fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Mathieu-Resuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120, pp.105304. </w:t>
@@ -2050,103 +2050,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-lethal sampling method for the analysis of white muscle fatty acid profiles in European sea bass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (6), pp.1381-1390. </w:t>
@@ -2178,412 +2178,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using gene expression to identify the most suitable environmental conditions for juvenile deepwater redfish (Sebastes mentella) growth and metabolism in the Estuary and the Gulf of St. Lawrence.</w:t>
+                <w:t xml:space="preserve">Risk and benefit assessment of seafood consumption harvested from the Pertuis Charentais region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Angelica Martínez-Silva</w:t>
+                <w:t xml:space="preserve">Élise Noger-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Graziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab269⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.118388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.118388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531159v1</w:t>
+                <w:t xml:space="preserve">hal-03410849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warm Acclimation Increases Mitochondrial Efficiency in Fish: A Compensatory Mechanism to Reduce the Demand for Oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Voituron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Voituron</w:t>
+                <w:t xml:space="preserve">D. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Roussel</w:t>
+                <w:t xml:space="preserve">L. Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 95 (1), pp.15-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/716904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk and benefit assessment of seafood consumption harvested from the Pertuis Charentais region of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using gene expression to identify the most suitable environmental conditions for juvenile deepwater redfish (Sebastes mentella) growth and metabolism in the Estuary and the Gulf of St. Lawrence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angelica Martínez-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Noger-Huet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Vagner</w:t>
+                <w:t xml:space="preserve">Caroline Senay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Audet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.118388. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.118388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410849v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence that polystyrene nanoplastics cross the intestinal barrier of European seabass</w:t>
               </w:r>
@@ -2697,295 +2697,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03695684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between membrane fatty acid content and mitochondrial efficiency differs within- and between- omega-3 dietary treatments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Graziano</w:t>
+                <w:t xml:space="preserve">Post-mortem storage conditions and cooking methods affect long-chain omega-3 fatty acid content in Atlantic mackerel (Scomber scombrus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 163, pp.105205. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 359, pp.129828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409224v1</w:t>
+                <w:t xml:space="preserve">hal-03215360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-mortem storage conditions and cooking methods affect long-chain omega-3 fatty acid content in Atlantic mackerel (Scomber scombrus)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Vagner</w:t>
+                <w:t xml:space="preserve">The relationship between membrane fatty acid content and mitochondrial efficiency differs within- and between- omega-3 dietary treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Mathieu-Resuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Graziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bideau</w:t>
+                <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 359, pp.129828. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163, pp.105205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215360v1</w:t>
+                <w:t xml:space="preserve">hal-02409224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation of the European sardine Sardina pilchardus under experimental conditions strengthens bioenergetic estimate</w:t>
               </w:r>
@@ -3023,51 +3023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 160, pp.104985. </w:t>
@@ -3233,347 +3233,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean warming combined with lower omega-3 nutritional availability impairs the cardio-respiratory function of a marine fish</w:t>
+                <w:t xml:space="preserve">Fish facing global change: are early stages the lifeline?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pante</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.187179⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147, pp.159-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977315v1</w:t>
+                <w:t xml:space="preserve">hal-02106970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish facing global change: are early stages the lifeline?</w:t>
+                <w:t xml:space="preserve">Ocean warming combined with lower omega-3 nutritional availability impairs the cardio-respiratory function of a marine fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 147, pp.159-178. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (8), pp.jeb187179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.187179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106970v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion of Essential Fatty Acids in the Food Source Affects Aerobic Capacities of the Golden Grey Mullet Liza aurata in a Warming Seawater Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (6), pp.e0126489. </w:t>
@@ -3624,64 +3624,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced n‑3 highly unsaturated fatty acids dietary content expected with global change reduces the metabolic capacity of the golden grey mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Imbert Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,51 +3797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑marie Sévigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.985 - 999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3927,51 +3927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Sévigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 91 (3), pp.156-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4044,51 +4044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70 (3), pp.461-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4161,51 +4161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Derome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4291,51 +4291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4499,51 +4499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean R Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas R Tocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4733,324 +4733,324 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of dietary HUFA level and temperature on sea bass (Dicentrarchus labrax) larvae development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J H Robin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">M. Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J L Person-Le Ruyet</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 266 (1-4), pp.179 - 190. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+              <w:t xml:space="preserve">, 2007, 266 (1-4), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455031v1</w:t>
+                <w:t xml:space="preserve">hal-04478109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of dietary HUFA level and temperature on sea bass (Dicentrarchus labrax) larvae development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Vagner</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H. Robin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">J H Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Person-Le Ruyet</w:t>
+                <w:t xml:space="preserve">J L Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 266 (1-4), pp.179-190. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+              <w:t xml:space="preserve">, 2007, 266 (1-4), pp.179 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478109v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to influence European sea bass (Dicentrarchus labrax) juvenile metabolism by a nutritional conditioning during larval stage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J H Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J L Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 267, pp.165 - 174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5084,90 +5084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to influence European sea bass (Dicentrarchus labrax) juvenile metabolism by a nutritional conditioning during larval stage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 267 (1-4), pp.165-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5233,103 +5233,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heart’s energy secrets: lipids to grease mitochondrial performance in sardines, Sardina pilchardus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Ghinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEB, 2024, Prague (CZ), Czech Republic</w:t>
@@ -5352,967 +5352,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega 3 dietary content and physiological performance of fishes in a context of global change.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restoring an urbanized coastal marsh: consequences on contamination dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vagner M. Imbert-Auvray</w:t>
+                <w:t xml:space="preserve">Adélaïde Lerebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lacoue-Labarthe</w:t>
+                <w:t xml:space="preserve">Mireia Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lefrançois</w:t>
+                <w:t xml:space="preserve">Lauriane Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Grand</w:t>
+                <w:t xml:space="preserve">Jeanne Latreille De Lavarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Chevreul 80 years of SFEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFEL, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">COAST CAEN 2023 - Entre Terre et Mer - Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675135v1</w:t>
+                <w:t xml:space="preserve">hal-04678756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les secrets énergétiques du cœur : des lipides pour graisser les performances mitochondriales chez la sardine</w:t>
+                <w:t xml:space="preserve">Effects of Dietary DHA Deficiency on Metabolic and Swimming Performance of Juvenile European Seabass (Dicentrarchus labrax) from the wild.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Ghinter</w:t>
+                <w:t xml:space="preserve">Mickaël Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Simon</w:t>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Salin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lebigre</w:t>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'écophysiologie Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">RESPFEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679030v1</w:t>
+                <w:t xml:space="preserve">hal-04678714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme web pour sensibiliser à l'évolution du patrimoine des marais littoraux face au risque de submersion marine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of aquatic metabolism on marsh carbon dynamics and associated atmospheric CO2 fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Regaudie de Gioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Pignon-Mussaud</w:t>
+                <w:t xml:space="preserve">Jonathan Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Hubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Vagner</w:t>
+                <w:t xml:space="preserve">Karine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet PAMPAS, Nov 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">AGU Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679072v1</w:t>
+                <w:t xml:space="preserve">hal-04678751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocols for measuring the routine metabolism and specific dynamic action of a group of sardines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Queiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESPFEST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut France-Québec Maritime, May 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring an urbanized coastal marsh: consequences on contamination dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omega 3 dietary content and physiological performance of fishes in a context of global change.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vagner M. Imbert-Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Lerebours</w:t>
+                <w:t xml:space="preserve">T. Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireia Kohler</w:t>
+                <w:t xml:space="preserve">C. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Bergeron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
+                <w:t xml:space="preserve">F. Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COAST CAEN 2023 - Entre Terre et Mer - Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées Chevreul 80 years of SFEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEL, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678756v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dietary DHA Deficiency on Metabolic and Swimming Performance of Juvenile European Seabass (Dicentrarchus labrax) from the wild.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christel Lefrançois</w:t>
+                <w:t xml:space="preserve">Les secrets énergétiques du cœur : des lipides pour graisser les performances mitochondriales chez la sardine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Ghinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESPFEST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Colloque d'écophysiologie Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678714v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aquatic metabolism on marsh carbon dynamics and associated atmospheric CO2 fluxes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurore Regaudie de Gioux</w:t>
+                <w:t xml:space="preserve">Plateforme web pour sensibiliser à l'évolution du patrimoine des marais littoraux face au risque de submersion marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Pignon-Mussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Deborde</w:t>
+                <w:t xml:space="preserve">Julien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Collin</w:t>
+                <w:t xml:space="preserve">Fabien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t>
+              <w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet PAMPAS, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678751v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term response of fish communities to freshwater marshes hydrological restoration and partial reconnection to coastal marine waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6348,769 +6348,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translocation de nanoplastiques à travers la barrière intestinale du bar commun (Dicentrarchus labrax) : preuve expérimentale à l’aide de nanobilles de polystyrène modèle.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confrontation entre perception et existence d'objets patrimoniaux dans deux marais contrastés des Pertuis Charentais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SFI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ichtyologie, May 2023, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet PAMPAS, 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04106312v1</w:t>
+                <w:t xml:space="preserve">hal-04679083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confrontation entre perception et existence d'objets patrimoniaux dans deux marais contrastés des Pertuis Charentais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Translocation de nanoplastiques à travers la barrière intestinale du bar commun (Dicentrarchus labrax) : preuve expérimentale à l’aide de nanobilles de polystyrène modèle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Courcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet PAMPAS, 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journées de la SFI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ichtyologie, May 2023, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679083v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04106312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in fish length, distribution, biomass, and omega 3 content of anchovy (Engraulis ringens) off the Peruvian coast between 1998 and 2022 with repercussions to fishery management</w:t>
+                <w:t xml:space="preserve">L’identité patrimoniale des marais : une nouvelle approche pour analyser leurs devenirs en réponse au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariano Gutiérrez</w:t>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Angulo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
+              <w:t xml:space="preserve">Colloque “La mer monte : des espaces naturels aux territoires littoraux, quelles stratégies d’adaptation ?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180087v1</w:t>
+                <w:t xml:space="preserve">hal-04678905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des carences en oméga 3 peuvent endommager la fonction cardiaque – Illustration avec un modèle poisson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The heritage identity of marshes: a new approach to analyze their future in response to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Biologie et Physiologie Intégrative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ECSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678888v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03778065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identité patrimoniale des marais : une nouvelle approche pour analyser leurs devenirs en réponse au changement climatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des carences en oméga 3 peuvent endommager la fonction cardiaque – Illustration avec un modèle poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Zambonino-Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque “La mer monte : des espaces naturels aux territoires littoraux, quelles stratégies d’adaptation ?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de Biologie et Physiologie Intégrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678905v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heritage identity of marshes: a new approach to analyze their future in response to climate change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+                <w:t xml:space="preserve">Variations in fish length, distribution, biomass, and omega 3 content of anchovy (Engraulis ringens) off the Peruvian coast between 1998 and 2022 with repercussions to fishery management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Long</w:t>
+                <w:t xml:space="preserve">Jesús Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Becu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anibal Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Peraltilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03778065v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between fatty acid profile, growth rate and condition factor using a non-lethal sampling method in European sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Quémeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gonzalvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
@@ -7152,51 +7152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efectos de la escasez trófica de ácidos grasos OMEGA 3 de cadena larga en los pelágicos menores y las poblaciones humanas: desarrollo de un marco interdisciplinario que combina enfoques físicos, biológicos, económicos y sociológicos: el proyecto OMEGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7258,471 +7258,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-lethal sampling method for the analysis of fatty acid profiles in European sea bass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Mazurais</w:t>
+                <w:t xml:space="preserve">Variations in fish length, distribution, biomass, and omega 3 content of anchovy (Engraulis ringens) off the Peruvian coast between 1998 and 2022 with repercussions to fishery management.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anibal Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Peraltilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EBUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678774v1</w:t>
+                <w:t xml:space="preserve">hal-04678762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting diet and nutritional health of small pelagic fish in South Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
+                <w:t xml:space="preserve">Non-lethal sampling method for the analysis of fatty acid profiles in European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
+              <w:t xml:space="preserve">ICBF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180082v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in fish length, distribution, biomass, and omega 3 content of anchovy (Engraulis ringens) off the Peruvian coast between 1998 and 2022 with repercussions to fishery management.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+                <w:t xml:space="preserve">Contrasting diet and nutritional health of small pelagic fish in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van Der Lingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonela Geja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBUS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lima, Peru</w:t>
+              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678762v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transcriptomique : un outil pour améliorer la gestion des espèces aquacoles et halieutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angelica Martínez-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dupont-Prinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Senay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8004,1092 +8004,1092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid content and fatty acid composition of wild European sea bass Dicentrarchus labrax juveniles from two French estuaries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Underwater Fluxes of biogenic constituents and their Ecological Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Geairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chabirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids in the Ocean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">ASLO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429242v1</w:t>
+                <w:t xml:space="preserve">hal-04678865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and ontogenic variability of omega-3 fatty acid composition in European sea bass Dicentrarchus labrax from two French estuaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Lipid content and fatty acid composition of wild European sea bass Dicentrarchus labrax juveniles from two French estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEPA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Lipids in the Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429233v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la reconnexion d'un marais d'eau douce à la mer sur les communautés planctoniques et l'ichtyofaune: Cas du marais côtier urbain de Tasdon en Charente-Maritime</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and ontogenic variability of omega-3 fatty acid composition in European sea bass Dicentrarchus labrax from two French estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micky Tackx</w:t>
+                <w:t xml:space="preserve">Mickael Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marais 2021 :Restauration et reconnexion des marais littoraux. Regards croisées sur une solution d'adaptation aux changements globaux.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">CEPA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429255v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater Fluxes of biogenic constituents and their Ecological Implications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+                <w:t xml:space="preserve">Effet de la reconnexion d'un marais d'eau douce à la mer sur les communautés planctoniques et l'ichtyofaune: Cas du marais côtier urbain de Tasdon en Charente-Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Geairon</w:t>
+                <w:t xml:space="preserve">Frédéric Azémar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Chabirand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Deborde</w:t>
+                <w:t xml:space="preserve">Micky Tackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Marais 2021 :Restauration et reconnexion des marais littoraux. Regards croisées sur une solution d'adaptation aux changements globaux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678865v1</w:t>
+                <w:t xml:space="preserve">hal-03429255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecophysiological approach to understand potential impacts of hypoxia on fisheries in the estuary and Gulf of St. Lawrence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ocean production of the healthy long chain omega 3 polyunsaturated fatty acids under global changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Lambert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Réjean Tremblay</w:t>
+                <w:t xml:space="preserve">P. Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Pillet</w:t>
+                <w:t xml:space="preserve">M. Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of comparative physiology and biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">UNCW Global Marine Science Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Wilmington (North Carolina), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409211v1</w:t>
+                <w:t xml:space="preserve">hal-04678685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet combiné de la température et de la disponibilité en oméga 3 dans la nourriture sur la fonction cardio-respiratoire du mulet doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs physiologiques de croissance, et sa relation avec les processus de sélection chez l’omble de fontaine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An ecophysiological approach to understand potential impacts of hypoxia on fisheries in the estuary and Gulf of St. Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjean Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">International congress of comparative physiology and biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409256v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYSIOLOGICAL INDICATORS OF GROWTH: HOW GENOMICS CAN HELP US TO BETTER UNDERSTAND CROSS x TRAIT IN COMMERCIAL FISHES?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angelica Martinez Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Larval Fish Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Palma de Majorque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean production of the healthy long chain omega 3 polyunsaturated fatty acids under global changes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indicateurs physiologiques de croissance, et sa relation avec les processus de sélection chez l’omble de fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Remize</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Angelica Martinez Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Audet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNCW Global Marine Science Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Wilmington (North Carolina), United States</w:t>
+              <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678685v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modulation of gene expression and enzymatic activity of delta-6 desaturase in teleosts : a review</w:t>
               </w:r>
@@ -9179,77 +9179,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of larval conditioning on the metabolic process of European sea bass juveniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. fish and shellfish larviculture symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9274,90 +9274,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of requirement for N-3HUFA between larvae and juvenile of European sea bass, based on HUFA incorporation in polar lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13.International Symposium on Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9408,51 +9408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9516,51 +9516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Zambonino Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9607,51 +9607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling approach to describe modulation of fish fatty acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9872,103 +9872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of n-3 LC PUFA synthesis in the liver of European sardines deficient in DHA for two months</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th GERLI International Lipidomics meeting: from sea to fork</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Plouzané (29280), France</w:t>
@@ -9991,609 +9991,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
+                <w:t xml:space="preserve">Effects of different sizes and quantities of food on the n-3 highly unsaturated fatty acid content of sardine muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Luisa Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Amann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Becu</w:t>
+                <w:t xml:space="preserve">Eric Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t>
+              <w:t xml:space="preserve">Society for Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777579v1</w:t>
+                <w:t xml:space="preserve">hal-04678852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des différences de traits de vie chez les anchois du genre Engraulis spp.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clara Menu</w:t>
+                <w:t xml:space="preserve">Importance des mugilidés sur les réseaux trophiques côtiers dans un contexte de carence en oméga-3 : du niveau sub-individuel à la dynamique trophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk van Der Heijden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15eme colloque de l'Association Française d'Halieutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France. </w:t>
+              <w:t xml:space="preserve">15e colloque de l’AFH "Les systèmes halieutiques face aux crises"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179368v1</w:t>
+                <w:t xml:space="preserve">hal-04193349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des mugilidés sur les réseaux trophiques côtiers dans un contexte de carence en oméga-3 : du niveau sub-individuel à la dynamique trophique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luuk van Der Heijden</w:t>
+                <w:t xml:space="preserve">Caractérisation des différences de traits de vie chez les anchois du genre Engraulis spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Ouzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola de Cubber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque de l’AFH "Les systèmes halieutiques face aux crises"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France. 2022</w:t>
+              <w:t xml:space="preserve">15eme colloque de l'Association Française d'Halieutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193349v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of n-3 highly unsaturated fatty acid (n-3 HUFA) content in muscle of sardines fed with different sizes and quantities of food</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Metral</w:t>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gasset</w:t>
+                <w:t xml:space="preserve">Benjamin Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Azémar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678791v1</w:t>
+                <w:t xml:space="preserve">hal-03777579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse du réseau trophique face à une submersion marine : approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “La mer monte : des espaces naturels aux territoires littoraux, quelles stratégies d’adaptation ?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
@@ -10616,208 +10616,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different sizes and quantities of food on the n-3 highly unsaturated fatty acid content of sardine muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations of n-3 highly unsaturated fatty acid (n-3 HUFA) content in muscle of sardines fed with different sizes and quantities of food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ICBF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678852v1</w:t>
+                <w:t xml:space="preserve">hal-04678791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of grey mullets on coastal food webs in a context of omega-3 deficiency: from sub-individual level to trophic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10849,243 +10849,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of grey mullets on coastal food webs in a context of omega-3 deficiency: from sub-individual level to trophic dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Évolution de l'identité patrimoniale des marais en réponse à l'aléa de submersion marine : cas des Pertuis charentais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Research Symposium (AMEMR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Plymouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Restauration et reconnexion des marais littoraux (Regards croisés sur une solution d’adaptation aux changements globaux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353888v1</w:t>
+                <w:t xml:space="preserve">hal-04678959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l'identité patrimoniale des marais en réponse à l'aléa de submersion marine : cas des Pertuis charentais</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Long</w:t>
+                <w:t xml:space="preserve">Importance of grey mullets on coastal food webs in a context of omega-3 deficiency: from sub-individual level to trophic dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Restauration et reconnexion des marais littoraux (Regards croisés sur une solution d’adaptation aux changements globaux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">Advances in Marine Ecosystem Modelling Research Symposium (AMEMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Plymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678959v1</w:t>
+                <w:t xml:space="preserve">hal-03353888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11415,90 +11415,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données du projet &amp;quot;Evolution de l'identité PAtrimoniale des Marais des Pertuis charentais en réponse à l'Aléa de Submersion marine (PAMPAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Breilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIENSs (UMR 7266). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11717,51 +11717,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA59DD1D"/>
+    <w:nsid w:val="32C4E7B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11948,51 +11948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-vagner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2777-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131463705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D van der Lingen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonela Geja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103678" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jaffrezic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2026.109018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crespel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frish.2025.1525181" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175430v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l P&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ghinter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251331" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Xaus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Moncelon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-025-00650-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael P&#233;ron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.09.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675052v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ducos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frish.2024.1394423" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04586123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gonzalvez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106456" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Regaudie de Gioux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103209" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Martinez-Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Prinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Houle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114160" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raynon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106213" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105304" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-023-01262-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Mart&#237;nez-Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab269" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Voituron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Teulier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ternon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716904" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410849v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Noger-Huet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118388" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03695684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107340" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105205" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215360v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129828" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dessier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104985" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie I.E. Couturier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Amaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Budge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete da Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187179" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.04.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126489" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert Auvray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Ouillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2526-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;marie S&#233;vigny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2381-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106991v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S&#233;vigny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2012-0240" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2012-0327" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Derome" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.001867" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251103v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Der&#244;me" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.001990" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455049v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Santigosa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.11.031" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Robin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Tocher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine R Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508088053" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455041v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Ferrari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Satta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Domenici" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-1016-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04478109v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vagner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Robin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.01.031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04478073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678701v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vagner M. Imbert-Auvray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Grand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679030v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679072v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678735v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678756v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Latreille De Lavarde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678714v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675161v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;cu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04106312v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679083v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180087v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Aliaga" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678888v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778065v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678854v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678877v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arjona" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodr&#237;guez-Jaramillo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678774v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Peron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quemeneur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180082v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Der Lingen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678762v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429284v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mart&#237;nez-Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Houle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Grant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429192v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinez-Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Senay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ghinter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429242v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429233v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Peron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Tackx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678865v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geairon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chabirand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409211v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lambert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409190v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Viricel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409256v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Martinez Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409263v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678685v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Remize" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750172v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santigosa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754345v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753296v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skalli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753120v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756337v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zambonino Infante" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755119v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029717v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ouzara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Menu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460614v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Madec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179368v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Metral" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678926v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678852v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678871v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353888v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678959v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228175v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00003-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Menthi&#232;re" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951315v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822811v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-vagner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2777-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131463705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D van der Lingen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonela Geja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103678" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jaffrezic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2026.109018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael P&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.09.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crespel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frish.2025.1525181" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l P&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ghinter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251331" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Xaus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Moncelon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-025-00650-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ducos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frish.2024.1394423" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04586123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gonzalvez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106456" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Regaudie de Gioux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103209" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Martinez-Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Prinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Houle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114160" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raynon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106213" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105304" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-023-01262-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Noger-Huet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118388" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510408v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Voituron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Teulier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ternon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716904" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531159v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Mart&#237;nez-Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab269" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03695684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107340" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129828" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105205" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dessier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104985" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie I.E. Couturier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Amaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Budge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete da Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106970v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.04.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187179" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126489" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert Auvray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Ouillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2526-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;marie S&#233;vigny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2381-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106991v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S&#233;vigny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2012-0240" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2012-0327" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Derome" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.001867" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251103v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Der&#244;me" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.001990" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455049v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Santigosa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.11.031" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Robin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Tocher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine R Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508088053" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455041v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Ferrari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Satta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Domenici" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-1016-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04478109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vagner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Robin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455031v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Robin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.01.031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04478073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678701v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678756v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Latreille De Lavarde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678714v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675135v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vagner M. Imbert-Auvray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Grand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679030v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675161v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;cu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679083v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04106312v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678905v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778065v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678888v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180087v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Aliaga" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678854v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678877v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arjona" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodr&#237;guez-Jaramillo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678762v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678774v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Peron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quemeneur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180082v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Der Lingen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429284v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mart&#237;nez-Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Houle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Grant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429192v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinez-Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Senay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ghinter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678865v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geairon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chabirand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429242v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429233v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Peron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429255v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Tackx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678685v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Remize" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409190v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Viricel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409211v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lambert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409263v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Martinez Silva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409256v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750172v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santigosa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754345v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753296v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skalli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753120v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756337v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zambonino Infante" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755119v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029717v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ouzara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Menu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460614v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Madec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678852v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Metral" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179368v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678926v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678791v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678871v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678959v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353888v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228175v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00003-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Menthi&#232;re" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951315v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822811v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>