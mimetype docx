--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -449,684 +449,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 long-chain polyunsaturated fatty acids in fish physiology: From aquaculture to economic, ecological and public health challenges</w:t>
+                <w:t xml:space="preserve">How genomic and environmental relationships shape phenotypic plasticity in brook charr Salvelinus fontinalis: an historical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Péron</w:t>
+                <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+                <w:t xml:space="preserve">Dany Garant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Baranek</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Crespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.09.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Fish Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frish.2025.1525181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304245v1</w:t>
+                <w:t xml:space="preserve">hal-04955671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How genomic and environmental relationships shape phenotypic plasticity in brook charr Salvelinus fontinalis: an historical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary DHA limitation did not affect swimming and metabolic performance, but reduced growth in wild European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Audet</w:t>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Garant</w:t>
+                <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Crespel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victor Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Fish Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frish.2025.1525181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04955671v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary DHA limitation did not affect swimming and metabolic performance, but reduced growth in wild European sea bass</w:t>
+                <w:t xml:space="preserve">The heart's energy secret: impact of DHA deficiency on cardiac mitochondrial efficiency and thermal performance in sardine ( Sardina pilchardus )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Péron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Léopold Ghinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (23), pp.jeb251331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.251331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175430v1</w:t>
+                <w:t xml:space="preserve">hal-05387487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heart's energy secret: impact of DHA deficiency on cardiac mitochondrial efficiency and thermal performance in sardine ( Sardina pilchardus )</w:t>
+                <w:t xml:space="preserve">Atmospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; flux and planktonic food web relationships in temperate marsh systems: insights from in situ water measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Ghinter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+                <w:t xml:space="preserve">Lucila Xaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Salin</w:t>
+                <w:t xml:space="preserve">Raphael Moncelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lebigre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Jérémy Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.251331⟩</w:t>
+              <w:t xml:space="preserve">International Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10123-025-00650-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387487v1</w:t>
+                <w:t xml:space="preserve">hal-04977167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; flux and planktonic food web relationships in temperate marsh systems: insights from in situ water measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-3 long-chain polyunsaturated fatty acids in fish physiology: From aquaculture to economic, ecological and public health challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Mayen</w:t>
+                <w:t xml:space="preserve">Mickael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Bergeon</w:t>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microbiology</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10123-025-00650-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977167v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omega-long chain highly unsaturated fatty acid content in tissue correlates with escape response e ciency in golden gray mullet</w:t>
               </w:r>
@@ -1151,51 +1151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Graziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1380,103 +1380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and ontogenetic modulation of fatty acid composition in juvenile European sea bass (Dicentrarchus labrax) from two French estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gonzalvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 197, pp.106456. </w:t>
@@ -1514,51 +1514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of typology and management practices on water pCO 2 and atmospheric CO2 fluxes over two temperate shelf–estuary–marsh water continuums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Mayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Polsenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1642,377 +1642,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth regulation in brook charr Salvelinus fontinalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid-correction models for δ13C values across small pelagic fishes (Clupeiformes) from the Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Angelica Martinez-Silva</w:t>
+                <w:t xml:space="preserve">Thomas Raynon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dupont-Prinet</w:t>
+                <w:t xml:space="preserve">Jean Marie Munaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyne Houle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dany Garant</w:t>
+                <w:t xml:space="preserve">Carl van der Lingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2022.114160⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 192, pp.106213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856976v1</w:t>
+                <w:t xml:space="preserve">hal-04305861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-correction models for δ13C values across small pelagic fishes (Clupeiformes) from the Atlantic Ocean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth regulation in brook charr Salvelinus fontinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Munaron</w:t>
+                <w:t xml:space="preserve">Maria Angelica Martinez-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl van der Lingen</w:t>
+                <w:t xml:space="preserve">Aurélie Dupont-Prinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Sadio</w:t>
+                <w:t xml:space="preserve">Carolyne Houle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Garant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 192, pp.106213. </w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 331, pp.114160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2023.106213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2022.114160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305861v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red muscle of small pelagic fishes’ fillets are high-quality sources of essential fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Mathieu-Resuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Brosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120, pp.105304. </w:t>
@@ -2050,103 +2050,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-lethal sampling method for the analysis of white muscle fatty acid profiles in European sea bass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49 (6), pp.1381-1390. </w:t>
@@ -2178,412 +2178,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk and benefit assessment of seafood consumption harvested from the Pertuis Charentais region of France</w:t>
+                <w:t xml:space="preserve">Using gene expression to identify the most suitable environmental conditions for juvenile deepwater redfish (Sebastes mentella) growth and metabolism in the Estuary and the Gulf of St. Lawrence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Noger-Huet</w:t>
+                <w:t xml:space="preserve">Maria Angelica Martínez-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Senay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Audet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.118388⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410849v1</w:t>
+                <w:t xml:space="preserve">hal-03531159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warm Acclimation Increases Mitochondrial Efficiency in Fish: A Compensatory Mechanism to Reduce the Demand for Oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Voituron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Ternon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological and Biochemical Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 95 (1), pp.15-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/716904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using gene expression to identify the most suitable environmental conditions for juvenile deepwater redfish (Sebastes mentella) growth and metabolism in the Estuary and the Gulf of St. Lawrence.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Angelica Martínez-Silva</w:t>
+                <w:t xml:space="preserve">Risk and benefit assessment of seafood consumption harvested from the Pertuis Charentais region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Noger-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Audet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Graziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.118388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.118388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531159v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence that polystyrene nanoplastics cross the intestinal barrier of European seabass</w:t>
               </w:r>
@@ -2697,295 +2697,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03695684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-mortem storage conditions and cooking methods affect long-chain omega-3 fatty acid content in Atlantic mackerel (Scomber scombrus)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Vagner</w:t>
+                <w:t xml:space="preserve">The relationship between membrane fatty acid content and mitochondrial efficiency differs within- and between- omega-3 dietary treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Mathieu-Resuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Graziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bideau</w:t>
+                <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 359, pp.129828. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163, pp.105205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215360v1</w:t>
+                <w:t xml:space="preserve">hal-02409224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between membrane fatty acid content and mitochondrial efficiency differs within- and between- omega-3 dietary treatments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Graziano</w:t>
+                <w:t xml:space="preserve">Post-mortem storage conditions and cooking methods affect long-chain omega-3 fatty acid content in Atlantic mackerel (Scomber scombrus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 163, pp.105205. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 359, pp.129828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409224v1</w:t>
+                <w:t xml:space="preserve">hal-03215360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation of the European sardine Sardina pilchardus under experimental conditions strengthens bioenergetic estimate</w:t>
               </w:r>
@@ -3023,51 +3023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 160, pp.104985. </w:t>
@@ -3233,347 +3233,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish facing global change: are early stages the lifeline?</w:t>
+                <w:t xml:space="preserve">Ocean warming combined with lower omega-3 nutritional availability impairs the cardio-respiratory function of a marine fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (8), pp.jeb187179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.187179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106970v1</w:t>
+                <w:t xml:space="preserve">hal-01977315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean warming combined with lower omega-3 nutritional availability impairs the cardio-respiratory function of a marine fish</w:t>
+                <w:t xml:space="preserve">Fish facing global change: are early stages the lifeline?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pante</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 222 (8), pp.jeb187179. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147, pp.159-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.187179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977315v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion of Essential Fatty Acids in the Food Source Affects Aerobic Capacities of the Golden Grey Mullet Liza aurata in a Warming Seawater Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (6), pp.e0126489. </w:t>
@@ -3624,64 +3624,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced n‑3 highly unsaturated fatty acids dietary content expected with global change reduces the metabolic capacity of the golden grey mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Imbert Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,51 +3797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑marie Sévigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.985 - 999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3927,51 +3927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Sévigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 91 (3), pp.156-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4005,90 +4005,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of hypoxia on the metabolism of Greenland halibut ( Reinhardtius hippoglossoides )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dupont-Prinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 70 (3), pp.461-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4116,287 +4116,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding Gene Single Nucleotide Polymorphism Mapping and Quantitative Trait Loci Detection for Physiological Reproductive Traits in Brook Charr, Salvelinus fontinalis</w:t>
+                <w:t xml:space="preserve">Coding Gene SNP Mapping Reveals QTL Linked to Growth and Stress Response in Brook Charr (Salvelinus fontinalis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Derome</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Nicolas Derôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2 (3), pp.379-392. </w:t>
+              <w:t xml:space="preserve">, 2012, 2 (6), pp.707 - 720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.111.001867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.112.001990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107010v1</w:t>
+                <w:t xml:space="preserve">hal-01251103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding Gene SNP Mapping Reveals QTL Linked to Growth and Stress Response in Brook Charr (Salvelinus fontinalis)</w:t>
+                <w:t xml:space="preserve">Coding Gene Single Nucleotide Polymorphism Mapping and Quantitative Trait Loci Detection for Physiological Reproductive Traits in Brook Charr, Salvelinus fontinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Derôme</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Nicolas N. Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernatchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2 (6), pp.707 - 720. </w:t>
+              <w:t xml:space="preserve">, 2012, 2 (3), pp.379-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.112.001990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.111.001867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251103v1</w:t>
+                <w:t xml:space="preserve">hal-02107010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modulation of gene expression and enzymatic activity of delta-6 desaturase in teleosts: A review</w:t>
               </w:r>
@@ -4499,51 +4499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean R Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas R Tocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4733,324 +4733,324 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of dietary HUFA level and temperature on sea bass (Dicentrarchus labrax) larvae development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vagner</w:t>
+                <w:t xml:space="preserve">J H Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H. Robin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Person-Le Ruyet</w:t>
+                <w:t xml:space="preserve">J L Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 266 (1-4), pp.179-190. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+              <w:t xml:space="preserve">, 2007, 266 (1-4), pp.179 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478109v1</w:t>
+                <w:t xml:space="preserve">hal-01455031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of dietary HUFA level and temperature on sea bass (Dicentrarchus labrax) larvae development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Vagner</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J H Robin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">J.H. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J L Person-Le Ruyet</w:t>
+                <w:t xml:space="preserve">J. Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 266 (1-4), pp.179 - 190. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 266 (1-4), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.02.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.02.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01455031v1</w:t>
+                <w:t xml:space="preserve">hal-04478109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to influence European sea bass (Dicentrarchus labrax) juvenile metabolism by a nutritional conditioning during larval stage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J H Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J L Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 267, pp.165 - 174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5084,90 +5084,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to influence European sea bass (Dicentrarchus labrax) juvenile metabolism by a nutritional conditioning during larval stage?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 267 (1-4), pp.165-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5233,103 +5233,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heart’s energy secrets: lipids to grease mitochondrial performance in sardines, Sardina pilchardus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Ghinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEB, 2024, Prague (CZ), Czech Republic</w:t>
@@ -5352,967 +5352,967 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring an urbanized coastal marsh: consequences on contamination dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omega 3 dietary content and physiological performance of fishes in a context of global change.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Lerebours</w:t>
+                <w:t xml:space="preserve">N. Vagner M. Imbert-Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireia Kohler</w:t>
+                <w:t xml:space="preserve">T. Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Bergeron</w:t>
+                <w:t xml:space="preserve">C. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Latreille De Lavarde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
+                <w:t xml:space="preserve">F. Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COAST CAEN 2023 - Entre Terre et Mer - Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées Chevreul 80 years of SFEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEL, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678756v1</w:t>
+                <w:t xml:space="preserve">hal-04675135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dietary DHA Deficiency on Metabolic and Swimming Performance of Juvenile European Seabass (Dicentrarchus labrax) from the wild.</w:t>
+                <w:t xml:space="preserve">Les secrets énergétiques du cœur : des lipides pour graisser les performances mitochondriales chez la sardine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Péron</w:t>
+                <w:t xml:space="preserve">Léopold Ghinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mazurais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Lefrançois</w:t>
+                <w:t xml:space="preserve">Karine Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESPFEST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Colloque d'écophysiologie Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678714v1</w:t>
+                <w:t xml:space="preserve">hal-04679030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aquatic metabolism on marsh carbon dynamics and associated atmospheric CO2 fluxes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plateforme web pour sensibiliser à l'évolution du patrimoine des marais littoraux face au risque de submersion marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Deborde</w:t>
+                <w:t xml:space="preserve">Cecilia Pignon-Mussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Collin</w:t>
+                <w:t xml:space="preserve">Julien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t>
+              <w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet PAMPAS, Nov 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678751v1</w:t>
+                <w:t xml:space="preserve">hal-04679072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocols for measuring the routine metabolism and specific dynamic action of a group of sardines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Queiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESPFEST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut France-Québec Maritime, May 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega 3 dietary content and physiological performance of fishes in a context of global change.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Vagner M. Imbert-Auvray</w:t>
+                <w:t xml:space="preserve">Influence of aquatic metabolism on marsh carbon dynamics and associated atmospheric CO2 fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Regaudie de Gioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lacoue-Labarthe</w:t>
+                <w:t xml:space="preserve">Jonathan Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lefrançois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Le Grand</w:t>
+                <w:t xml:space="preserve">Karine Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Chevreul 80 years of SFEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFEL, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">AGU Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675135v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les secrets énergétiques du cœur : des lipides pour graisser les performances mitochondriales chez la sardine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lebigre</w:t>
+                <w:t xml:space="preserve">Restoring an urbanized coastal marsh: consequences on contamination dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Lerebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Latreille De Lavarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'écophysiologie Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">COAST CAEN 2023 - Entre Terre et Mer - Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679030v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme web pour sensibiliser à l'évolution du patrimoine des marais littoraux face au risque de submersion marine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Vagner</w:t>
+                <w:t xml:space="preserve">Effects of Dietary DHA Deficiency on Metabolic and Swimming Performance of Juvenile European Seabass (Dicentrarchus labrax) from the wild.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Projet PAMPAS, Nov 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">RESPFEST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679072v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term response of fish communities to freshwater marshes hydrological restoration and partial reconnection to coastal marine waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6542,1187 +6542,1187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04106312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identité patrimoniale des marais : une nouvelle approche pour analyser leurs devenirs en réponse au changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des carences en oméga 3 peuvent endommager la fonction cardiaque – Illustration avec un modèle poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Long</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jose Luis Zambonino-Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque “La mer monte : des espaces naturels aux territoires littoraux, quelles stratégies d’adaptation ?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de Biologie et Physiologie Intégrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678905v1</w:t>
+                <w:t xml:space="preserve">hal-04678888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heritage identity of marshes: a new approach to analyze their future in response to climate change</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variations in fish length, distribution, biomass, and omega 3 content of anchovy (Engraulis ringens) off the Peruvian coast between 1998 and 2022 with repercussions to fishery management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anibal Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Peraltilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03778065v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des carences en oméga 3 peuvent endommager la fonction cardiaque – Illustration avec un modèle poisson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’identité patrimoniale des marais : une nouvelle approche pour analyser leurs devenirs en réponse au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Biologie et Physiologie Intégrative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque “La mer monte : des espaces naturels aux territoires littoraux, quelles stratégies d’adaptation ?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678888v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in fish length, distribution, biomass, and omega 3 content of anchovy (Engraulis ringens) off the Peruvian coast between 1998 and 2022 with repercussions to fishery management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariano Gutiérrez</w:t>
+                <w:t xml:space="preserve">The heritage identity of marshes: a new approach to analyze their future in response to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Angulo</w:t>
+                <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anibal Aliaga</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
+              <w:t xml:space="preserve">ECSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180087v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03778065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between fatty acid profile, growth rate and condition factor using a non-lethal sampling method in European sea bass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Péron</w:t>
+                <w:t xml:space="preserve">Efectos de la escasez trófica de ácidos grasos OMEGA 3 de cadena larga en los pelágicos menores y las poblaciones humanas: desarrollo de un marco interdisciplinario que combina enfoques físicos, biológicos, económicos y sociológicos: el proyecto OMEGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Quémeneur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Simon Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Arjona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Rodríguez-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Taller de pelàgicos menores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, La Paz, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678854v1</w:t>
+                <w:t xml:space="preserve">hal-04678877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efectos de la escasez trófica de ácidos grasos OMEGA 3 de cadena larga en los pelágicos menores y las poblaciones humanas: desarrollo de un marco interdisciplinario que combina enfoques físicos, biológicos, económicos y sociológicos: el proyecto OMEGA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivia Arjona</w:t>
+                <w:t xml:space="preserve">Relation between fatty acid profile, growth rate and condition factor using a non-lethal sampling method in European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Rodríguez-Jaramillo</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Quémeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gonzalvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taller de pelàgicos menores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, La Paz, Mexico</w:t>
+              <w:t xml:space="preserve">Society for Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678877v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in fish length, distribution, biomass, and omega 3 content of anchovy (Engraulis ringens) off the Peruvian coast between 1998 and 2022 with repercussions to fishery management.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Pecquerie</w:t>
+                <w:t xml:space="preserve">Non-lethal sampling method for the analysis of fatty acid profiles in European sea bass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBUS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lima, Peru</w:t>
+              <w:t xml:space="preserve">ICBF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678762v1</w:t>
+                <w:t xml:space="preserve">hal-04678774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-lethal sampling method for the analysis of fatty acid profiles in European sea bass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Mazurais</w:t>
+                <w:t xml:space="preserve">Contrasting diet and nutritional health of small pelagic fish in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl van Der Lingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonela Geja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678774v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting diet and nutritional health of small pelagic fish in South Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Puccinelli</w:t>
+                <w:t xml:space="preserve">Variations in fish length, distribution, biomass, and omega 3 content of anchovy (Engraulis ringens) off the Peruvian coast between 1998 and 2022 with repercussions to fishery management.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anibal Aliaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Peraltilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecquerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBUS 2022 Open Science Conference on Eastern Boundary Upwelling Systems (EBUS): Past, Present and Future and Second International Conference on the Humboldt Current System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lima, Peru</w:t>
+              <w:t xml:space="preserve">EBUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180082v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transcriptomique : un outil pour améliorer la gestion des espèces aquacoles et halieutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angelica Martínez-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dupont-Prinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyne Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Senay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7777,51 +7777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gene expression approach to understanding growth in brook charr Salvelinus fontinalis: a case of culture success after five generations of selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Martínez-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dupont-Prinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Houle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8004,1092 +8004,1092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater Fluxes of biogenic constituents and their Ecological Implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Deborde</w:t>
+                <w:t xml:space="preserve">Lipid content and fatty acid composition of wild European sea bass Dicentrarchus labrax juveniles from two French estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASLO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Lipids in the Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678865v1</w:t>
+                <w:t xml:space="preserve">hal-03429242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid content and fatty acid composition of wild European sea bass Dicentrarchus labrax juveniles from two French estuaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Péron</w:t>
+                <w:t xml:space="preserve">Spatial and ontogenic variability of omega-3 fatty acid composition in European sea bass Dicentrarchus labrax from two French estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids in the Ocean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">CEPA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429242v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and ontogenic variability of omega-3 fatty acid composition in European sea bass Dicentrarchus labrax from two French estuaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la reconnexion d'un marais d'eau douce à la mer sur les communautés planctoniques et l'ichtyofaune: Cas du marais côtier urbain de Tasdon en Charente-Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Azémar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Peron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Micky Tackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEPA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Marais 2021 :Restauration et reconnexion des marais littoraux. Regards croisées sur une solution d'adaptation aux changements globaux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429233v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la reconnexion d'un marais d'eau douce à la mer sur les communautés planctoniques et l'ichtyofaune: Cas du marais côtier urbain de Tasdon en Charente-Maritime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireia Kohler</w:t>
+                <w:t xml:space="preserve">Underwater Fluxes of biogenic constituents and their Ecological Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Mayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Azémar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
+                <w:t xml:space="preserve">Philippe Geairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micky Tackx</w:t>
+                <w:t xml:space="preserve">Jean-Michel Chabirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marais 2021 :Restauration et reconnexion des marais littoraux. Regards croisées sur une solution d'adaptation aux changements globaux.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">ASLO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429255v1</w:t>
+                <w:t xml:space="preserve">hal-04678865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean production of the healthy long chain omega 3 polyunsaturated fatty acids under global changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ecophysiological approach to understand potential impacts of hypoxia on fisheries in the estuary and Gulf of St. Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Soudant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Vagner</w:t>
+                <w:t xml:space="preserve">Yvan Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjean Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Remize</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Schaal</w:t>
+                <w:t xml:space="preserve">Marion Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNCW Global Marine Science Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Wilmington (North Carolina), United States</w:t>
+              <w:t xml:space="preserve">International congress of comparative physiology and biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678685v1</w:t>
+                <w:t xml:space="preserve">hal-02409211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet combiné de la température et de la disponibilité en oméga 3 dans la nourriture sur la fonction cardio-respiratoire du mulet doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecophysiological approach to understand potential impacts of hypoxia on fisheries in the estuary and Gulf of St. Lawrence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">PHYSIOLOGICAL INDICATORS OF GROWTH: HOW GENOMICS CAN HELP US TO BETTER UNDERSTAND CROSS x TRAIT IN COMMERCIAL FISHES?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Angelica Martinez Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of comparative physiology and biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Larval Fish Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Palma de Majorque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409211v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYSIOLOGICAL INDICATORS OF GROWTH: HOW GENOMICS CAN HELP US TO BETTER UNDERSTAND CROSS x TRAIT IN COMMERCIAL FISHES?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Indicateurs physiologiques de croissance, et sa relation avec les processus de sélection chez l’omble de fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Angelica Martinez Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Audet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Larval Fish Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Palma de Majorque, France</w:t>
+              <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409263v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs physiologiques de croissance, et sa relation avec les processus de sélection chez l’omble de fontaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocean production of the healthy long chain omega 3 polyunsaturated fatty acids under global changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Angelica Martinez Silva</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Remize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque d'Ecophysiologie Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">UNCW Global Marine Science Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Wilmington (North Carolina), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409256v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modulation of gene expression and enzymatic activity of delta-6 desaturase in teleosts : a review</w:t>
               </w:r>
@@ -9179,77 +9179,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of larval conditioning on the metabolic process of European sea bass juveniles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. fish and shellfish larviculture symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9274,90 +9274,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of requirement for N-3HUFA between larvae and juvenile of European sea bass, based on HUFA incorporation in polar lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13.International Symposium on Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9376,321 +9376,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-il possible d'orienter les processus métaboliques des juvéniles de bars en appliquant un conditionnement thermique et nutritionnel durant le stade larvaire ?</w:t>
+                <w:t xml:space="preserve">Is it possible to influence European sea bass (Dicentrarchus labrax) juvenile metabolism by a nutritional conditioning during larval stage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Zambonino Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. International Symposium on Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Biarritz, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.01.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753120v1</w:t>
+                <w:t xml:space="preserve">hal-02756337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to influence European sea bass (Dicentrarchus labrax) juvenile metabolism by a nutritional conditioning during larval stage ?</w:t>
+                <w:t xml:space="preserve">Est-il possible d'orienter les processus métaboliques des juvéniles de bars en appliquant un conditionnement thermique et nutritionnel durant le stade larvaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Zambonino-Infante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Fish Nutrition and Feeding</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756337v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling approach to describe modulation of fish fatty acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Skalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9872,103 +9872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of n-3 LC PUFA synthesis in the liver of European sardines deficient in DHA for two months</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazurais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th GERLI International Lipidomics meeting: from sea to fork</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Plouzané (29280), France</w:t>
@@ -9991,609 +9991,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different sizes and quantities of food on the n-3 highly unsaturated fatty acid content of sardine muscle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
+                <w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Metral</w:t>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gasset</w:t>
+                <w:t xml:space="preserve">Benjamin Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Azémar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678852v1</w:t>
+                <w:t xml:space="preserve">hal-03777579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des mugilidés sur les réseaux trophiques côtiers dans un contexte de carence en oméga-3 : du niveau sub-individuel à la dynamique trophique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luuk van Der Heijden</w:t>
+                <w:t xml:space="preserve">Caractérisation des différences de traits de vie chez les anchois du genre Engraulis spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Ouzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Flores-Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola de Cubber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque de l’AFH "Les systèmes halieutiques face aux crises"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France. 2022</w:t>
+              <w:t xml:space="preserve">15eme colloque de l'Association Française d'Halieutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193349v1</w:t>
+                <w:t xml:space="preserve">hal-04179368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des différences de traits de vie chez les anchois du genre Engraulis spp.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clara Menu</w:t>
+                <w:t xml:space="preserve">Importance des mugilidés sur les réseaux trophiques côtiers dans un contexte de carence en oméga-3 : du niveau sub-individuel à la dynamique trophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luuk van Der Heijden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15eme colloque de l'Association Française d'Halieutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France. </w:t>
+              <w:t xml:space="preserve">15e colloque de l’AFH "Les systèmes halieutiques face aux crises"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179368v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
+                <w:t xml:space="preserve">Variations of n-3 highly unsaturated fatty acid (n-3 HUFA) content in muscle of sardines fed with different sizes and quantities of food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Luisa Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Amann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Becu</w:t>
+                <w:t xml:space="preserve">Eric Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t>
+              <w:t xml:space="preserve">ICBF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777579v1</w:t>
+                <w:t xml:space="preserve">hal-04678791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse du réseau trophique face à une submersion marine : approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “La mer monte : des espaces naturels aux territoires littoraux, quelles stratégies d’adaptation ?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
@@ -10616,152 +10616,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of n-3 highly unsaturated fatty acid (n-3 HUFA) content in muscle of sardines fed with different sizes and quantities of food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effects of different sizes and quantities of food on the n-3 highly unsaturated fatty acid content of sardine muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Queiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Society for Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678791v1</w:t>
+                <w:t xml:space="preserve">hal-04678852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of grey mullets on coastal food webs in a context of omega-3 deficiency: from sub-individual level to trophic dynamics</w:t>
               </w:r>
@@ -10855,77 +10855,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l'identité patrimoniale des marais en réponse à l'aléa de submersion marine : cas des Pertuis charentais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11415,90 +11415,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données du projet &amp;quot;Evolution de l'identité PAtrimoniale des Marais des Pertuis charentais en réponse à l'Aléa de Submersion marine (PAMPAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Breilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Dubillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIENSs (UMR 7266). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11717,51 +11717,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32C4E7B8"/>
+    <w:nsid w:val="8952C0BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11948,51 +11948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-vagner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2777-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131463705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D van der Lingen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonela Geja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103678" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jaffrezic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2026.109018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael P&#233;ron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.09.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crespel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frish.2025.1525181" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l P&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ghinter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251331" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Xaus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Moncelon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-025-00650-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ducos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frish.2024.1394423" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04586123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gonzalvez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106456" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Regaudie de Gioux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103209" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Martinez-Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Prinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Houle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114160" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raynon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106213" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105304" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-023-01262-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Noger-Huet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118388" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510408v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Voituron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roussel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Teulier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ternon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716904" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531159v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Mart&#237;nez-Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab269" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03695684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107340" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129828" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105205" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dessier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104985" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie I.E. Couturier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Amaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Budge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete da Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106970v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.04.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187179" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126489" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert Auvray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Ouillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2526-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;marie S&#233;vigny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2381-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106991v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S&#233;vigny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2012-0240" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2012-0327" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Derome" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.001867" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251103v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Der&#244;me" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.001990" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455049v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Santigosa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.11.031" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Robin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Tocher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine R Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508088053" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455041v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Ferrari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Satta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Domenici" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-1016-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04478109v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vagner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Robin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.040" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455031v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Robin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.01.031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04478073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678701v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678756v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Latreille De Lavarde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678714v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675135v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vagner M. Imbert-Auvray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Grand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679030v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675161v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;cu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679083v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04106312v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678905v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778065v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678888v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180087v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Aliaga" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678854v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678877v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arjona" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodr&#237;guez-Jaramillo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678762v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678774v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Peron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quemeneur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180082v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Der Lingen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429284v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mart&#237;nez-Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Houle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Grant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429192v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinez-Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Senay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ghinter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678865v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geairon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chabirand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429242v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429233v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Peron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429255v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Tackx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678685v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Remize" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409190v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Viricel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409211v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lambert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409263v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Martinez Silva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409256v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750172v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santigosa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754345v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753296v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skalli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753120v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756337v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zambonino Infante" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755119v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029717v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ouzara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Menu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460614v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Madec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678852v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Metral" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179368v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678926v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678791v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678871v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678959v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353888v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228175v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00003-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Menthi&#232;re" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951315v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822811v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-vagner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2777-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131463705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl D van der Lingen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonela Geja" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Puccinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2026.103678" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Munaron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Jaffrezic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2026.109018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Garant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crespel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frish.2025.1525181" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175430v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l P&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Grand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.07.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Ghinter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Salin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebigre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251331" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Xaus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Moncelon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10123-025-00650-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael P&#233;ron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.09.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Ducos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bideau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frish.2024.1394423" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Cabral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1400936" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04586123v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gonzalvez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106456" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Regaudie de Gioux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103209" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raynon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Munaron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van der Lingen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sadio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2023.106213" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856976v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Martinez-Silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Prinet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Houle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2022.114160" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mathieu-Resuge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Brosset" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2023.105304" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-023-01262-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Mart&#237;nez-Silva" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab269" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Voituron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Teulier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ternon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/716904" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410849v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Noger-Huet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118388" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03695684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Courcot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dehaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107340" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105205" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215360v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecquerie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129828" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dessier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104985" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie I.E. Couturier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Amaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Budge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabete da Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsaa121" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977315v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187179" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.04.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126489" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert Auvray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha Ouillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2526-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;marie S&#233;vigny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2381-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106991v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie S&#233;vigny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjz-2012-0240" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2012-0327" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251103v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Der&#244;me" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.001990" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107010v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Derome" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.111.001867" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455049v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Santigosa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.11.031" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R Robin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Tocher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine R Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508088053" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455041v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvana Ferrari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Satta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Domenici" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-008-1016-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J H Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.040" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04478109v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vagner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Robin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455026v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.01.031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04478073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678701v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vagner M. Imbert-Auvray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Grand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679030v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679072v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678735v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Queiros" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678751v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Deborde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Collin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678756v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Latreille De Lavarde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678714v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675161v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;cu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679083v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04106312v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678888v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180087v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Angulo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anibal Aliaga" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Peraltilla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778065v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678877v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Arjona" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodr&#237;guez-Jaramillo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678774v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Peron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quemeneur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180082v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl van Der Lingen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678762v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429284v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mart&#237;nez-Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Houle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Grant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429192v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Audet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinez-Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Senay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ghinter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429242v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429233v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Peron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Tackx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678865v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geairon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chabirand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409211v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lambert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409190v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Viricel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409263v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Angelica Martinez Silva" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409256v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678685v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Remize" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750172v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Santigosa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754345v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753296v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Skalli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756337v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zambonino Infante" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753120v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755119v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029717v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Le Moan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Ouzara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Flores-Valiente" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola de Cubber" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Menu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460614v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Madec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179368v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193349v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besnard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk van Der Heijden" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Metral" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasset" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678926v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678852v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678871v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678959v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353888v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228175v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benha&#239;m" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99036-3.00003-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699574v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacroix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mora" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Menthi&#232;re" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethinger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951315v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822811v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>