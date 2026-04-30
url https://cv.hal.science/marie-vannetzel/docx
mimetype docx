--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -377,352 +377,352 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philanthrocapitalisme et régime agro-alimentaire corporatif en Égypte</w:t>
+                <w:t xml:space="preserve">“Expectations kill. Please Do Not Expect.” The Intimate Echoes of Revolution and the Questioning of Normality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Action philanthropique et développement au Proche-Orient Acteurs, pratiques et expertises (XXe-XXIe siècles), 2 (158), pp.123-156. </w:t>
+              <w:t xml:space="preserve">Middle East Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Surviving Egypt’s Foreclosed Revolution, 34 (3), pp.407-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15c93⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19436149.2025.2488080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876571v1</w:t>
+                <w:t xml:space="preserve">hal-04876609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Expectations kill. Please Do Not Expect.” The Intimate Echoes of Revolution and the Questioning of Normality</w:t>
+                <w:t xml:space="preserve">The Ruination of Tamwîn ? Ration shops, Valuation struggles and the New Food Subsidy System in Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Middle East Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Surviving Egypt’s Foreclosed Revolution, 34 (3), pp.407-426. </w:t>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (25), pp.139-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19436149.2025.2488080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/134ao⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876609v1</w:t>
+                <w:t xml:space="preserve">hal-04876588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ruination of Tamwîn ? Ration shops, Valuation struggles and the New Food Subsidy System in Egypt</w:t>
+                <w:t xml:space="preserve">Introduction: Surviving Egypt’s Foreclosed Revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/134ao⟩</w:t>
+              <w:t xml:space="preserve">Middle East Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Surviving Egypt’s Foreclosed Revolution, 34 (3), pp.377-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19436149.2025.2503600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876588v1</w:t>
+                <w:t xml:space="preserve">hal-05507756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Surviving Egypt’s Foreclosed Revolution</w:t>
+                <w:t xml:space="preserve">Philanthrocapitalisme et régime agro-alimentaire corporatif en Égypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Middle East Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Surviving Egypt’s Foreclosed Revolution, 34 (3), pp.377-387. </w:t>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Action philanthropique et développement au Proche-Orient Acteurs, pratiques et expertises (XXe-XXIe siècles), 2 (158), pp.123-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19436149.2025.2503600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15c93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507756v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat autour du livre: Social Dictatorships. The Political Economy of the Welfare State in the Middle East and North Africa</w:t>
               </w:r>
@@ -1330,369 +1330,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disillusioning tomorrows? Toward a sociology of moments of restoration</w:t>
+                <w:t xml:space="preserve">Des lendemains qui déchantent ? Pour une sociologie des moments de restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 146</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 146 (2), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.146.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03858250v1</w:t>
+                <w:t xml:space="preserve">hal-03614605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des lendemains qui déchantent ? Pour une sociologie des moments de restauration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Muslim Brotherhood’s ‘Virtuous society’ and State Developmentalism in Egypt: the Politics of ‘Goodness’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique africaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Development Policy | Revue internationale de politique de développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.220-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/poldev.2327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/polaf.146.0005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03614605v1</w:t>
+                <w:t xml:space="preserve">hal-03614596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Muslim Brotherhood’s ‘Virtuous society’ and State Developmentalism in Egypt: the Politics of ‘Goodness’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des lendemains qui déchantent ? Pour une sociologie des moments de restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Development Policy | Revue internationale de politique de développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Politique africaine, 146, pp.5-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polaf.146.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/poldev.2327⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03614596v1</w:t>
+                <w:t xml:space="preserve">hal-03101269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des lendemains qui déchantent ? Pour une sociologie des moments de restauration</w:t>
+                <w:t xml:space="preserve">Disillusioning tomorrows? Toward a sociology of moments of restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Politique africaine, 146, pp.5-28. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03101269v1</w:t>
+                <w:t xml:space="preserve">halshs-03858250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1704,337 +1704,337 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur quelques usages électoraux du religieux. Vote et mobilisation de la religion chez des électeurs chrétiens et musulmans en 2017</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">من الدعم إلى السوق ؟ خصخصة المنظومة التموينية وتحولات الدولة اليومية</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agrikoliansky, Eric; Achin, Catherine; Aldrin, Philippe; Barrault-Stella, Lorenzo; Geay, Kevin. </w:t>
+              <w:t xml:space="preserve">محمد جاد. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ordre social, désordre électoral. Une sociologie du vote de 2017</w:t>
+              <w:t xml:space="preserve">مجانية أم خصخصة؟ تاريخ الصراع على نموذج الرفاه المصري</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Espaces politiques, 978-2-7574-3989-0</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">المرايا للثقافة والفنون</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9789776898394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513843v1</w:t>
+                <w:t xml:space="preserve">hal-04371504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">من الدعم إلى السوق ؟ خصخصة المنظومة التموينية وتحولات الدولة اليومية</w:t>
+                <w:t xml:space="preserve">Emergence des partis islamistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">محمد جاد. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Haegel; Simon Persico. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">مجانية أم خصخصة؟ تاريخ الصراع على نموذج الرفاه المصري</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9789776898394</w:t>
+              <w:t xml:space="preserve">Partis politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2023, Science politique, 978-2-8027-6753-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371504v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence des partis islamistes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur quelques usages électoraux du religieux. Vote et mobilisation de la religion chez des électeurs chrétiens et musulmans en 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicien Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Agrikoliansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barrault-Stella Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Berjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Florence Haegel; Simon Persico. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agrikoliansky, Eric; Achin, Catherine; Aldrin, Philippe; Barrault-Stella, Lorenzo; Geay, Kevin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partis politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, 2023, Science politique, 978-2-8027-6753-4</w:t>
+              <w:t xml:space="preserve">Ordre social, désordre électoral. Une sociologie du vote de 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Espaces politiques, 978-2-7574-3989-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919963v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait 11. « De quel droit ? » Vote, résistance civique et petites luttes quotidiennes face à l’ordre raciste. Asma, 41 ans, assistante sociale.</w:t>
               </w:r>
@@ -2425,247 +2425,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel &amp;quot;Universalism and Welfare Reform in the Age of Financialization&amp;quot;</w:t>
+                <w:t xml:space="preserve">Subsidies and Cash Transfers in the MENA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tuba Agartan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Forum of the International Association of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Reimagining the “Middle East” : Polity, Society and Human Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference of the Political Science Department, Faculty of Economics and Political Science, Cairo University, Dec 2025, Cairo, Egypt, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489334v1</w:t>
+                <w:t xml:space="preserve">hal-05503394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panel « Supply-Chains As “Social Pacts”? Navigating Conflicts inside Subsidy Systems in the MENA »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Forum of the International Association of Sociology,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rabat (Maroc), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsidies and Cash Transfers in the MENA</w:t>
+                <w:t xml:space="preserve">Panel &amp;quot;Universalism and Welfare Reform in the Age of Financialization&amp;quot;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuba Agartan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reimagining the “Middle East” : Polity, Society and Human Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Conference of the Political Science Department, Faculty of Economics and Political Science, Cairo University, Dec 2025, Cairo, Egypt, Egypt</w:t>
+              <w:t xml:space="preserve">5th Forum of the International Association of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503394v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overseeing Subsidies. Smart cards, Intra-state Competition and the Arbitrary Control of Welfare in Egypt</w:t>
               </w:r>
@@ -2783,441 +2783,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiches and chips. Unification des données, digitalisation et opérationnalisation incertaine dans les réformes de l’Etat social en Egypte (2004-2023)</w:t>
+                <w:t xml:space="preserve">Formes et réformes de la redistribution sociale en Égypte : un parcours de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS, RT6 Politiques sociales, Protection sociale et Solidarités, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Après-midi de l'IREMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREMAM, Jan 2023, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372728v1</w:t>
+                <w:t xml:space="preserve">hal-04372765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">خصخصة المنظومة التموينية وتحولات &amp;quot;الدولة اليومية&amp;quot; في مصر</w:t>
+                <w:t xml:space="preserve">Reconstruire l’état-providence au Moyen-Orient?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Cercle de sciences sociales de l'Université de Bir Zeit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFPO et Université de Bir Zeit, Feb 2023, Ramallah, Palestinian Territories</w:t>
+              <w:t xml:space="preserve">Conférence IFPO La Palestine reconnectée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFPO, Institut français de Jérusalem (Chateaubriand), Feb 2023, Jérusalem, Israël</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372939v1</w:t>
+                <w:t xml:space="preserve">hal-04372917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruire l’état-providence au Moyen-Orient?</w:t>
+                <w:t xml:space="preserve">خصخصة المنظومة التموينية وتحولات &amp;quot;الدولة اليومية&amp;quot; في مصر</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IFPO La Palestine reconnectée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFPO, Institut français de Jérusalem (Chateaubriand), Feb 2023, Jérusalem, Israël</w:t>
+              <w:t xml:space="preserve">Conférence du Cercle de sciences sociales de l'Université de Bir Zeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFPO et Université de Bir Zeit, Feb 2023, Ramallah, Palestinian Territories</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372917v1</w:t>
+                <w:t xml:space="preserve">hal-04372939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et réformes de la redistribution sociale en Égypte : un parcours de recherche</w:t>
+                <w:t xml:space="preserve">Vivre une vie “normale” ? Une famille égyptienne de classe moyenne provinciale, de la précarisation à la remise en cause normative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Après-midi de l'IREMAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREMAM, Jan 2023, Aix-en -Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque international Vulnérabilités, résistances et reconnaissances sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française AISLF; Institut Sociétés en mutation en Méditerranée (SOMUM), Oct 2023, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372765v1</w:t>
+                <w:t xml:space="preserve">hal-04372721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre une vie “normale” ? Une famille égyptienne de classe moyenne provinciale, de la précarisation à la remise en cause normative</w:t>
+                <w:t xml:space="preserve">Baking it work ! Gambits and Ethics of the Subsidized Bakers in Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Vulnérabilités, résistances et reconnaissances sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale des sociologues de langue française AISLF; Institut Sociétés en mutation en Méditerranée (SOMUM), Oct 2023, Aix-en -Provence, France</w:t>
+              <w:t xml:space="preserve">Annual Congress of the Middle East Studies Association (MESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Middle East Studies Association (MESA), Nov 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372721v1</w:t>
+                <w:t xml:space="preserve">hal-04372696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baking it work ! Gambits and Ethics of the Subsidized Bakers in Egypt</w:t>
+                <w:t xml:space="preserve">Fiches and chips. Unification des données, digitalisation et opérationnalisation incertaine dans les réformes de l’Etat social en Egypte (2004-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vannetzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Congress of the Middle East Studies Association (MESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Middle East Studies Association (MESA), Nov 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, RT6 Politiques sociales, Protection sociale et Solidarités, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372696v1</w:t>
+                <w:t xml:space="preserve">hal-04372728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philanthrocapitalisme et nébuleuse de la sécurité alimentaire en Egypte</w:t>
               </w:r>
@@ -3510,51 +3510,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03334292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vannetzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857157v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boutaleb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807306035-introduction-aux-mondes-arabes-en-revolution" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876571v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c93" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19436149.2025.2488080" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876588v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134ao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507756v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poirier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19436149.2025.2503600" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371522v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Eibl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Wening" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avanza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.116.0049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.6779" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yankaya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629395.2017.1403229" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9514" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.146.0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614596v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/poldev.2327" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Faury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrault-Stella Lorenzo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100885260&amp;amp;fa=author&amp;amp;Person_ID=13958" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abjjad.com/book/2792194053/&#1605;&#1580;&#1575;&#1606;&#1610;&#1577;-&#1575;&#1605;-&#1582;&#1589;&#1582;&#1589;&#1577;-&#1578;&#1575;&#1585;&#1610;&#1582;-&#1575;&#1604;&#1589;&#1585;&#1575;&#1593;-&#1593;&#1604;&#1609;-&#1606;&#1605;&#1608;&#1584;&#1580;-&#1575;&#1604;&#1585;&#1601;&#1575;&#1607;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Beaumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37347" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Briquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letourneur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21491" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Rommel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Agartan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503394v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372917v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920425v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03334939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03334292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vannetzel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857157v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Allal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Boutaleb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807306035-introduction-aux-mondes-arabes-en-revolution" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19436149.2025.2488080" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876588v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134ao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507756v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poirier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19436149.2025.2503600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876571v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c93" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371522v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Eibl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilad Wening" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mazouz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avanza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.116.0049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.6779" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02531913v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aldrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.128.0031" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yankaya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629395.2017.1403229" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9514" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.146.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/poldev.2327" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03101269v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858250v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abjjad.com/book/2792194053/&#1605;&#1580;&#1575;&#1606;&#1610;&#1577;-&#1575;&#1605;-&#1582;&#1589;&#1582;&#1589;&#1577;-&#1578;&#1575;&#1585;&#1610;&#1582;-&#1575;&#1604;&#1589;&#1585;&#1575;&#1593;-&#1593;&#1604;&#1609;-&#1606;&#1605;&#1608;&#1584;&#1580;-&#1575;&#1604;&#1585;&#1601;&#1575;&#1607;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Beaumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513843v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Faury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Agrikoliansky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrault-Stella Lorenzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100885260&amp;amp;fa=author&amp;amp;Person_ID=13958" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37347" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Briquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Letourneur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouxel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21491" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Rommel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503394v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Agartan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372917v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372696v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920425v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03334939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>