--- v0 (2026-03-20)
+++ v1 (2026-04-18)
@@ -124,1517 +124,1634 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques langagières protestataires : coulisses et marges</w:t>
+                <w:t xml:space="preserve">L’institution scolaire et le discours managérial. Diffusions, recontextualisations, transformations et résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Rennes</w:t>
+                <w:t xml:space="preserve">David Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Him-Aquilli</w:t>
+                <w:t xml:space="preserve">Agathe Foudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hugrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ls.183.0009⟩</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.9-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14hph⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05253229v1</w:t>
+                <w:t xml:space="preserve">hal-05570085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce qui se dit et s’écrit en coulisses.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pratiques langagières protestataires : coulisses et marges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Him-Aquilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Him-Aquilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n°183, pp.127 - 151. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, n° 183 (3), pp.9-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.183.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ls.183.0127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-05253232v1</w:t>
+                <w:t xml:space="preserve">halshs-05253229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ne pas parler à la place des premiers concernés » : questionnements méthodologiques autour de la variation dialogique d’un impératif langagier dans le milieu des militants pour les droits des étrangers en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ce qui se dit et s’écrit en coulisses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Him-Aquilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/glottopol.1698⟩</w:t>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°183, pp.127 - 151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.183.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622752v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05253232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accueil en crise : pratiques discursives et actions politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gaboriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022/2 (129), pp.9-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.29775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ne pas parler à la place des premiers concernés ». Etude d’une pratique politique d’éthique langagière chez des militants politiques pour les droits des étrangers en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue Synergies canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choix des mots : une forme de lutte à part entière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Ne pas parler à la place des premiers concernés » : questionnements méthodologiques autour de la variation dialogique d’un impératif langagier dans le milieu des militants pour les droits des étrangers en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glottopol.1698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629520v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presse devant les attentats terroristes : usages journalistiques du mot guerre (Paris, 2015)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le choix des mots : une forme de lutte à part entière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, https://www.icmigrations.cnrs.fr/2019/01/15/defacto-3-001/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782191v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une sémantique discursive : propositions et illustrations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La presse devant les attentats terroristes : usages journalistiques du mot guerre (Paris, 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01985297v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Pour une sémantique discursive : propositions et illustrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Veniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Vers une sémantique discursive : propositions théoriques et méthodologiques, 210 (2), pp.5-16. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Vers une sémantique discursive : propositions théoriques et méthodologiques, 2/2018 (210), pp.35-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.210.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lang.210.0005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02098397v1</w:t>
+                <w:t xml:space="preserve">halshs-01985297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La définition européenne de l’intégration des immigrants : définition consensuelle ou polémique ? Comparaison entre discours institutionnel européen et discours médiatiques en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vers une sémantique discursive : propositions théoriques et méthodologiques, 210 (2), pp.5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.210.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185992v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routines discursives et séquentialité dans des écrits professionnels : la mise au jour d’une séquence évaluative ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La définition européenne de l’intégration des immigrants : définition consensuelle ou polémique ? Comparaison entre discours institutionnel européen et discours médiatiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, C. Gobin et J.-C. Deroubaix (dirs.), Polémiques et construction de l’Europe, n° 10.1, p. 147-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/corpus.2880⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01782198v1</w:t>
+                <w:t xml:space="preserve">hal-02185992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrastive Analysis of Keywords in Discourses. Intégration and Integration in French and German discourses about migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Routines discursives et séquentialité dans des écrits professionnels : la mise au jour d’une séquence évaluative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Veniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melani Schröter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Veniard</w:t>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Language and Culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, p. 145-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.2880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349644v1</w:t>
+                <w:t xml:space="preserve">hal-01782198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les routines, une catégorie pour l'analyse de discours : le cas des rapports éducatifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Contrastive Analysis of Keywords in Discourses. Intégration and Integration in French and German discourses about migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melani Schröter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Language and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 / 1, pp.1-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349646v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestations discursives de l’identité professionnelle des éducateurs spécialisés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les routines, une catégorie pour l'analyse de discours : le cas des rapports éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.71-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.3939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329299v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards de linguistes. Les routines d’écriture dans les rapports éducatifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Manifestations discursives de l’identité professionnelle des éducateurs spécialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers dynamiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61, pp.36-44</w:t>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 156, pp.77-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187266v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards de linguistes. Les routines d’écriture dans les rapports éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Veniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61, pp.36-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle continuité entre l’Analyse de Discours et la formation professionnelle ? Le cas des écrits de signalement d’enfant en danger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Katsiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42, pp.100-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1644,379 +1761,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration des adultes migrant·es est-elle possible ? Atelier réflexif sur les mots de la famille intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Vadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Padiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de l’AFLA « La linguistique appliquée est-elle une discipline de combat ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Burrows &amp; C. Pradeau, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manifestations textométriques de la saillance lexicale. Expérimentations et tentative de caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT - Journées internationales d'Analyses statistiques des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche des routines discursives dans les écrits professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. http://dx.doi.org/10.1051/shsconf/20140801195, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20140801195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaphores lexicales en contexte d’hétérogénéité énonciative et effets pragmatiques associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03658353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2026,535 +2143,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage et migration. Perspectives pluridisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Ferrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lambert Lucas. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les mots, dire la migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Académia, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nomination des événements dans la presse. Essai de sémantique discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Franche-Comté, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse du discours et la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pugnière-Saavedra Frederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champion, pp.496, 2012, Colloques, congrès et conférences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse de discours dans la société : engagement du chercheur et demande sociale,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion, pp.504, 2012, ISBN 978-2-7453-2456-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acte de nommer. Une dynamique entre langue et discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morim Katia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cislaru Georgeta; Guérin Olivia; Morim Katia; Née Emilie; Pagnier Thierry; Veniard Marie. Presses Sorbonne Nouvelle, 240 p., 2007, Sciences du langage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2564,683 +2681,683 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sémantique discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amir Biglari; Dominique Ducard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sémantique au pluriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.333-344, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of the keyword multicultural(ism) in French, British, German and Italian migration discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melani Schrötei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Blätte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viola L.; Musolff A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration and Media. Discourses about identities in crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques d'analyse du discours et méthodes&amp;quot;, dans E. Née, éd., Méthodes et outils informatiques pour l'analyse des discours, Presses Universitaires de Rennes, Rennes, p. 163-202.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes et outils informatiques pour l'analyse des discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pluridisciplinaire d’entretiens non directifs dans l’éducation spécialisée : linguistique et psychologie clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pechberty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Canut ; Patricia von Münchow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le langage en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, p 115-129, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du profil lexico-discursif de crise à la construction du sens social d’un événement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Londei, S. Moirand, S. Reboul-Touré et L. Reggiani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire l'événement. Langage, mémoire, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.221-232, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Morim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Cislaru; O. Guérin; K. Morim; E. Née; T. Pagnier; M. Veniard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'acte de nommer. Une dynamique entre langue et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne Nouvelle, pp.7-8, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nomination: quel rapport à la langue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Dufour; Elise Dutilleul-Guerroudj; Bénédicte Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nomination: quelles problématiques, quelles orientations, quelles applications?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Montpellier 3, pp.187-205, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3250,91 +3367,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une approche lexico-discursive au tournant praxéologique de l’analyse du discours. Un itinéraire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris Cité, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04622765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3344,161 +3461,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helder de Schutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3645,51 +3762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253229v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Him-Aquilli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.183.0009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253232v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.183.0127" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.1698" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calabrese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29775" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782191v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185992v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782198v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349644v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melani Schr&#246;ter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349646v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3939" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187266v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Katsiki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Vadot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Padiou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658353v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151405v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pugni&#232;re-Saavedra Frederic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morim Katia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186002v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melani Schr&#246;tei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Taylor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bl&#228;tte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265483v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pechberty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349661v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Morim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04622765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02747093v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder de Schutter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L&#233;cuyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Descamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Foudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hph" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Him-Aquilli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.183.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.183.0127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calabrese" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29775" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.1698" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guerin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2880" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melani Schr&#246;ter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3939" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Katsiki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Vadot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Padiou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801195" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pugni&#232;re-Saavedra Frederic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098337v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morim Katia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melani Schr&#246;tei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Taylor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bl&#228;tte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pechberty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Morim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04622765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02747093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder de Schutter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L&#233;cuyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>