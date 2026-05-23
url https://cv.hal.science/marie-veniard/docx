--- v1 (2026-04-18)
+++ v2 (2026-05-23)
@@ -483,278 +483,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05253232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accueil en crise : pratiques discursives et actions politiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Ne pas parler à la place des premiers concernés » : questionnements méthodologiques autour de la variation dialogique d’un impératif langagier dans le milieu des militants pour les droits des étrangers en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mots.29775⟩</w:t>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glottopol.1698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727864v1</w:t>
+                <w:t xml:space="preserve">hal-04622752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ne pas parler à la place des premiers concernés ». Etude d’une pratique politique d’éthique langagière chez des militants politiques pour les droits des étrangers en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’accueil en crise : pratiques discursives et actions politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gaboriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue Synergies canada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/2 (129), pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.29775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875206v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ne pas parler à la place des premiers concernés » : questionnements méthodologiques autour de la variation dialogique d’un impératif langagier dans le milieu des militants pour les droits des étrangers en France</w:t>
+                <w:t xml:space="preserve">« Ne pas parler à la place des premiers concernés ». Etude d’une pratique politique d’éthique langagière chez des militants politiques pour les droits des étrangers en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue Synergies canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/glottopol.1698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04622752v1</w:t>
+                <w:t xml:space="preserve">hal-02875206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix des mots : une forme de lutte à part entière</w:t>
               </w:r>
@@ -2245,51 +2245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les mots, dire la migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Calabrese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Académia, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3762,51 +3762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Descamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Foudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hph" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Him-Aquilli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.183.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.183.0127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calabrese" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29775" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.1698" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guerin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2880" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melani Schr&#246;ter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3939" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Katsiki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Vadot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Padiou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801195" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pugni&#232;re-Saavedra Frederic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098337v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morim Katia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melani Schr&#246;tei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Taylor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bl&#228;tte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pechberty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Morim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04622765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02747093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder de Schutter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L&#233;cuyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570085v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Descamps" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Foudi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hugr&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hph" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253229v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Rennes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Him-Aquilli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.183.0009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.183.0127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.1698" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727864v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calabrese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gaboriaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.29775" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985297v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guerin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.210.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185992v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2880" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melani Schr&#246;ter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3939" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Katsiki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906502v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Vadot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Padiou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801195" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03658353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817732v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pugni&#232;re-Saavedra Frederic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098337v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morim Katia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pagnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melani Schr&#246;tei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Taylor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bl&#228;tte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pechberty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Morim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04622765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02747093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder de Schutter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L&#233;cuyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>