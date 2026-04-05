--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -100,479 +100,479 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Helen Parkhurst et le Plan Dalton : réflexions autour de la resémantisation d'une pensée pédagogique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien-Akira Alix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours d’éducatrices et de militantes de l’éducation nouvelle au 20e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-108, 2026, (Pédagogie : crises, mémoires, repères), 978-2-336-56271-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sciences de l’éducation au prisme des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien-Akira Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud D’enfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Poucet; Julien Cahon; Alain Maillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences de l’éducation : genèse, devenir, finalités. L’exemple de l’université de Picardie Jules Verne (1974-2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.57-76, 2026, (Éducation et didactiques), 978-2-7574-4588-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15o6l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Sébastien-Akira Alix. </w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les difficultés pédagogiques rencontrées par les animateurs dans les dispositifs périscolaires et les enjeux de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludovic Falaix; Frédéric Lebas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours d’éducatrices et de militantes de l’éducation nouvelle au 20e siècle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.77-108, 2026, (Pédagogie : crises, mémoires, repères), 978-2-336-56271-1</w:t>
+              <w:t xml:space="preserve">Volonté d'animer. Éducation populaire, émancipation et politisation dans l'animation volontaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Cafard, 2025, 978-2-490003-16-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter au Collège Lycée Expérimental. Une posture de recherche-miroir pour objectiver les pratiques pédagogiques et les représentations des praticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Robbes; Yves Reuter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'engagement en recherche. Vingt ans d'expériences, praticiens et chercheurs avec la FESPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chronique sociale, 2025, (Pédagogie Formation), 9782385480486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...97 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche historique des plans de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreea Capitanescu Benetti; Sylvain Connac; Laurent Lescouarch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mettre en place un plan de travail en classe. Faire progresser les élèves de la maternelle à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESF sciences humaines, pp.15-19, 2024, 978-2-7101-4753-4</w:t>
@@ -601,51 +601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation : éléments définitionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Harlé; Laurent Lescouarch; Youenn Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation en éducation : regards pluriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.21-30, 2024, (Pédagogie : crises, mémoires, repères), 978-2-336-48943-8</w:t>
@@ -674,51 +674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carleton Washburne, passeur transatlantique de l’éducation nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renaud d'Enfert; Frédéric Mole; Marie Vergnon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulations en éducation : acteurs, modèles, institutions (XIXe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.63-75, 2023, (Libres cours ; Enseignement et réformes), 978-2-7061-4976-4</w:t>
@@ -747,77 +747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation par la modularisation des enseignements au collège : une variation de forme scolaire pour un meilleur accompagnement des apprentissages des élèves en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreea Capitanescu Benetti; Caroline Letor; Suzanne Guillemette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles formes du travail scolaire. Changer l’école pour la renforcer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.57-70, 2022, (Mutations en éducation et en formation), 978-2-36781-449-0</w:t>
@@ -840,216 +840,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lectures genevoises du Plan Dalton et du projet de Winnetka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Mole. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Institut Rousseau à Genève. Épicentre d’une mutation pédagogique mondiale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives Institut Jean-Jacques Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-268, 2021, 978-2-8399-3454-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New Harmony, creuset américain des pédagogies d’Owen et Pestalozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Fontaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la circulation des savoirs scolaires dans l'espace transatlantique : émigration - transferts - créations (XVIIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le bord de l'eau, pp.121-140, 2021, (Bibliothèque républicaine), 978-2-35687-752-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des pédagogues genevois dans la réception contrastée en Europe francophone du Plan Dalton et de la pédagogie de Winnetka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Christian; Joëlle Droux; Rita Hofstetter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire la paix par l’éducation : réseaux et mouvements internationaux au XXe siècle. Genève au cœur d'une utopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1091,51 +1091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions éducatives dans l’œuvre d’Aldous Huxley : l’utopie de l’Éducation nouvelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de documentation et de recherche Pestalozzi (CDRPY). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Le meilleur des mondes" l’éducation entre optimisme et utopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEP Loisirs et pédagogie, pp.91-106, 2020, 9782606019808</w:t>
@@ -1164,51 +1164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Owen : pédagogue de la modernité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loïc Chalmel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix et voies pédagogiques en Europe. Héritage, continuité, émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.73-90, 2018, (Pédagogie, crises, mémoires, repères), 978-2-343-14448-1</w:t>
@@ -1237,51 +1237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception de Girard en Europe : le contexte britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zu einer Pädagogik der Aufklärung … oder/ou … vers un éclaircissement pédagogique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press Fribourg, pp.99-112, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1319,51 +1319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner une équipe d’enseignants du secondaire en &amp;quot;crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Anne Hugon; Bruno Robbes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des innovations pédagogiques en réponse à la crise à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois presses université, pp.105-116, 2015, (Éducation, formation et lien social), 978-2-84832-212-4</w:t>
@@ -1405,51 +1405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le dessin de L. Métivet : &amp;quot;Secrétaire de mairie&amp;quot; (L’École et la vie, 10 octobre 1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Gutierrez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éduquer au patriotisme par l'illustration, l'apport de Lucien Métivet : recueil de dessins commentés parus dans la revue scolaire "L'École et la Vie" entre le 15 septembre 1917 et le 19 octobre 1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts négatifs, 2014</w:t>
@@ -1504,51 +1504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dejaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1629,51 +1629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dejaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1741,51 +1741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites variations : John Dewey en pédagogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chalmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1859,51 +1859,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les propositions de lectures à partir des enfants : l’enquête de Mabel Vogel et Carleton Washburne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : La littérature à l’école au prisme des approches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Équipe de recherche Helitte.ch, IUFE &amp; HEP Vaud, Feb 2025, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1922,208 +1922,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La littérature comme espace de réflexion et de l’édification : enjeux éducatifs et éclairages à partir de quelques pédagogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : L’École et les littératures entre la transmission du savoir et la culture de la libre pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sousse; Faculté des Lettres et Sciences Humaines de Sousse; Laboratoire de Recherche École et Littératures; Association Brachylogia (pour le collectif CURA), Apr 2025, Sousse, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’indépendance de soi à l’indépendance collective, entre Inde et Occident, une pensée singulière de l’éducation démocratique dans l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la SofPhied. Éducation et démocratie : approches philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sofphied (Société Francophone de Philosophie de l'Éducation), Jun 2025, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The History of Education in Teacher Training in France: Many Settings for a Training Area to be Defended, Roundtable “History of Education Matters: Considering the Shifting Role of Educational History in Teacher Education”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCHE 46 Lille - Enseignant.e.s et enseignement. Une histoire en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCHE (International Standing Conference for the History of Education), Jul 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2142,1192 +2142,1192 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fernand Mory (1906-1991) : l'innovation par l'individualisation de l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Innovation, réforme, expérimentation en éducation. Perspectives historiques (XVIIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRNEF; ATRHE (Association transdisciplinaire de recherche en Histoire de l’éducation), Jun 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte de la parole et des projets des enfants et des jeunes comme invariant des pédagogies alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">91e Congrès de l'Acfas : Mobiliser les savoirs en français [550 - Les pédagogies alternatives de l’école à l’université : quels invariants ?]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas (Association francophone pour le savoir), May 2024, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décrire l’ailleurs pour se (re)trouver soi : retour à la nature et éducation, enjeux du dialogue entre Inde et pays francophones dans l’entre-deux guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Kolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIèmes Rencontres du Réseau international francophone de recherche en éducation et formation (REF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg; Haute École pédagogique Fribourg, Jul 2024, Fribourg (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation, réforme et rénovation : les enseignements du Dictionnaire de pédagogie et d'instruction primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Innovation, réforme, expérimentation en éducation. Perspectives historiques (XVIIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRNEF; ATRHE (Association transdisciplinaire de recherche en Histoire de l’éducation), Jun 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la croisée de recherches-action collaboratives : l’enjeu de complémentarité des postures des chercheurs dans l’accompagnement des projets des professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international TRASCE : Concevoir et modéliser la recherche pour quel terrain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRNEF, Nov 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion sur l'innovation à partir du « cas Dalton »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Innovation, réforme, expérimentation en éducation. Perspectives historiques (XVIIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRNEF; ATRHE (Association transdisciplinaire de recherche en Histoire de l’éducation), Jun 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Explorer le monde des enfants avec Hélène Parkhurst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque L’enfant : représentations, institutions, écritures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS de Lyon, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Kolly</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie, pédagogies : perspectives philosophiques, historiques et pratiques contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Vergnon</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIèmes Rencontres du Réseau international francophone de recherche en éducation et formation (REF 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg; Haute École pédagogique Fribourg, Jul 2024, Fribourg (CH), Suisse</w:t>
+              <w:t xml:space="preserve">L’analisi pedagogica e i suoi oggetti : questioni teoriche, metodologiche e prospettive di ricerca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pavie; Collegio Ghislieri, May 2023, Pavia (IT), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kahn</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédagogie, pédagogies : philosophie, histoire et perspectives contemporain des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Innovation, réforme, expérimentation en éducation. Perspectives historiques (XVIIe-XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRNEF; ATRHE (Association transdisciplinaire de recherche en Histoire de l’éducation), Jun 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">L'analyse pédagogique et ses objets : enjeux théoriques, méthodologiques et perspectives de recherche [L’analisi pedagogica e i suoi oggetti: questioni teoriche, metodologiche e prospettive di ricerca]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Pavia; Collegio Ghislieri di Pavia; Monica Ferrari; Yves Verneuil, May 2023, Pavie, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Owen à New Lanark : éduquer les enfants des ouvriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91e Congrès de l'Acfas : Mobiliser les savoirs en français [550 - Les pédagogies alternatives de l’école à l’université : quels invariants ?]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas (Association francophone pour le savoir), May 2024, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Journée d’étude : Expériences et courants pédagogiques au fil du temps. Entre débats, controverses et héritages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEP du canton de Vaud, Apr 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gutierrez</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter au CLE : une posture de recherche-miroir pour objectiver les pratiques pédagogiques et les représentations des praticiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Vergnon</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Innovation, réforme, expérimentation en éducation. Perspectives historiques (XVIIe-XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRNEF; ATRHE (Association transdisciplinaire de recherche en Histoire de l’éducation), Jun 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque Inter-Congrès Aref 2023 : Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherches Éducation et Formation (Cref); Association des enseignant·es et chercheur·es en sciences de l’éducation (AECSE), Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science-fiction pour contribuer à de &amp;quot;nouvelles humanités&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Quelles humanités pour éduquer et former au XXI e siècle ? Questions et perspectives philosophiques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Philosophie de l’Éducation (Sofphied), Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour l’ère nouvelle et The New Era, deux politiques éditoriales différentes ? Regard à partir de la diffusion des œuvres pédagogiques d’Helen Parkhurst et Carleton Washburne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du CUIP. L’Éducation nouvelle : Héritages, (ré)inventions, actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CUIP (Comité Universitaire d'Information Pédagogique), Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Bruno Robbes</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire des sciences de l’éducation en France : jalons d’une discipline universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien-Akira Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Vergnon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Céline Chauvigné</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Riondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...284 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Samedi de l’AECSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AECSE, Sep 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3352,64 +3352,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Riondet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Autour de Janusz Korczak</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen-Normandie, Nov 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3434,64 +3434,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pratiques pédagogiques pour le bien être à l’école : une réorganisation du travail des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Filisetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3523,221 +3523,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aldous Huxley et la question éducative : entre promotion du progressisme et tentation conservatiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien-Akira Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études. Conservatisme(s), réformisme(s), progressisme(s) en éducation : quelles argumentations critiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des dispositifs de coopération en collège pour des établissements plus inclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Jouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international AREF - : Symposium : Enjeux des pédagogies coopératives : une visée inclusive, l’accrochage scolaire et la réussite de tous les enfants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SSRE; AECSE; ABC-Educ; OBSEF de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productive Appropriations&amp;quot; Of Tools And Plans For Individualized Learning: Transatlantic CulturalTransfers In The Early 20th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCHE 2021 - Looking from Above and Below: Rethinking the Social in the History of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Örebro, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3762,64 +3762,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire l’histoire des départements de sciences de l’éducation en France : d’une discipline à des territoires pluriels. Quelles grilles de lecture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien-Akira Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Inter-Congrès AREF 2021 / Politiques et territoires en éducation et en formation : Enjeux, débats et perspectives - Atelier 15.2 Histoires croisées de départements de SDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISEC; AECSE, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3844,51 +3844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du département des sciences de l’éducation de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Inter-Congrès AREF 2021 / Politiques et territoires en éducation et en formation : Enjeux, débats et perspectives - Atelier 15.2 Histoires croisées de départements de SDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISEC; AECSE, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3913,51 +3913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le socialisme d’Owen aux Etats-Unis (The New Harmony Gazette)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIDE 2020, Coopération(s) / La coopération chezles socialistes (fin des années 1820 – 1840)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Walras Pareto d’études interdisciplinaires de la pensée économique et politique (CWP); Université de Lausanne (faculté de Sciences sociales et politiques, Institut d’Études politiques)., Sep 2020, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3982,51 +3982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions éducatives dans l’œuvre d’Aldous Huxley : l’utopie de l’Éducation nouvelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone - Le meilleur des mondes : l’éducation entre optimisme et utopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de documentation et de recherche Pestalozzi, Feb 2020, Yverdon-les-Bains, Suisse. pp.91-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4051,51 +4051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système social rationnel et &amp;quot;science de la formation et l’instruction&amp;quot; dans le socialisme utopique de Robert Owen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque - L’éducation (re)saisie par les sciences : l’applicationnisme et ses enjeux (SOFPHIED 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFPHIED (Société francophone de philosophie de l'éducation), Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4114,234 +4114,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux sources britanniques des salles d’asile française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international ATRHE 2019 : Passages, transferts, trajectoires en éducation / Session B2 : On the foreign element in our school systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATRHE (Association transdisciplinaire pour les recherches historiques sur l’éducation); ERHISE (Équipe de Recherche en Histoire Sociale de l’Éducation); AIJJR (Archives Institut Jean-Jacques Rousseau), Jun 2019, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un collège différent : expérimentation de dispositif modulaire au cycle 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Journée de la recherche - Actualité des pratiques pédagogiques dans les classes et écoles différentes : bricolages, hybridations, appropriations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Laure Viaud; Marie-Anne Hugon; Bruno Robbes, Nov 2019, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carleton W. Washburne, passeur transatlantique des conceptions de l’éducation nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ATRHE 2019 : Passages, transferts, trajectoires en éducation / Session E2 - Modèles anglo-saxons - étasuniens : relais médiatiques, commis voyageurs et réceptions familières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATRHE (Association transdisciplinaire pour les recherches historiques sur l’éducation); ERHISE (Équipe de Recherche en Histoire Sociale de l’Éducation); AIJJR (Archives Institut Jean-Jacques Rousseau), Jun 2019, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4360,290 +4360,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New Harmony, rencontre américaine d’Owen et Pestalozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Fribourg-Paris-Nova Friburgo. Grégoire Girard et les pédagogies transatlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cercle Grégoire Girard, Sep 2018, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Théodore Simon et l’Échelle métrique de l’intelligence en Amérique du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque de la SFHSH - Symposium Théodore Simon (1873-1961) : Promoteur de la psychopédagogie expérimentale à travers le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Histoire des Sciences de l'Homme (SFHSH); Laurent Gutierrez; Alexandre Klein, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Owen, pédagogue de la modernité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium préparatoire à la labellisation de l'Itinéraire Héloise, itinéraire culturel du Conseil de l'Europe autour des grands pédagogues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISEC; UHA (Université Haute-Alsace), Apr 2015, Mulhouse, France. pp.73-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover en éducation : enjeux et tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique - Innovations : l’approche des pédagogies et structures alternatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ceméa; FESPI; CIRNEF, May 2018, Caen, France. pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4662,622 +4662,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rôle des pédagogues genevois dans la réception contrastée en Europe du Plan Dalton et du projet Winnetka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Genève, une plateforme de l’internationalisme éducatif au 20ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERHISE (Équipe de recherche en histoire sociale de l’éducation ), Sep 2017, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Repenser l’éducation pour fonder une société nouvelle : Robert Owen de New Harmony à New Lanark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone : La pédagogie à l’épreuve de la question sociale, 18e -21e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Documentation et de Recherche Pestalozzi, Oct 2016, Yverdon-les-Bains, France. pp.63-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des enjeux de concurrence entre les acteurs éducatifs dans le cadre de la réforme des rythmes scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Osmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Genève, une plateforme de l’internationalisme éducatif au 20ème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERHISE (Équipe de recherche en histoire sociale de l’éducation ), Sep 2017, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Congrès AREF 2016 : A quelles questions cherchons-nous réponse ? - Symposium: Repenser les territoires de l'éducation : une opportunité de la réforme des rythmes scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE; ABC-Educ; SSRE, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place de l’enfant dans la coopération éducative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journée d'étude sur l'enfance au quotidien : Coopérations entre adultes et réussite des enfants : quels processus, quels effets ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERSE, Nov 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricœur : traduction et altérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AREF 2016 : A quelles questions cherchons-nous réponse ? - Symposium: Repenser les territoires de l'éducation : une opportunité de la réforme des rythmes scolaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AECSE; ABC-Educ; SSRE, Jul 2016, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Journée d’étude - Paul Ricœur : perspectives et héritages en éducation et formation aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIVIIC, Apr 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception de Girard en Europe : le contexte britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Le rayonnement de la pédagogie girardine à Fribourg et en Europe. Table ronde : La réception de Girard en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Père Girard, Sep 2015, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Parkhurst’s Dalton Plan: when pedagogical ideas meet with the N.E.F. Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISCHE 37 - International Standing Conference for the History of Education : Education and Culture - Symposium : The New Education Fellowship as a Platform of Cultural Exchanges. Diffusion vs cohesion strategies (1920-1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCHE, Jun 2015, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Owen, pédagogue de la modernité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium autour de l'idée d'un itinéraire culturel du conseil de l'Europe : Itinéraire Héloïse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISEC, Apr 2015, Mulhouse, France. pp.73-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les pas de Mary Carpenter : les Congrès pénitentiaires internationaux (1872-1950) comme espace de réflexions sur l'éducation de l'enfance irrégulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Histoire des éducations dans et hors l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATRHE (Association transdisciplinaire pour les recherches historiques sur l’éducation); UMR CNRS LISA 6240, Oct 2014, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5302,51 +5302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté, collaboration et expérience dans le Plan Dalton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude sur John Dewey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISEC, Jan 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5371,64 +5371,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptions marginales, conceptions novatrices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCHE34-SHCY-DHA : Internationalisation dans le champ éducatif (18e – 20e siècles) / Symposium : Espaces, idées et surveillance pédagogiques en longue durée éducative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCHE (International Standing Conference for the History of Education); SHCY (Society for the History of Children and Youth); DHA (Disability History Association), Jun 2012, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5453,77 +5453,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement d’une équipe d’enseignants du secondaire dans une dynamique d’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre du Réseau OPEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau OPEN, 2011, France (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5561,51 +5561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner une équipe d’enseignants du secondaire en &amp;quot;crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AECSE : Crise et/en éducation, épreuves, controverses et enjeux nouveaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5630,51 +5630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démarche historique : idées éducatives de Robert Owen et les vecteurs de leur diffusion en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AREF 2010 - Actualité de la recherche en éducation et en formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5693,165 +5693,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robert Owen et la foi du Nouveau Monde Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international francophone : La foi du pédagogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Premiers vecteurs de la diffusion des idées de Pestalozzi en Grande-Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jeunes Chercheurs en Sciences de l’Education du SEGO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342364v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02342368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5869,64 +5869,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche pédagogique collaborative : une voie singulière pour le développement de pratiques pédagogiques alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Les pédagogies différentes à l’école primaire. Quelles approches méthodologiques et épistémologiques pour quels résultats en sciences de l’éducation et de la formation ?, 59, pp.36-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5960,51 +5960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux sources britanniques des salles d’asile françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Circulations nationales et internationales des acteurs, savoirs et modèles en éducation (XIXe-XXe siècles), 50, 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6038,77 +6038,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie, pédagogies : perspectives philosophiques, historiques et pratiques contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi sulla Formazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (26), pp.107-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6155,51 +6155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la &amp;quot;Pédagogie noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliopsy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, À propos du « cas Schreber » Deuxième partie, 2 (28), pp.129-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6233,51 +6233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de synthèse. La recherche en éducation en Europe des années 1990 aux années 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Évolutions et défis des sciences de l'éducation. Regards transnationaux, 42, pp.41-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6311,51 +6311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Owen et la foi du Nouveau Monde Moral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rassegna di pedagogia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, LXXVII (1/4), pp.137-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6389,64 +6389,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CLAS : un accompagnement à la scolarité ou une autre classe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, L’École entre valeurs et savoirs : quel développement critique possible ?, 48, [17 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6480,51 +6480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction et altérité chez Paul Ricœur : enjeux pour l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lectures et usages de Paul Ricœur : l’identité narrative et la transmission, 1 (51), pp.107-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6558,51 +6558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer la jeunesse délinquante : dans les pas de Mary Carpenter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 163 (1), pp.27-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6649,51 +6649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner chemin faisant une équipe d’enseignants en dynamique d’innovation : importance des dimensions d’intersubjectivité et d’éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rencontres entre chercheurs et praticiens : quels enjeux ?, 1 (39), pp.69-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6721,221 +6721,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robert Owen, James Buchanan et l'Infant School de New Lanark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les représentations en question 17, pp.148-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’accompagnement personnalisé des enseignants en lycée professionnel : étude de cas en Haute-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18-19, pp.96-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] À propos de Soëtard, M. (2012). Rousseau et l’idée d’éducation. Essai suivi de Pestalozzi juge de Jean-Jacques, Paris : Ed. Honoré Champion, coll. Essais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32, pp.107-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6996,767 +6996,767 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des pratiques pédagogiques dans le cadre des PEDT/Plan mercredi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRNEF. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être à l’école : étude de cas dans une école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Desvages-Vasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRNEF. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l'éducation nouvelle Étude exploratoire de la revue des CEMEA (1946-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Hugedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palluau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NJEPR-2021/13, INJEP. 2021, 125 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du fonctionnement pédagogique du Lycée expérimental d’Hérouville Saint Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CIRNEF. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Rouen Normandie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse qualitative du fonctionnement pédagogique d'un dispositif d'animation périscolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Vari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Osmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIVIIC (Centre interdisciplinaire de recherches sur les valeurs, les idées, les identités et les compétences en Éducation et en formation). 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives coéducatives dans un projet éducatif local : articulations éducatives temps scolaires et périscolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Vergnon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Desvages-Vasselin</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie René</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIVIIC (Centre interdisciplinaire de recherches sur les valeurs, les idées, les identités et les compétences en Éducation et en formation). 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du fonctionnement d'un Contrat Local d’Accompagnement à la Scolarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...584 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIVIIC (Centre interdisciplinaire de recherches sur les valeurs, les idées, les identités et les compétences en Éducation et en formation). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7836,51 +7836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud d'Enfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Grenoble, 308 p., 2023, (Libres cours ; Enseignement et réformes), 978-2-7061-4976-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7930,64 +7930,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand entretien. Scolaire, périscolaire, des logiques complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8037,51 +8037,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pestalozzi outre Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pestalozzi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, [48 p.], 2022, Pestalozzi Outre-Manche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8100,91 +8100,91 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1922-2022 : un siècle de réflexions pédagogiques pour une ère nouvelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">1922-2022 : un siècle de réflexions pédagogiques pour une &amp;lt;i&amp;gt;ère nouvelle&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 55 (3-4), 2022</w:t>
+              <w:t xml:space="preserve">, 55 (3-4), 218 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -8220,64 +8220,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pestalozzi across the Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien-Akira Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8308,51 +8308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six textes du Docteur Schreber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gottlieb Moritz Schreber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cliop.028.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8411,51 +8411,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réception genevoise du Plan Dalton et de la pédagogie de Winnetka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantic Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, [4 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8489,51 +8489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Harmony : Owen et Pestalozzi aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantic Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, [3 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8561,135 +8561,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Dale Owen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sur Robert Owen et son œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premiers socialismes - Bibliothèque virtuelle de l’Université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[En ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322883v1</w:t>
+                <w:t xml:space="preserve">hal-04322857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Lanark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premiers socialismes - Bibliothèque virtuelle de l’Université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8717,183 +8717,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur Robert Owen et son œuvre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De Robert Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premiers socialismes - Bibliothèque virtuelle de l’Université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[En ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322857v1</w:t>
+                <w:t xml:space="preserve">hal-04052762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Robert Owen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robert Dale Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premiers socialismes - Bibliothèque virtuelle de l’Université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[En ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04052762v1</w:t>
+                <w:t xml:space="preserve">hal-04322883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8911,51 +8911,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Owen, pédagogue de la modernité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Lorraine, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013LORR0349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9151,51 +9151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien-Akira Alix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#8217;enfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o6l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/parcours-d-educatrices-et-de-militantes-de-l-education-nouvelle-au-20e-siecle/80807" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411083v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04051518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.unige.ch/unige:157150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02508712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/recherche?controller=search&amp;amp;s=Construire+la+paix+par+l%E2%80%99%C3%A9ducation" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03825904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Barreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dejaiffe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruolt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989362v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094812v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090005v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kahn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089998v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04463922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090010v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04463921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857318v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien-Akira Alix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856888v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04051520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Filisetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04051519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jouet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02508709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338276v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harl&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342300v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Klein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342307v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Osmont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342331v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342333v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342324v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342368v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140tx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04052722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11461" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ssf-14981" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.3904" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201902104011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.3046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.051.0107" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.163.0027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.039.0069" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342631v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618671v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301145v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-Vasselin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nadal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689786v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301209v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ren&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301176v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04052690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048907v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855862v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04049133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gottlieb Moritz Schreber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0135" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048890v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322883v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/robertdaleowen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/newlanark" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/surrobertowenetsonoeuvre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04052762v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/derobertowen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751592v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0349" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/parcours-d-educatrices-et-de-militantes-de-l-education-nouvelle-au-20e-siecle/80807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien-Akira Alix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#8217;enfert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o6l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411083v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04051518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.unige.ch/unige:157150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02508712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/recherche?controller=search&amp;amp;s=Construire+la+paix+par+l%E2%80%99%C3%A9ducation" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03825904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Barreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dejaiffe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruolt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989362v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kahn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04463921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04463922v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857318v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien-Akira Alix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856888v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04051520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Filisetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04051519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02508709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338276v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harl&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342304v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Klein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342374v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Osmont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342324v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140tx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04052722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11461" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ssf-14981" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.3904" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201902104011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.3046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.051.0107" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.163.0027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.039.0069" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618671v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301145v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-Vasselin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nadal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689786v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301209v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ren&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301176v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04052690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048907v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855862v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04049133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gottlieb Moritz Schreber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0135" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048890v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322857v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/surrobertowenetsonoeuvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/newlanark" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04052762v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/derobertowen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322883v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/robertdaleowen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751592v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0349" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>