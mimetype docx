--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -324,225 +324,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enquêter au Collège Lycée Expérimental. Une posture de recherche-miroir pour objectiver les pratiques pédagogiques et les représentations des praticiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Robbes; Yves Reuter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'engagement en recherche. Vingt ans d'expériences, praticiens et chercheurs avec la FESPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chronique sociale, 2025, (Pédagogie Formation), 9782385480486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les difficultés pédagogiques rencontrées par les animateurs dans les dispositifs périscolaires et les enjeux de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovic Falaix; Frédéric Lebas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volonté d'animer. Éducation populaire, émancipation et politisation dans l'animation volontaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Cafard, 2025, 978-2-490003-16-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231470v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-05411083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche historique des plans de travail</w:t>
               </w:r>
@@ -760,64 +760,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation par la modularisation des enseignements au collège : une variation de forme scolaire pour un meilleur accompagnement des apprentissages des élèves en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreea Capitanescu Benetti; Caroline Letor; Suzanne Guillemette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles formes du travail scolaire. Changer l’école pour la renforcer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.57-70, 2022, (Mutations en éducation et en formation), 978-2-36781-449-0</w:t>
@@ -840,186 +840,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New Harmony, creuset américain des pédagogies d’Owen et Pestalozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Fontaine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la circulation des savoirs scolaires dans l'espace transatlantique : émigration - transferts - créations (XVIIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le bord de l'eau, pp.121-140, 2021, (Bibliothèque républicaine), 978-2-35687-752-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lectures genevoises du Plan Dalton et du projet de Winnetka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Mole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Institut Rousseau à Genève. Épicentre d’une mutation pédagogique mondiale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives Institut Jean-Jacques Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-268, 2021, 978-2-8399-3454-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives Institut Jean-Jacques Rousseau</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04048840v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03239480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des pédagogues genevois dans la réception contrastée en Europe francophone du Plan Dalton et de la pédagogie de Winnetka</w:t>
               </w:r>
@@ -1853,247 +1853,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’indépendance de soi à l’indépendance collective, entre Inde et Occident, une pensée singulière de l’éducation démocratique dans l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Kolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de la SofPhied. Éducation et démocratie : approches philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sofphied (Société Francophone de Philosophie de l'Éducation), Jun 2025, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature comme espace de réflexion et de l’édification : enjeux éducatifs et éclairages à partir de quelques pédagogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : L’École et les littératures entre la transmission du savoir et la culture de la libre pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sousse; Faculté des Lettres et Sciences Humaines de Sousse; Laboratoire de Recherche École et Littératures; Association Brachylogia (pour le collectif CURA), Apr 2025, Sousse, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser les propositions de lectures à partir des enfants : l’enquête de Mabel Vogel et Carleton Washburne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : La littérature à l’école au prisme des approches historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Équipe de recherche Helitte.ch, IUFE &amp; HEP Vaud, Feb 2025, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090026v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-05111922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The History of Education in Teacher Training in France: Many Settings for a Training Area to be Defended, Roundtable “History of Education Matters: Considering the Shifting Role of Educational History in Teacher Education”</w:t>
               </w:r>
@@ -2142,542 +2142,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernand Mory (1906-1991) : l'innovation par l'individualisation de l'enseignement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gutierrez</w:t>
+                <w:t xml:space="preserve">Innovation, réforme et rénovation : les enseignements du Dictionnaire de pédagogie et d'instruction primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Innovation, réforme, expérimentation en éducation. Perspectives historiques (XVIIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRNEF; ATRHE (Association transdisciplinaire de recherche en Histoire de l’éducation), Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05090004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Mory (1906-1991) : l'innovation par l'individualisation de l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Innovation, réforme, expérimentation en éducation. Perspectives historiques (XVIIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRNEF; ATRHE (Association transdisciplinaire de recherche en Histoire de l’éducation), Jun 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-05089998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte de la parole et des projets des enfants et des jeunes comme invariant des pédagogies alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">91e Congrès de l'Acfas : Mobiliser les savoirs en français [550 - Les pédagogies alternatives de l’école à l’université : quels invariants ?]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acfas (Association francophone pour le savoir), May 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire l’ailleurs pour se (re)trouver soi : retour à la nature et éducation, enjeux du dialogue entre Inde et pays francophones dans l’entre-deux guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIèmes Rencontres du Réseau international francophone de recherche en éducation et formation (REF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Fribourg; Haute École pédagogique Fribourg, Jul 2024, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kahn</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la croisée de recherches-action collaboratives : l’enjeu de complémentarité des postures des chercheurs dans l’accompagnement des projets des professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international TRASCE : Concevoir et modéliser la recherche pour quel terrain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRNEF, Nov 2024, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion sur l'innovation à partir du « cas Dalton »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Innovation, réforme, expérimentation en éducation. Perspectives historiques (XVIIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRNEF; ATRHE (Association transdisciplinaire de recherche en Histoire de l’éducation), Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...192 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3011,77 +3011,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter au CLE : une posture de recherche-miroir pour objectiver les pratiques pédagogiques et les représentations des praticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Inter-Congrès Aref 2023 : Engagement dans la recherche, recherches engagées, recherches sur l'engagement : que nous disent les sciences de l'éducation et de la formation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches Éducation et Formation (Cref); Association des enseignant·es et chercheur·es en sciences de l’éducation (AECSE), Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3238,57 +3238,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Autour de Janusz Korczak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen-Normandie, Nov 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’histoire des sciences de l’éducation en France : jalons d’une discipline universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien-Akira Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3316,169 +3398,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Samedi de l’AECSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AECSE, Sep 2022, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pratiques pédagogiques pour le bien être à l’école : une réorganisation du travail des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3523,404 +3523,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des dispositifs de coopération en collège pour des établissements plus inclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international AREF - : Symposium : Enjeux des pédagogies coopératives : une visée inclusive, l’accrochage scolaire et la réussite de tous les enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SSRE; AECSE; ABC-Educ; OBSEF de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aldous Huxley et la question éducative : entre promotion du progressisme et tentation conservatiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien-Akira Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études. Conservatisme(s), réformisme(s), progressisme(s) en éducation : quelles argumentations critiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Des dispositifs de coopération en collège pour des établissements plus inclusifs</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l’histoire des départements de sciences de l’éducation en France : d’une discipline à des territoires pluriels. Quelles grilles de lecture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Jouet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien-Akira Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international AREF - : Symposium : Enjeux des pédagogies coopératives : une visée inclusive, l’accrochage scolaire et la réussite de tous les enfants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SSRE; AECSE; ABC-Educ; OBSEF de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque Inter-Congrès AREF 2021 / Politiques et territoires en éducation et en formation : Enjeux, débats et perspectives - Atelier 15.2 Histoires croisées de départements de SDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISEC; AECSE, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productive Appropriations&amp;quot; Of Tools And Plans For Individualized Learning: Transatlantic CulturalTransfers In The Early 20th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCHE 2021 - Looking from Above and Below: Rethinking the Social in the History of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Örebro, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sébastien-Akira Alix</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du département des sciences de l’éducation de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Inter-Congrès AREF 2021 / Politiques et territoires en éducation et en formation : Enjeux, débats et perspectives - Atelier 15.2 Histoires croisées de départements de SDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISEC; AECSE, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4045,273 +4045,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un collège différent : expérimentation de dispositif modulaire au cycle 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Journée de la recherche - Actualité des pratiques pédagogiques dans les classes et écoles différentes : bricolages, hybridations, appropriations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Laure Viaud; Marie-Anne Hugon; Bruno Robbes, Nov 2019, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources britanniques des salles d’asile française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international ATRHE 2019 : Passages, transferts, trajectoires en éducation / Session B2 : On the foreign element in our school systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATRHE (Association transdisciplinaire pour les recherches historiques sur l’éducation); ERHISE (Équipe de Recherche en Histoire Sociale de l’Éducation); AIJJR (Archives Institut Jean-Jacques Rousseau), Jun 2019, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Système social rationnel et &amp;quot;science de la formation et l’instruction&amp;quot; dans le socialisme utopique de Robert Owen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque - L’éducation (re)saisie par les sciences : l’applicationnisme et ses enjeux (SOFPHIED 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFPHIED (Société francophone de philosophie de l'éducation), Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342296v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-02338276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carleton W. Washburne, passeur transatlantique des conceptions de l’éducation nouvelle</w:t>
               </w:r>
@@ -4360,277 +4360,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robert Owen, pédagogue de la modernité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium préparatoire à la labellisation de l'Itinéraire Héloise, itinéraire culturel du Conseil de l'Europe autour des grands pédagogues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISEC; UHA (Université Haute-Alsace), Apr 2015, Mulhouse, France. pp.73-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New Harmony, rencontre américaine d’Owen et Pestalozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Fribourg-Paris-Nova Friburgo. Grégoire Girard et les pédagogies transatlantiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cercle Grégoire Girard, Sep 2018, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Simon et l’Échelle métrique de l’intelligence en Amérique du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque de la SFHSH - Symposium Théodore Simon (1873-1961) : Promoteur de la psychopédagogie expérimentale à travers le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française pour l'Histoire des Sciences de l'Homme (SFHSH); Laurent Gutierrez; Alexandre Klein, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover en éducation : enjeux et tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4800,178 +4800,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle place de l’enfant dans la coopération éducative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Journée d'étude sur l'enfance au quotidien : Coopérations entre adultes et réussite des enfants : quels processus, quels effets ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERSE, Nov 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude des enjeux de concurrence entre les acteurs éducatifs dans le cadre de la réforme des rythmes scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AREF 2016 : A quelles questions cherchons-nous réponse ? - Symposium: Repenser les territoires de l'éducation : une opportunité de la réforme des rythmes scolaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AECSE; ABC-Educ; SSRE, Jul 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342319v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02342312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricœur : traduction et altérité</w:t>
               </w:r>
@@ -5020,165 +5020,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Helen Parkhurst’s Dalton Plan: when pedagogical ideas meet with the N.E.F. Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISCHE 37 - International Standing Conference for the History of Education : Education and Culture - Symposium : The New Education Fellowship as a Platform of Cultural Exchanges. Diffusion vs cohesion strategies (1920-1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCHE, Jun 2015, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La réception de Girard en Europe : le contexte britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Le rayonnement de la pédagogie girardine à Fribourg et en Europe. Table ronde : La réception de Girard en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Père Girard, Sep 2015, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342324v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02342327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Owen, pédagogue de la modernité ?</w:t>
               </w:r>
@@ -5371,51 +5371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptions marginales, conceptions novatrices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5453,51 +5453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement d’une équipe d’enseignants du secondaire dans une dynamique d’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Janner-Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5869,51 +5869,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche pédagogique collaborative : une voie singulière pour le développement de pratiques pédagogiques alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6389,51 +6389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CLAS : un accompagnement à la scolarité ou une autre classe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6796,64 +6796,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’accompagnement personnalisé des enseignants en lycée professionnel : étude de cas en Haute-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7009,1134 +7009,1634 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des pratiques pédagogiques dans le cadre des PEDT/Plan mercredi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRNEF. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être à l’école : étude de cas dans une école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Desvages-Vasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Patry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRNEF. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l'éducation nouvelle Étude exploratoire de la revue des CEMEA (1946-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Hugedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palluau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NJEPR-2021/13, INJEP. 2021, 125 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du fonctionnement pédagogique du Lycée expérimental d’Hérouville Saint Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CIRNEF. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Rouen Normandie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse qualitative du fonctionnement pédagogique d'un dispositif d'animation périscolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Vari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Osmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIVIIC (Centre interdisciplinaire de recherches sur les valeurs, les idées, les identités et les compétences en Éducation et en formation). 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives coéducatives dans un projet éducatif local : articulations éducatives temps scolaires et périscolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Vergnon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Desvages-Vasselin</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie René</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIVIIC (Centre interdisciplinaire de recherches sur les valeurs, les idées, les identités et les compétences en Éducation et en formation). 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du fonctionnement d'un Contrat Local d’Accompagnement à la Scolarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">CIRNEF. 2022</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIVIIC (Centre interdisciplinaire de recherches sur les valeurs, les idées, les identités et les compétences en Éducation et en formation). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gutierrez</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand entretien. Scolaire, périscolaire, des logiques complémentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...537 lines deleted...]
-                <w:t xml:space="preserve">hal-05301176v1</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations en éducation. Acteurs, modèles, institutions (XIXe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud d'Enfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Grenoble, 308 p., 2023, (Libres cours ; Enseignement et réformes), 978-2-7061-4976-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-05505098v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réception genevoise du Plan Dalton et de la pédagogie de Winnetka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantic Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, [4 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35008/tracs-0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Harmony : Owen et Pestalozzi aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantic Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, [3 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35008/tracs-0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Lanark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les premiers socialismes - Bibliothèque virtuelle de l’Université de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[En ligne]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur Robert Owen et son œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les premiers socialismes - Bibliothèque virtuelle de l’Université de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[En ligne]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Robert Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les premiers socialismes - Bibliothèque virtuelle de l’Université de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[En ligne]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dale Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les premiers socialismes - Bibliothèque virtuelle de l’Université de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[En ligne]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pestalozzi outre Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pestalozzi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, [48 p.], 2022, Pestalozzi Outre-Manche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1922-2022 : un siècle de réflexions pédagogiques pour une &amp;lt;i&amp;gt;ère nouvelle&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8152,51 +8652,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55 (3-4), 218 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8206,51 +8706,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pestalozzi across the Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8259,641 +8759,141 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien-Akira Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six textes du Docteur Schreber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gottlieb Moritz Schreber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cliop.028.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048815v1</w:t>
-              </w:r>
-[...498 lines deleted...]
-                <w:t xml:space="preserve">hal-04322883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9151,51 +9151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/parcours-d-educatrices-et-de-militantes-de-l-education-nouvelle-au-20e-siecle/80807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien-Akira Alix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#8217;enfert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o6l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411083v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04051518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.unige.ch/unige:157150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02508712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/recherche?controller=search&amp;amp;s=Construire+la+paix+par+l%E2%80%99%C3%A9ducation" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03825904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Barreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dejaiffe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruolt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989362v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kahn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04463921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04463922v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857318v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien-Akira Alix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856888v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04051520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Filisetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04051519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jouet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02508709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338276v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harl&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342304v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Klein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342374v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Osmont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342324v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140tx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04052722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11461" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ssf-14981" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.3904" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201902104011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.3046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.051.0107" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.163.0027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.039.0069" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618671v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301145v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-Vasselin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nadal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689786v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301209v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ren&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301176v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04052690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048907v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855862v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04049133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gottlieb Moritz Schreber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0135" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048890v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322857v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/surrobertowenetsonoeuvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/newlanark" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04052762v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/derobertowen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322883v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/robertdaleowen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751592v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0349" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/parcours-d-educatrices-et-de-militantes-de-l-education-nouvelle-au-20e-siecle/80807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien-Akira Alix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#8217;enfert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o6l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411083v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04051518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.unige.ch/unige:157150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02508712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/recherche?controller=search&amp;amp;s=Construire+la+paix+par+l%E2%80%99%C3%A9ducation" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03825904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Barreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dejaiffe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruolt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989362v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kahn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04463921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04463922v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857318v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien-Akira Alix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04051520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Filisetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04051519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jouet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250022v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250037v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02508709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harl&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342286v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342300v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Klein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342374v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Osmont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140tx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04052722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11461" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ssf-14981" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.3904" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201902104011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.3046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.051.0107" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.163.0027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.039.0069" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618671v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301145v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-Vasselin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nadal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689786v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301209v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ren&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301176v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04052690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0033" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048877v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322870v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/newlanark" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322857v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/surrobertowenetsonoeuvre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04052762v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/derobertowen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322883v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/robertdaleowen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048907v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855862v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04049133v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gottlieb Moritz Schreber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0135" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751592v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0349" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>