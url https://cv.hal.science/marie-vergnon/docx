--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -840,186 +840,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lectures genevoises du Plan Dalton et du projet de Winnetka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Mole. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Institut Rousseau à Genève. Épicentre d’une mutation pédagogique mondiale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives Institut Jean-Jacques Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-268, 2021, 978-2-8399-3454-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New Harmony, creuset américain des pédagogies d’Owen et Pestalozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Fontaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la circulation des savoirs scolaires dans l'espace transatlantique : émigration - transferts - créations (XVIIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le bord de l'eau, pp.121-140, 2021, (Bibliothèque républicaine), 978-2-35687-752-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239480v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04048840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des pédagogues genevois dans la réception contrastée en Europe francophone du Plan Dalton et de la pédagogie de Winnetka</w:t>
               </w:r>
@@ -1853,247 +1853,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser les propositions de lectures à partir des enfants : l’enquête de Mabel Vogel et Carleton Washburne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : La littérature à l’école au prisme des approches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équipe de recherche Helitte.ch, IUFE &amp; HEP Vaud, Feb 2025, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature comme espace de réflexion et de l’édification : enjeux éducatifs et éclairages à partir de quelques pédagogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : L’École et les littératures entre la transmission du savoir et la culture de la libre pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sousse; Faculté des Lettres et Sciences Humaines de Sousse; Laboratoire de Recherche École et Littératures; Association Brachylogia (pour le collectif CURA), Apr 2025, Sousse, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’indépendance de soi à l’indépendance collective, entre Inde et Occident, une pensée singulière de l’éducation démocratique dans l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Kolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la SofPhied. Éducation et démocratie : approches philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sofphied (Société Francophone de Philosophie de l'Éducation), Jun 2025, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111922v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05090026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The History of Education in Teacher Training in France: Many Settings for a Training Area to be Defended, Roundtable “History of Education Matters: Considering the Shifting Role of Educational History in Teacher Education”</w:t>
               </w:r>
@@ -2142,355 +2142,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation, réforme et rénovation : les enseignements du Dictionnaire de pédagogie et d'instruction primaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kahn</w:t>
+                <w:t xml:space="preserve">Fernand Mory (1906-1991) : l'innovation par l'individualisation de l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Innovation, réforme, expérimentation en éducation. Perspectives historiques (XVIIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRNEF; ATRHE (Association transdisciplinaire de recherche en Histoire de l’éducation), Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090004v1</w:t>
+                <w:t xml:space="preserve">hal-05089998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte de la parole et des projets des enfants et des jeunes comme invariant des pédagogies alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescouarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">91e Congrès de l'Acfas : Mobiliser les savoirs en français [550 - Les pédagogies alternatives de l’école à l’université : quels invariants ?]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas (Association francophone pour le savoir), May 2024, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernand Mory (1906-1991) : l'innovation par l'individualisation de l'enseignement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gutierrez</w:t>
+                <w:t xml:space="preserve">Décrire l’ailleurs pour se (re)trouver soi : retour à la nature et éducation, enjeux du dialogue entre Inde et pays francophones dans l’entre-deux guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Kolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIèmes Rencontres du Réseau international francophone de recherche en éducation et formation (REF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg; Haute École pédagogique Fribourg, Jul 2024, Fribourg (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation, réforme et rénovation : les enseignements du Dictionnaire de pédagogie et d'instruction primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Innovation, réforme, expérimentation en éducation. Perspectives historiques (XVIIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRNEF; ATRHE (Association transdisciplinaire de recherche en Histoire de l’éducation), Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-05089996v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la croisée de recherches-action collaboratives : l’enjeu de complémentarité des postures des chercheurs dans l’accompagnement des projets des professionnels</w:t>
               </w:r>
@@ -3238,50 +3238,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’histoire des sciences de l’éducation en France : jalons d’une discipline universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien-Akira Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Riondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Samedi de l’AECSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE, Sep 2022, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3290,165 +3398,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Autour de Janusz Korczak</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen-Normandie, Nov 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856888v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04857318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pratiques pédagogiques pour le bien être à l’école : une réorganisation du travail des enseignants</w:t>
               </w:r>
@@ -3624,51 +3624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldous Huxley et la question éducative : entre promotion du progressisme et tentation conservatiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien-Akira Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études. Conservatisme(s), réformisme(s), progressisme(s) en éducation : quelles argumentations critiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3687,50 +3687,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Productive Appropriations&amp;quot; Of Tools And Plans For Individualized Learning: Transatlantic CulturalTransfers In The Early 20th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISCHE 2021 - Looking from Above and Below: Rethinking the Social in the History of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Örebro, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écrire l’histoire des départements de sciences de l’éducation en France : d’une discipline à des territoires pluriels. Quelles grilles de lecture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3739,126 +3808,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Inter-Congrès AREF 2021 / Politiques et territoires en éducation et en formation : Enjeux, débats et perspectives - Atelier 15.2 Histoires croisées de départements de SDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISEC; AECSE, Jun 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250022v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03250037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du département des sciences de l’éducation de Caen</w:t>
               </w:r>
@@ -4045,70 +4045,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Système social rationnel et &amp;quot;science de la formation et l’instruction&amp;quot; dans le socialisme utopique de Robert Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque - L’éducation (re)saisie par les sciences : l’applicationnisme et ses enjeux (SOFPHIED 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOFPHIED (Société francophone de philosophie de l'éducation), Jun 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources britanniques des salles d’asile française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international ATRHE 2019 : Passages, transferts, trajectoires en éducation / Session B2 : On the foreign element in our school systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATRHE (Association transdisciplinaire pour les recherches historiques sur l’éducation); ERHISE (Équipe de Recherche en Histoire Sociale de l’Éducation); AIJJR (Archives Institut Jean-Jacques Rousseau), Jun 2019, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un collège différent : expérimentation de dispositif modulaire au cycle 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,195 +4261,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Journée de la recherche - Actualité des pratiques pédagogiques dans les classes et écoles différentes : bricolages, hybridations, appropriations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Laure Viaud; Marie-Anne Hugon; Bruno Robbes, Nov 2019, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338276v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02342296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carleton W. Washburne, passeur transatlantique des conceptions de l’éducation nouvelle</w:t>
               </w:r>
@@ -4360,247 +4360,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New Harmony, rencontre américaine d’Owen et Pestalozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Fribourg-Paris-Nova Friburgo. Grégoire Girard et les pédagogies transatlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cercle Grégoire Girard, Sep 2018, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Simon et l’Échelle métrique de l’intelligence en Amérique du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque de la SFHSH - Symposium Théodore Simon (1873-1961) : Promoteur de la psychopédagogie expérimentale à travers le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française pour l'Histoire des Sciences de l'Homme (SFHSH); Laurent Gutierrez; Alexandre Klein, Sep 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robert Owen, pédagogue de la modernité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium préparatoire à la labellisation de l'Itinéraire Héloise, itinéraire culturel du Conseil de l'Europe autour des grands pédagogues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISEC; UHA (Université Haute-Alsace), Apr 2015, Mulhouse, France. pp.73-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330180v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02342300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover en éducation : enjeux et tensions</w:t>
               </w:r>
@@ -4800,178 +4800,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude des enjeux de concurrence entre les acteurs éducatifs dans le cadre de la réforme des rythmes scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Osmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AREF 2016 : A quelles questions cherchons-nous réponse ? - Symposium: Repenser les territoires de l'éducation : une opportunité de la réforme des rythmes scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE; ABC-Educ; SSRE, Jul 2016, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle place de l’enfant dans la coopération éducative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journée d'étude sur l'enfance au quotidien : Coopérations entre adultes et réussite des enfants : quels processus, quels effets ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERSE, Nov 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342312v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02342319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricœur : traduction et altérité</w:t>
               </w:r>
@@ -7315,77 +7315,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du fonctionnement pédagogique du Lycée expérimental d’Hérouville Saint Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7485,51 +7485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Vari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIVIIC (Centre interdisciplinaire de recherches sur les valeurs, les idées, les identités et les compétences en Éducation et en formation). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7686,51 +7686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du fonctionnement d'un Contrat Local d’Accompagnement à la Scolarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7749,98 +7749,218 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIVIIC (Centre interdisciplinaire de recherches sur les valeurs, les idées, les identités et les compétences en Éducation et en formation). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulations en éducation. Acteurs, modèles, institutions (XIXe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud d'Enfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Grenoble, 308 p., 2023, (Libres cours ; Enseignement et réformes), 978-2-7061-4976-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand entretien. Scolaire, périscolaire, des logiques complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescouarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7849,1051 +7969,931 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Renaud d'Enfert</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pestalozzi outre Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pestalozzi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, [48 p.], 2022, Pestalozzi Outre-Manche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1922-2022 : un siècle de réflexions pédagogiques pour une &amp;lt;i&amp;gt;ère nouvelle&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mole</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55 (3-4), 218 p., 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traduction (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pestalozzi across the Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04052690v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien-Akira Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Six textes du Docteur Schreber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gottlieb Moritz Schreber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cliop.028.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réception genevoise du Plan Dalton et de la pédagogie de Winnetka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantic Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, [4 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35008/tracs-0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Harmony : Owen et Pestalozzi aux États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantic Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, [3 p.]. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35008/tracs-0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">New Lanark</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur Robert Owen et son œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premiers socialismes - Bibliothèque virtuelle de l’Université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[En ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sur Robert Owen et son œuvre</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Lanark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premiers socialismes - Bibliothèque virtuelle de l’Université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[En ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Robert Owen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premiers socialismes - Bibliothèque virtuelle de l’Université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[En ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dale Owen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vergnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premiers socialismes - Bibliothèque virtuelle de l’Université de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[En ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322883v1</w:t>
-              </w:r>
-[...372 lines deleted...]
-                <w:t xml:space="preserve">hal-04048815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9151,51 +9151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/parcours-d-educatrices-et-de-militantes-de-l-education-nouvelle-au-20e-siecle/80807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien-Akira Alix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#8217;enfert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o6l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411083v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04051518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048840v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.unige.ch/unige:157150" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02508712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/recherche?controller=search&amp;amp;s=Construire+la+paix+par+l%E2%80%99%C3%A9ducation" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03825904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Barreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dejaiffe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruolt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989362v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090026v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090004v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kahn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04463921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04463922v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857318v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien-Akira Alix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04051520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Filisetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04051519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jouet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250022v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250037v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02508709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harl&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342286v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342300v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Klein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342374v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Osmont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140tx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04052722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11461" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ssf-14981" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.3904" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201902104011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.3046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.051.0107" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.163.0027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.039.0069" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618671v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301145v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-Vasselin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nadal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689786v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301209v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ren&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301176v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04052690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0033" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048877v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0032" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322870v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/newlanark" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322857v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/surrobertowenetsonoeuvre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04052762v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/derobertowen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322883v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/robertdaleowen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048907v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855862v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04049133v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048815v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gottlieb Moritz Schreber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0135" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751592v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0349" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460623v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vergnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/parcours-d-educatrices-et-de-militantes-de-l-education-nouvelle-au-20e-siecle/80807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien-Akira Alix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Riondet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#8217;enfert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15o6l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411083v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090046v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090040v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04051518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive-ouverte.unige.ch/unige:157150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02508712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/recherche?controller=search&amp;amp;s=Construire+la+paix+par+l%E2%80%99%C3%A9ducation" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048858v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03825904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Janner-Raimondi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342623v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Barreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dejaiffe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruolt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989362v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chalmel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094812v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Kolly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kahn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834245v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Renier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robbes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvign&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04463921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967393v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04463922v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857318v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien-Akira Alix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856888v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04051520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Filisetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04051519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jouet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02508709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02338276v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Harl&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342304v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Klein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342374v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Osmont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330185v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/140tx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04052722v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11461" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ssf-14981" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03239469v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.3904" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201902104011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.3046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.051.0107" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330077v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.163.0027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330168v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.039.0069" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01618671v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342631v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505015v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301145v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-Vasselin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Hugedet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palluau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Nadal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Vennin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689786v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301209v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ren&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301176v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04052690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud d'Enfert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048907v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855862v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04049133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048815v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gottlieb Moritz Schreber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cliop.028.0135" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048890v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04048877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0032" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322857v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/surrobertowenetsonoeuvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322870v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/newlanark" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04052762v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/derobertowen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322883v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://premierssocialismes.edel.univ-poitiers.fr/collection/robertdaleowen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751592v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0349" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>