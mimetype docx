--- v0 (2026-03-28)
+++ v1 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Violaine Tatry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse scientométrique du champ de CLIMAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CLIMAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances sur la contribution des technologies d'édition du génome à l’amélioration des plantes pour la transition agroécologique et l'adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gentilini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques mondiales sur les Fruits, les Légumes et la Pomme de terre. Période 2000-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Savajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de conjoncture Fruits, Légumes et Pomme de terre 2010-2013: Annexe 2 - Analyse bibliométrique des publications scientifiques de l’Inra sur les Fruits, les Légumes et la Pomme de terre pour la période 2010-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Savajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2014, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques mondiales sur les fruits et légumes (F&L) au cours de la période 2000-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Groupe Filière Fruits. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques vigne et vin sur la période 1999-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Moulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité de Gestion de La Direction Scientifique Plante Et Produits Du Végétal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Institut Français de La Vigne Et Du Vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique des publications de l’Inra sur les fruits et légumes au cours de la période 2002-2006 (hors Web of Science): synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU27 and USA leadership in fruit and vegetable research: a bibliometric study from 2000 to 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98 (3), pp.2207-2222. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-013-1160-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoter-dependent expression of the fungal transporter HcPT1.1 under Pi shortage and its spatial localization in ectomycorrhiza.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Zulqurnain Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Corratgé-Faillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58-59, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2013.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des collaborations internationales de l'Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° Spécial: L’Information Scientifique et Technique à l’Inra, pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for analyzing and mapping scholarly publications not indexed by the Web of Science: the case of fruit and vegetable publications by the French National Institute for Agricultural Research (INRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (2), pp.131 - 140. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2011022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques mondiales sur les fruits et légumes (F&L) au cours de la période 2000-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Dosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.115-126. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/abd7-zw57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two differentially regulated phosphate transporters from the symbiotic fungus Hebeloma cylindrosporum and phosphorus acquisition by ectomycorrhizal Pinus pinaster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie El Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lambilliotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Corratgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid van Aarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (6), pp.1092-102. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03749.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent in situ RT-PCR to visualise the expression of a phosphate transporter gene from an ectomycorrhizal fungus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid M van Aarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie K Amenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan T Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (6), pp.487-94. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-007-0127-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale identification of genes in the fungus Hebeloma cylindrosporum paves the way to molecular analyses of ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lambilliote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fizames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (3), pp.505-513. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01185.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques mondiales sur les fruits et légumes (F&L) au cours de la période 2000-2009 : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Dosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité des Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal fungi and mobilisation of phosphorus: novel data and actual role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Legname</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Mycorrhiza (ICOM6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External P availability influences the expression pattern of a P transporter gene in ectomycorrhizal mycelium as visualized by in situ RT-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid van Aarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Amenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan D. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Violaine Tatry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse scientométrique du champ de CLIMAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CLIMAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances sur la contribution des technologies d'édition du génome à l’amélioration des plantes pour la transition agroécologique et l'adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gentilini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques mondiales sur les Fruits, les Légumes et la Pomme de terre. Période 2000-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Savajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de conjoncture Fruits, Légumes et Pomme de terre 2010-2013: Annexe 2 - Analyse bibliométrique des publications scientifiques de l’Inra sur les Fruits, les Légumes et la Pomme de terre pour la période 2010-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Savajol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2014, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques vigne et vin sur la période 1999-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Moulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité de Gestion de La Direction Scientifique Plante Et Produits Du Végétal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Institut Français de La Vigne Et Du Vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques mondiales sur les fruits et légumes (F&L) au cours de la période 2000-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA Groupe Filière Fruits. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique des publications de l’Inra sur les fruits et légumes au cours de la période 2002-2006 (hors Web of Science): synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU27 and USA leadership in fruit and vegetable research: a bibliometric study from 2000 to 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98 (3), pp.2207-2222. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-013-1160-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoter-dependent expression of the fungal transporter HcPT1.1 under Pi shortage and its spatial localization in ectomycorrhiza.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Zulqurnain Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Corratgé-Faillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conéjero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58-59, pp.53-61. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2013.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des collaborations internationales de l'Inra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bédu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Leiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° Spécial: L’Information Scientifique et Technique à l’Inra, pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for analyzing and mapping scholarly publications not indexed by the Web of Science: the case of fruit and vegetable publications by the French National Institute for Agricultural Research (INRA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dosba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (2), pp.131 - 140. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/fruits/2011022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques mondiales sur les fruits et légumes (F&L) au cours de la période 2000-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Dosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.115-126. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/abd7-zw57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two differentially regulated phosphate transporters from the symbiotic fungus Hebeloma cylindrosporum and phosphorus acquisition by ectomycorrhizal Pinus pinaster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie El Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lambilliotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Corratgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid van Aarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (6), pp.1092-102. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03749.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent in situ RT-PCR to visualise the expression of a phosphate transporter gene from an ectomycorrhizal fungus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid M van Aarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie K Amenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan T Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (6), pp.487-94. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-007-0127-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale identification of genes in the fungus Hebeloma cylindrosporum paves the way to molecular analyses of ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lambilliote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fizames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 164 (3), pp.505-513. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01185.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique des publications scientifiques mondiales sur les fruits et légumes (F&L) au cours de la période 2000-2009 : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Dosba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité des Fruits et Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal fungi and mobilisation of phosphorus: novel data and actual role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Louche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvira Legname</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Mycorrhiza (ICOM6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External P availability influences the expression pattern of a P transporter gene in ectomycorrhizal mycelium as visualized by in situ RT-PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid van Aarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Viennois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Amenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Violaine Tatry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doan D. Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Laur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Violaine Tatry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lacor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gentilini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Savajol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violaine Tatry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dosba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939732v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jeannequin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Dosba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moulliet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Gestion de La Direction Scientifique Plante Et Produits Du V&#233;g&#233;tal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut Fran&#231;ais de La Vigne Et Du Vin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dosba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-013-1160-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931957v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zulqurnain Haider" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;jero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.06.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q1MJ4HQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939705v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile B&#233;du" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Dosba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/abd7-zw57" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Kassis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lambilliotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Aarle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03749.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M van Aarle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie K Amenc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan T Luu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-007-0127-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8MKRX5B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambilliote" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Samson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01185.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duchemin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Legname" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan D. Luu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Laur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leiser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Violaine Tatry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lacor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gentilini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Savajol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Violaine Tatry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dosba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moulliet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Gestion de La Direction Scientifique Plante Et Produits Du V&#233;g&#233;tal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut Fran&#231;ais de La Vigne Et Du Vin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939732v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jeannequin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Dosba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dosba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-013-1160-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931957v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zulqurnain Haider" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Con&#233;jero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.06.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q1MJ4HQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939705v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile B&#233;du" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/fruits/2011022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Dosba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/abd7-zw57" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie El Kassis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lambilliotte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Aarle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03749.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M van Aarle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie K Amenc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan T Luu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-007-0127-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N8MKRX5B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambilliote" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cooke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Samson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01185.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751493v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Louche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Ali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duchemin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Legname" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754965v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan D. Luu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>