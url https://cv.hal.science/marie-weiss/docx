--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Weiss </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de RechercheRédactrice en chef de la revue Remote Sensing of Environment</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2341-667X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242772420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-3663-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent principalement sur le développement et la validation d'algorithmes pour l'estimation de traits de la végétation tels que l'indice de surface foliaire (LAI) et la fraction du rayonnement photosynthétiquement actif absorbé (fAPAR) à partir de données de télédétection et de proxy-détection. J'ai participé au développement et à la validation de </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">produits satelitaires européens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> contribuant au Copernicus Global Land Monitorin (VEGETATION, PROBAV, SENTINEL2).  A ce titre, j'ai été co-lead du sous-groupe </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Land Product Validation) du CEOS (Committee on Earth Observation Satellites) sur fAPAR de 2017 à2023 et je suis membre du Mission Advisory Group (MAG) pour la prochaine génération des satellites SENTINEL-2.J'ai également conçu des instruments et de logiciels pour des mesures de proxy-détection (par exemple </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN-EYE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, PASTiS, SCANAREA). Plus récemment, je me suis concéntrée  sur la télédétection à plus haute résolution par  drones et  robots mobiles pour des applications liés phénotypage.  Je suis en charge du développement del a plateforme 4P (Plant Phenotyping Processing Platform) de l'INRAE pour le traitement automatique des données de phénotypage des installations de l'institut,membre de l'infrastructure </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHENOME-EMPHASIS </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Je suis également rédactrice en chef de la revue </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NRT-GSF: A novel near-real-time ground-satellite fusion algorithm to retrieve daily green area index at field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 333, pp.115160. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.115160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Deep Learning Framework combining optical-SAR Data to Generate Gap-Free 20 M LAI Time Series for Crop Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciotola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Mateo-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2026.3678902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating prior information for improving 3D model-driven GAI estimation with application to wheat crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxia Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aojie Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 333, pp.115161. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.115161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing optical earth observation for EU policies: needs, opportunities, recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hostert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schlerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Immitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szantoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-026-01346-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Wheat Full Semantic Organ Segmentation (GWFSS) dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Zenkl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Greche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bernigaud Samatan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.100084. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphe.2025.100084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying maize architectural ideotypes through 3D structural model validated in the field: Assessing the impact of plant architecture and sowing pattern to improve canopy light regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Serouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Escale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Deswarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229, pp.109694. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2024.109694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2-AVHRR: Continuous and consistent time series of global leaf area index and fraction absorbed PAR from 1981 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 331, pp.115029. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.115029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of aerial and terrestrial imaging techniques for assessing flowering intensity of diverse Malus cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Labrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1439, pp.161-168. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1439.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite canopy water content from Sentinel-2, Landsat-8 and MODIS: Principle, algorithm and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Yebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 326, pp.114801. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can 3D model improve the accuracy of leaf chlorophyll content estimation using UAV and sentinel-2 data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiachen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenpeng Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 143, pp.104810. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registration of close-range, multi-lens multispectral imagery by retrieving the scene 3D structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.125-144. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2025.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMU: A multiband sensor harmonization for building virtual constellations. Application to Landsat 8 and Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaofei Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Descals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5403212, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2025.3555824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiQ-FPAR: A High-Quality and Value-added MODIS Global FPAR Product from 2000 to 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinpei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinxiu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuzhi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.72. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04391-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiQ-LAI: a high-quality reprocessed MODIS leaf area index dataset with better spatiotemporal consistency from 2000 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuzhi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.1601-1622. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-1601-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging real and simulated data for cross-spatial- resolution vegetation segmentation with application to rice crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangmingrui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.133-150. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily monitoring of Effective Green Area Index and Vegetation Chlorophyll Content from continuous acquisitions of a multi-band spectrometer over winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 300 (113883), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2: Improved smoothed and gap filled time series of LAI, FAPAR and FCover 1 km Copernicus Global Land products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sánchez-Zapero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Descals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123, pp.103479. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2023.103479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Crop Leaf Area Index and Canopy Chlorophyll Content Using UAV Multispectral Imagery: Impacts of Illuminations and Distribution of Input Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.1539. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15061539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VegAnn, Vegetation Annotation of multi-crop RGB images acquired under diverse conditions for segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaaviya Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02098-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the MODIS LAI compositing using prior time-series information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabin Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiman Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taejin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing Data for Digital Soil Mapping in French Research—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.3070. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15123070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Phenology Modelling Using Proximal and Satellite Sensor Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Hamid Mohamed Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Curnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (8), pp.2090. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15082090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective GAI is best estimated from reflectance observations as compared to GAI and LAI: Demonstration for wheat and maize crops based on 3D radiative transfer simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 283, pp.108538. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegVeg: Segmenting rgb images into green and senescent vegetation by combining deep and shallow methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Serouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaaviya Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.9803570. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2022/9803570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative transfer model inversion using high-resolution hyperspectral airborne imagery – Retrieving maize LAI to access biomass and grain yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelino Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Naranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Sozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Pirotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 282, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bibliometric Visualization Review of the MODIS LAI/FPAR Products from 1995 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxiao Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjian Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2021/7410921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Double Swath Configuration for Improving Throughput and Accuracy of Trait Estimate from UAV Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallian Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2021/9892647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pôle Thématique National des Surfaces Continentales Theia : produits et services pour l’agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.11-27. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/0xy8-yc88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation-Based Error Budget of the TES Method for the Design of the Spectral Configuration of the Micro-Bolometer-Based MISTIGRI Thermal Infrared Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas H G Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, 19 p. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3099896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the description of light interception in crop growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186 (2), pp.977-997. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiab113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the reproductive organs on crop BRDF as observed from a UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 259, pp.112433. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evapotranspiration model driven by remote sensing data for assessing groundwater resource in karst watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 781, pp.146706. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FASPECT: A model of leaf optical properties accounting for the differences between upper and lower faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.112205. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2020.112205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance stability of the MODIS and VIIRS LAI algorithms inferred from analysis of long time series of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabin Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taejin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baodong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelu Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.112438. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of PROBA-V LAI, fAPAR and fCOVER Collection 300 m Products of Copernicus Global Land Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sánchez-Zapero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente García-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12061017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding up 3D radiative transfer simulations: A physically based metamodel of canopy reflectance dependency on wavelength, leaf biochemical composition and soil reflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.111614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical analysis of methods to estimate the fraction of absorbed or intercepted photosynthetically active radiation from ground measurements: Application to rice crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 297, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.108273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for agricultural applications: A meta-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 236, 19 p. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.111402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the centimeter resolution of UAV multispectral imagery to improve remote-sensing estimates of canopy structure and biochemistry in sugar beet crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Malatesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Héno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.110898. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of indirect optical measurements of leaf area index: Recent advances, challenges, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjian Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 265, pp.390-411. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Sentinel Simplified Level 2 Product Prototype Processor (SL2P) for mapping cropland biophysical variables using Sentinel-2/MSI and Landsat-8/OLI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Mcnairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalifa Goita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225, pp.416 - 430. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Throughput Model-Assisted Method for Phenotyping Maize Green Leaf Area Index Dynamics Using Unmanned Aerial Vehicle Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of the canopy chlorophyll content from Sentinel-2 spectral bands to estimate nitrogen uptake in intensive winter wheat cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Delloye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216, pp.245-261. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of leaf traits from reflectance measurements: comparison between methods based on vegetation indices and several versions of the PROSPECT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, 16 p. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-018-0291-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 3D Point Clouds Derived from UAV RGB Imagery to Describe Vineyard 3D Macro-Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.111. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9020111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of the temperature-emissivity separation from multispectral thermal infrared data: Introducing the impact of vegetation canopy by simulating the cavity effect with the SAIL-Thermique model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hectometric and decametric satellite observations to provide near real time decametric FAPAR product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.250-262. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global gap-free MERIS LAI time series (2002–2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Tum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt P. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Böttcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8010069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data service platform for sentinel-2 surface reflectance and value-added products: System use and examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pipitone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Wenng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Immitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.938. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8110938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover and crop type classification along the season based on biophysical variables retrieved from multi-sensor high-resolution time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Julie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.10400-10424. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70810400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic algorithm to estimate LAI, FAPAR and FCOVER variables from SPOT4_HRVIR and Landsat sensors: Evaluation of the consistency and comparison with ground measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (11), pp.15494-15516. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs71115494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MODIS (collection V006) BRDF/albedo product MCD43D: temporal course evaluated over agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.216-228. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOCLIM: A global climatology of LAI, FAPAR, and FCOVER from VEGETATION observations for 1999–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Filella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Penuelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166, pp.126-137. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOT-VEGETATION GEOV1 biophysical parameters in semi-arid agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Raymaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Di Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Beget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Llavallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (7), pp.2534-2547. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2014.883096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOT-VEGETATION GEOV1 biophysical parameters in semi-arid agro-ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Raymaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Di Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Llavallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Real-Time Vegetation Monitoring at Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (8), pp.3473 - 3481. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2328632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of coarse spatial resolution LAI and FAPAR time series over cropland in southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139, pp.216-230. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of methods for smoothing and gap filling time series of remote sensing observations: application to MODIS LAI products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of methods for smoothing and gap filling time series of remote sensing observations - application to MODIS LAI products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (6), pp.4055-4071. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-4055-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CACAO Method for Smoothing, Gap Filling, and Characterizing Seasonal Anomalies in Satellite Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vermote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), pp.1963 - 1972. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2228653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV1: LAI, FAPAR essential climate variables and FCOVER global time series capitalizing over existing products. Part 2: Validation and intercomparison with reference products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 137, pp.310-329. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Line Validation Exercise (OLIVE): A Web Based Service for the Validation of Medium Resolution Land Products. Application to FAPAR Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Koetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Burini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (5), pp.4190-4216. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs6054190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVApotranspiration Assessment from SPAce) tool: An overview. Procedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling LAI, surface water and carbon fluxes at high-resolution over France: comparison of ISBA-A-gs and ORCHIDEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-439-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multisensor fusion approach to improve LAI time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (10), pp.2460-2470. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2011.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAI estimates of row crops from downward looking digital photos taken perpendicular to rows at 57.5° zenith angle: theoretical considerations based on 3D architecture models and application to wheat crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Kai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 150 (11), pp.1393-1401. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2010.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation conjointe du modèle STICS et de données de télédétection optique pour la détermination des pratiques culturales (semis, apports d'azote) en région méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teledetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.82-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving wheat Green Area Index during the growing season from optical time series measurements based on neural network radiative transfer inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Duveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3), pp.887 - 896. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of agricultural practices on micrometerological spatial variations at local and regional scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5), pp.1183 - 1205. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802459551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albedo and LAI estimates from FORMOSAT-2 data for crop monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bsaibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (4), pp.716-729. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low nitrogen supply on tomato (Solanum lycopersicum) fruit yield and quality with special emphasis on sugars, acids, ascorbate, carotenoids, and phenolic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grasselly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Navez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (10), pp.4112-4123. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8036374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope correction for LAI estimation from gap fraction measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa España</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148 (10), pp.1553-1562. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2008.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of leaf area and clumping indexes of crops with hemispherical photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148 (4), pp.644-655. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00421578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of SMOS Microwave Radiometer and Optical Sensors to Retrieve Soil Moisture at Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (3), pp.835 à 845. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.914808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00388076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of neural networks for deriving LAI estimates from existing CYCLOPES and MODIS products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcyane Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 116 (6), pp.2789-2803. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN-EYE, logiciel de traitement d'images pour l'estimation de l'indice foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° Spécial: Rayonnements naturels, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAI and fAPAR CYCLOPES global products derived from VEGETATION. Part 2: validation and comparison with MODIS collection 4 products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110 (3), pp.317-331. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating optical and radar data into the STICS crop model for wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Troufleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (4), pp.297-303. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2003003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of the estimation of vegetation characteristics by inversion of three canopy reflectance models on airborne POLDER data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hautecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.555-565. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/AGRO:2002039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of neural net techniques to estimate canopy biophysical variables from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hautecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.547-553. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/AGRO:2002036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a model inversion technique to estimate canopy biophysical variables from spectral and directional reflectance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranga Myneni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pragnère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Knyazikhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodel – multidata simulations for mapping evapotranspiration and its uncertainty of estimation from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drazen Skoković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration and Water Stress L2 products from the TRISHNA mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Flowering Intensity of Diverse Malus and Prunus Varieties: A Comparative Analysis of Aerial and Terrestrial Based Stereo Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Labrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Horticulture Congress (EHC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration TRISHNA Level-2 products, EVASPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRO, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Aerial and Terrestrial Imaging Techniques for Assessing Flowering Intensity of Diverse Malus Varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Labrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Horticulture Congress (EHC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Agronomic Sciences and Veterinary Medicine of Bucharest; Romanian Society of Horticulturists, May 2024, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of wheat plant area index and plant area distribution from terrestrial LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Phenotyping Symposium 8 – Green Horizons: Navigating the Future of Plant Phenotyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lincoln, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage haut-débit de la diversité génétique des arbres fruitiers pour une meilleure adaptation au changement climatique (PHADA) - Segmentation des parties boisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée thématique sur le deep learning (DL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau 2Neurones, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving continuous monitoring of evapotranspiration by combining data from future thermal infrared missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA), May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-traitement des donnés satellite & produits pour les données optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télédétection et Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau télédétection, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of leaf chlorophyll content in wheat using millimeter-scale imagery: comparison of RGB and multispectral sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Daubige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPTE workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration mapping from remote sensing data: uncertainties and ensemble estimates based on multimodel-multidata simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing (RAQRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Valencia, Sep 2022, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Evapotranspiration Continuous Monitoring with a Future Thermal Infrared Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO for Water Cycle Science 2020, ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, On-Line Event, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Comparison of Cropland Leaf Area Index Retrievals from Sentinel-2/MSI Data Using Sl2P Processor and Vegetation Indices Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Mcnairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalifa Goita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.4595-4598, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de la plateforme de traitement des données de phénotypage haut débit 4P sur l'infrastructure France Grilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Calcul et Données (JCAD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The p2s2 validation database for decametric resolution crop products: green area index, fraction of intercepted light, green fraction and chlorophyll content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.4588-4591, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sugar beet resistance to Cercospora Leaf Spot disease using UAV multispectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Benicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Image Analysis Methods in the Plant Sciences (IAMPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing crop specific algorithms to derive accurate GAI and Chlorophyll Content from SENTINEL-2 data: 4D modeling & machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The P2S2 segmentation dataset: annotated in-field multi-crop RGB images acquired under various conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaaviya Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Daubige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Image Analysis Methods in the Plant Sciences (IAMPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of recharge in karst aquifer using improved evapotranspiration monitoring thanks to remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Spectral Land Surface Emissivity Simulated with the SAIL-Thermique Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITBMS 2018, 13th International IR Target and Background Modeling &amp; Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Banyuls, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evaluation of Land Surface Emissivity Spectra Simulated with the Sail-Thermique Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2018, Valencia, Spain. pp.3951 - 3954, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface albedo product at high spatial resolution from a combination of sentinel-2 and landsat-8 observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2018, Valencia, Spain. pp.4, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2018.8517279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physically-based and empirical methods for retrieval of LAI and FAPAR over specific and generic crops using Landsat-8 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho de Coca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Valencia, Spain. 221 p., </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.28106.88003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of canopy structure assumption on the retrieval of GAI (Green area index) and FIPAR (Fraction of intercepted radiation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of land surface emissivity spectra with the sailthermique model. Evaluation and application to emissivity and surface temperature extraction from multispectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International symposium : Recent advances in quantitative remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of radiometric calibration for UAV observations acquired under changing illumination conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of view and sun directions and reproductive organs on crop reflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Torrent, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value of sentinel-2A Spectral bands to estimate the canopy chlorophyll content of winter wheat fields in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Delloye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Torrent, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational 333m biophysical products of the copernicus global land service for agriculture monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Symposium on Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-7-W3-53-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA : EVapotranspiration Assessment from SPAce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop modélisation de surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration over the Crau Aquifer from remote sensing and flux tower data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference internationale MISTRALS 2015 Environment in the mediterranean statements and prospects for research and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Evaluation of EVASPA a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallero-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real time estimation of biophysical variables within Copernicus global land service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods for FAPAR and FIPAR measurements,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Solan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First FAPAR sub-group Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The operational 333 m biophysical products of the Copernicus Global Land Service. In J. Sobrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real time, global, LAI, FAPAR and cover fraction products derived from PROBA-V, at 300m and 1km resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d’images acquises par drone pour la caractérisation de la structure des rangs de vigne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Proxi-détection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo products with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRSS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of irrigated crops and estimation of biophysical variables with high temporal and spatial resolution images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais-Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective Sentinel 2 workshop LPVE -Land Product Validation and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of leaf area index anomalies from global VEGETATION observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Filella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Peñuelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and assessment of leaf area index algorithms for the Sentinel-2 multispectral imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment and Continuous Quality Monitoring of SPOT/VGT LAI, FAPAR global products in the Copernicus Global Land Service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ipve Land products validation and evolution workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rome Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real time, global, LAI, FAPAR and cover fraction products derived from PROBA-V, at 300m and 1km resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling (GV2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing vegetation structural variables retrieval performances when using nadir viewing, multidirectional observations or albedo top of canopy reflectance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Verhoef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from Formosat-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4th International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which vegetation structure variables are best estimated from remote-sensing observations in the solar reflective domain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Verhoef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELMANIP2: Enhancement of the CEOS-BELMANIP ensemble of sites used for the validation of land products from medium resolution sensors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la télédétection peut aider à la gestion intégrée des ressources en eau à l’échelle du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaire GIRE-Goute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real time, global, LAI, FAPAR and cover fraction products derived from PROBA-V, at 300 m and 1 km resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wandrebek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’image numérique à la donnée scientifique: Qu’est-ce qu’une image numérique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Image INRA: De l'image numérique à la donnée scientifique : quelles démarches d'analyse et de traitement d'images ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an operational production of 300m resolution biophysical products in the Copernicus Global Land Service,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of phonological indicators and irrigated areas of crops with high temporal and spatial resolution images, in the perspectives of the Sentinel 2 mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais-Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2/VGT: Near real time estimation of LAI, FAPAR and cover fraction variables from VEGETATION data within Copernicus Global Land service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’étude des systèmes de culture dans le cadre de la gestion de l’eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’UMT eau « Connaitre et modéliser les systèmes de culture d’un territoire dans un but de gestion quantitative de l’eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2/VGT: near real time estimation of global biophysical variables from VEGETATION-P data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger Ten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop on the Analysis of Multi-Temporal Remote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Banff, Canada. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2013.6866023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational delivery of long time series of biophysical variables in the copernicus land service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pacholczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on monitoring and modeling of processes in the SPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo products with high resolution albedo estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). New-York, USA., Jul 2013, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS products with high resolution albedo estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 Geoscience and Remote Sensing IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Evaspa (evapotranspiration assessment from space) tool : overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2013 Geophysical Research Abstracts Vol. 15, EGU General Assembly 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAPSA (Evapotranspiration Assissment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing IEEE International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global response of land surface phenology to climate variability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Filella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Peñuelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international Workshop on the analysis of multi-temporal remote sensing images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaspa (evapotranspiration assessment from space) tool : overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global trends in vegetation phenology from 32-year GEOV1 leaf area index time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Filella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Penuelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geophysical Research Abstracts Vol. 15, EGU General Assembly 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVAPOTRANSPIRATION ASSESSMENT FROM SPACE) TOOL: OVERVIEW AND FIRST ASSESSMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium Geoscience and Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational delivery of long time series of biophysical variables in the copernicus land service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pacholczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2/VGT: continuous, consistent and near real time estimation of global land surface biophysical variables from VEGETATION-P data, MultiTemp 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international Workshop on the analysis of multi-temporal remote sensing images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th Hymex workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluations of the EVASPA tool for mapping EVApotranspiration from SPAce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallero-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th Hymex workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free delivery of a 30-Year vegetation product archive by the BIOPAR land monitoring core service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pacholczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Makhmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32 years of consistent global LAI and FAPAR GEOV1 biophysical products from AVHRR and VEGETATION sensors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pacholczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, san Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and temporal analysis of LAI and FAPAR products derived from medium resolution sensors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vermote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2 LAI, FAPAR and FCOVER Products from MERIS RR and FR Observations: Principles and Validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brockmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sentinel-3 OLCI/SLSTR and MERIS/(A)ATSR workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Temporal Analysis of LAI and FAPAR Products Derived from Medium Resolution Remote Sensing Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vermote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd MERIS/(A)ATSR,OLCI/SLSTR Preparatory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal constraints for deriving LAI from S2 like observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVE Sentinel-2 Preparatory Symposium, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of GEOLAND-2 SPOT/VGT Albedo products by using CEOS OLIVE methodology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Camacho de Coca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Schaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spatial resolution for agriculture applications: from decametric to kilometric observations. .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EARSeL Workshop on Temporal Analysis of Satellite Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of GEOV1 climatology based on 11 years of consistent observations: identification of trends at the global scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Makhmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EARSeL Workshop on Temporal Analysis of Satellite Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'indicateurs phénologiques sur un paysage agricole par désagrégation de données à moyenne résolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-real time estimates of leaf area index from avhrr time series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger Ten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2012, Munich, Germany. n.p., </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of the high resolution maps of biophysical variables based on spot imagery and in-situ measurements generated by pastis 57 for Hyytiala, Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2012, Munich, Germany. n.p., </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6351854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating fAPAR derived from medium sensor resolution using the CEOS Tool : On Line Validation Exercise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Scholtze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Koetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MERIS-(A)ATSR,OLCI-SLSTR Preparatory Workshop, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Consistency and Continuity of MODIS 8 Day Leaf Area Index Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Varsovie, Poland. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10177-012-0020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONG TERM CONSISTENT GLOBAL GEOV1 AVHRR BIOPHYSICAL PRODUCTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Makhmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th EARSel Symposiumon Temporal Analysis of Satellite Images,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Semiarid Agroecosystems with Products Derived from Vegetation and Future Proba-V Datasets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Di Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Beget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Straschnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EARSeL Workshop on Temporal Analysis of Satellite Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties on evapotranspiration derived from Landsat images depending on reliability of albedo input data over a Mediterranean agricultural region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sentinel-2 Preparatory Symposium, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of LAI interannual anomalies by adjusting climatological patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vermote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Workshop on the Analysis of multi-temporal Remote Sensing images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, trento, Italy. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2011.6005061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Martin-de-Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLIVE : a CEOS/LPV tool for on line validation of global land products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Koetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sentinel 4 Science Workshop (SEN4SCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAPAR estimates at various scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 34th International Symposium on Remote Science and Environment (ISRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fAPAR (fraction of Absorbed Photosynthetically Active Radiation) estimates at various scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Remote Sensing and Environment (ISRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plaine de Crau : Ecologie et conservation d'une steppe méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserve naturelle Coussouls de Crau., Nov 2011, Saint Martin de Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAI remote sensing products and simulated LAI: an intercomparison over FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III. RAQRS. International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the revisit frequency for the MISTIGRI project of a satellite mission in the thermal infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent and accurate LAI, FAPAR and FCOVER global products: principles and evaluation of GEOV1 products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pacholcyzk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS III. Third International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAPAR over Europe for the past 29 years: A temporally consistent product derived from AVHRR and VEGETATION Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Eerens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Swinnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS III. Third International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving crop specific green area index from remote sensing data when the spatial resolution is close to the target field size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Duveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allard de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS III. Third International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration by assimilating remote sensing data into a dynamic SVAT model over the Alpilles test site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Earth Observation for vegetation monitoring and water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Naples, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai products and validation for hydrological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Combal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. EGS/ European Geophysical Union general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Nice, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing fruit tree vigor in peach and apple orchards through wood segmentation in ground-based RGBimages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac-Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenotyping Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bonn, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize tassel detection on drone RGB images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Menez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Beauchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Debroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des acteurs Phénome-Emphasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat plant density estimation by inverting leaf density dynamics retrieved from submillimeter-scale RGB imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiancheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinglun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenotyping Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite canopy water content from Sentinel-2, Landsat-8 and MODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Yebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting active RGB to estimate leaf chlorophyll content in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenotyping Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring trunk circumference and flower density of trees using RGB cameras in stone fruit orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pia D'Argaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHS Plum Apricot 2024 - 1. International Symposium on Apricot and Plum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA Level-2 products : Daily evapotranspiration and water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping peach orchards with increased accuracy and throughput: perspectives of digital phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joss Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Peach Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nouassa, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de la plateforme de traitement des données phénotypage haut débit 4P sur l’infrastructure France Grilles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dijon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface albedo product at high spatial resolution from a combination of sentinel-2 and Landsat-8 data: the role of surface radiative forcing from agriculture areas as a major contribution to an abatement of carbon emission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA – Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Vegetation Fraction Cover of French Mediterranean Forests for Evapotranspiration and Water Stress Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration with remote sensing data and ground data using ensemble model averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. IEEE, IEEE International Geoscience and Remote Sensing Symposium Proceedings, pp.7656 - 7659, 2018, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo product with higher spatial resolution estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 3 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of LAI and FAPAR and FCover global products derived from SPOT/VGT data in the Copernicus Global Land Service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo product with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational delivery of a 32-year biogeophysical product archive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pacholcyzk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing IEEE International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: and overview. International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of evapotranspiration and biophysical variables from various remote sensing data acquired on the Hymex pilot site: ‘the Crau-Camargue region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th HyMex Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Primosten, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des bandes spectrales thermiques de MISTIGRI (MIcroSatellite for Thermal Infrared Ground suRface Imaging).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi spatio-temporel de l’évapotranspiration dans les domaines thermiques et solaires: développement d’une chaîne de traitements de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions surface - hydrosystèmes dans la région Crau Camargue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Martin De Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of MODIS and VEGETATION observations for improved consistency and continuity of LAI product time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger Ten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS III. Third International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. , 6 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of the first version of Geoland-2 biophysical variables produced at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium Recent Advances in Quantitative Remote Sensing-RAQRS 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving soil moisture retrieval from SMOS using the synergy with other sensors or meteorological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berhelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copernicus Publications, pp.05685, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green leaf area and fraction of photosynthetically active radiation absorbed by vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangram Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramakrishna R. Nemani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical applications of satellite remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 230 p., 2014, Springer Remote Sensing Photogrammetry, 978-3-642-25047-7. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25047-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green leaf area and fraction of photosynthetically active radiation absorbed by vegetation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rr Nemani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Applications of Satellite Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN_EYE V6.4.91 user manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMES Sentinel-2 Simplified L2 Product Prototype Processor. Biophysical Variable Estimation Updating: Analysis of VALSE2 algorithms and proposed modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2/AVHRR: Leaf Area Index (LAI), Fraction of Absorbed Photosynthetically Active Radiation (FAPAR) and Fraction of green Vegetation Cover (FCover) from LTDR AVHRR. Cerdanyola del Vallès: CREAF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decimetric Products from Remote Sensing for Vineyard Characterization: Algorithm Theoretical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALSE2 Biophysical Variable Map Production CFI algorithm - Version 1.0 (AO/1-6958/11/NL/BJ),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLIVE : On Line Interactive Validation Exercise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical feasibility in using CLMS satellite-based EO to estimate soil health indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable #18 (D5.2), INRAE - UMR 1114 EMMAH. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report 10 YEARS OF SMOS – PASSIVE MICROWAVE VEGETATION OPACITY STUDY (PM-VO-S) OSMOSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Salazar-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0119, CESBIO. 2024, pp.SO-TN-CB-GS-0119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 YEARS OF SMOS – PASSIVE MICROWAVE VEGETATION OPACITY STUDY (PM-VO-S) OSMOSE - Executive Summary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Salazar-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0120, CESBIO. 2024, pp.SO-TN-CB-GS-0120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAI, fAPAR, FVC,and VCW From Optical Sensors (ATBD): Taking SENTINEL-2 as an example Sentinel-2 ATBD -Version 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; EMMAH UMR 114, CAPTE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S2ToolBox Level 2 products: LAI, FAPAR, FCOVER. Version 2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S2ToolBox Level 2 products LAI, FAPAR, FCOVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EMMAH-CAPTE, INRAe Avignon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm Theoretical Basis Document (ATBD) for LAI, fAPAR, and fCover PROBA-V products at 300m resolution (GEOV3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Smets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMAGINES_RP2.1_ATBD-LAI300M, Copernicus Global Land Services; INRAE. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAStiS User Guide – V2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, UMT CAPTE, UMR EMMAH. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm theorethical basis document: leaf area index (LAI), Fraction of absorbed PAR (FAPAR) and fraction of vegetation cover (FCOVER) version 2.0 (GEOV2). Gio Global Land Component - Lot I. ”Operation of the Global Land Component”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Report for contract nº 388533 (JRC) (p. 72): INRA-CREAF. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’indicateurs phénologiques sur des paysages agricoles à partir de données Modis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport projet ANR BiodivAgrim. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UN ALGORITHME DE SUIVI DE LA VEGETATION A LARGE ECHELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique de l'espace [physics.space-ph]. Université Nice Sophia Antipolis, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00707683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId729"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Weiss </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de RechercheRédactrice en chef de la revue Remote Sensing of Environment</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2341-667X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242772420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-3663-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent principalement sur le développement et la validation d'algorithmes pour l'estimation de traits de la végétation tels que l'indice de surface foliaire (LAI) et la fraction du rayonnement photosynthétiquement actif absorbé (fAPAR) à partir de données de télédétection et de proxy-détection. J'ai participé au développement et à la validation de </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">produits satelitaires européens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> contribuant au Copernicus Global Land Monitorin (VEGETATION, PROBAV, SENTINEL2).  A ce titre, j'ai été co-lead du sous-groupe </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Land Product Validation) du CEOS (Committee on Earth Observation Satellites) sur fAPAR de 2017 à2023 et je suis membre du Mission Advisory Group (MAG) pour la prochaine génération des satellites SENTINEL-2.J'ai également conçu des instruments et de logiciels pour des mesures de proxy-détection (par exemple </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN-EYE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, PASTiS, SCANAREA). Plus récemment, je me suis concéntrée  sur la télédétection à plus haute résolution par  drones et  robots mobiles pour des applications liés phénotypage.  Je suis en charge du développement del a plateforme 4P (Plant Phenotyping Processing Platform) de l'INRAE pour le traitement automatique des données de phénotypage des installations de l'institut,membre de l'infrastructure </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHENOME-EMPHASIS </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Je suis également rédactrice en chef de la revue </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Deep Learning Framework combining optical-SAR Data to Generate Gap-Free 20 M LAI Time Series for Crop Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciotola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Mateo-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2026.3678902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NRT-GSF: A novel near-real-time ground-satellite fusion algorithm to retrieve daily green area index at field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 333, pp.115160. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.115160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating prior information for improving 3D model-driven GAI estimation with application to wheat crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxia Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aojie Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 333, pp.115161. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.115161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing optical earth observation for EU policies: needs, opportunities, recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hostert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schlerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Immitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szantoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-026-01346-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can 3D model improve the accuracy of leaf chlorophyll content estimation using UAV and sentinel-2 data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiachen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenpeng Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 143, pp.104810. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registration of close-range, multi-lens multispectral imagery by retrieving the scene 3D structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.125-144. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2025.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite canopy water content from Sentinel-2, Landsat-8 and MODIS: Principle, algorithm and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Yebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 326, pp.114801. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2-AVHRR: Continuous and consistent time series of global leaf area index and fraction absorbed PAR from 1981 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 331, pp.115029. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.115029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of aerial and terrestrial imaging techniques for assessing flowering intensity of diverse Malus cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Labrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1439, pp.161-168. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1439.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMU: A multiband sensor harmonization for building virtual constellations. Application to Landsat 8 and Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaofei Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Descals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5403212, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2025.3555824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiQ-FPAR: A High-Quality and Value-added MODIS Global FPAR Product from 2000 to 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinpei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinxiu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuzhi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.72. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04391-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying maize architectural ideotypes through 3D structural model validated in the field: Assessing the impact of plant architecture and sowing pattern to improve canopy light regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Serouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Escale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Deswarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229, pp.109694. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2024.109694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Wheat Full Semantic Organ Segmentation (GWFSS) dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Zenkl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Greche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bernigaud Samatan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.100084. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphe.2025.100084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiQ-LAI: a high-quality reprocessed MODIS leaf area index dataset with better spatiotemporal consistency from 2000 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuzhi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.1601-1622. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-1601-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging real and simulated data for cross-spatial- resolution vegetation segmentation with application to rice crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangmingrui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.133-150. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily monitoring of Effective Green Area Index and Vegetation Chlorophyll Content from continuous acquisitions of a multi-band spectrometer over winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 300 (113883), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2: Improved smoothed and gap filled time series of LAI, FAPAR and FCover 1 km Copernicus Global Land products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sánchez-Zapero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Descals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123, pp.103479. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2023.103479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Crop Leaf Area Index and Canopy Chlorophyll Content Using UAV Multispectral Imagery: Impacts of Illuminations and Distribution of Input Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.1539. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15061539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VegAnn, Vegetation Annotation of multi-crop RGB images acquired under diverse conditions for segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaaviya Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02098-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the MODIS LAI compositing using prior time-series information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabin Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiman Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taejin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Phenology Modelling Using Proximal and Satellite Sensor Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Hamid Mohamed Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Curnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (8), pp.2090. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15082090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing Data for Digital Soil Mapping in French Research—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.3070. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15123070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative transfer model inversion using high-resolution hyperspectral airborne imagery – Retrieving maize LAI to access biomass and grain yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelino Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Naranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Sozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Pirotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 282, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective GAI is best estimated from reflectance observations as compared to GAI and LAI: Demonstration for wheat and maize crops based on 3D radiative transfer simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 283, pp.108538. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegVeg: Segmenting rgb images into green and senescent vegetation by combining deep and shallow methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Serouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaaviya Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.9803570. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2022/9803570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the description of light interception in crop growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186 (2), pp.977-997. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiab113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pôle Thématique National des Surfaces Continentales Theia : produits et services pour l’agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.11-27. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/0xy8-yc88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation-Based Error Budget of the TES Method for the Design of the Spectral Configuration of the Micro-Bolometer-Based MISTIGRI Thermal Infrared Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas H G Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, 19 p. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3099896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the reproductive organs on crop BRDF as observed from a UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 259, pp.112433. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evapotranspiration model driven by remote sensing data for assessing groundwater resource in karst watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 781, pp.146706. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FASPECT: A model of leaf optical properties accounting for the differences between upper and lower faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.112205. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2020.112205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance stability of the MODIS and VIIRS LAI algorithms inferred from analysis of long time series of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabin Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taejin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baodong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelu Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.112438. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bibliometric Visualization Review of the MODIS LAI/FPAR Products from 1995 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxiao Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjian Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2021/7410921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Double Swath Configuration for Improving Throughput and Accuracy of Trait Estimate from UAV Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallian Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2021/9892647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of PROBA-V LAI, fAPAR and fCOVER Collection 300 m Products of Copernicus Global Land Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sánchez-Zapero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente García-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12061017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding up 3D radiative transfer simulations: A physically based metamodel of canopy reflectance dependency on wavelength, leaf biochemical composition and soil reflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.111614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical analysis of methods to estimate the fraction of absorbed or intercepted photosynthetically active radiation from ground measurements: Application to rice crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 297, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.108273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for agricultural applications: A meta-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 236, 19 p. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.111402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of indirect optical measurements of leaf area index: Recent advances, challenges, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjian Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 265, pp.390-411. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Sentinel Simplified Level 2 Product Prototype Processor (SL2P) for mapping cropland biophysical variables using Sentinel-2/MSI and Landsat-8/OLI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Mcnairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalifa Goita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225, pp.416 - 430. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the centimeter resolution of UAV multispectral imagery to improve remote-sensing estimates of canopy structure and biochemistry in sugar beet crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Malatesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Héno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.110898. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Throughput Model-Assisted Method for Phenotyping Maize Green Leaf Area Index Dynamics Using Unmanned Aerial Vehicle Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of the canopy chlorophyll content from Sentinel-2 spectral bands to estimate nitrogen uptake in intensive winter wheat cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Delloye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216, pp.245-261. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of leaf traits from reflectance measurements: comparison between methods based on vegetation indices and several versions of the PROSPECT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, 16 p. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-018-0291-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 3D Point Clouds Derived from UAV RGB Imagery to Describe Vineyard 3D Macro-Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.111. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9020111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of the temperature-emissivity separation from multispectral thermal infrared data: Introducing the impact of vegetation canopy by simulating the cavity effect with the SAIL-Thermique model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hectometric and decametric satellite observations to provide near real time decametric FAPAR product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.250-262. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global gap-free MERIS LAI time series (2002–2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Tum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt P. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Böttcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8010069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data service platform for sentinel-2 surface reflectance and value-added products: System use and examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pipitone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Wenng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Immitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.938. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8110938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MODIS (collection V006) BRDF/albedo product MCD43D: temporal course evaluated over agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.216-228. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOCLIM: A global climatology of LAI, FAPAR, and FCOVER from VEGETATION observations for 1999–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Filella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Penuelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166, pp.126-137. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover and crop type classification along the season based on biophysical variables retrieved from multi-sensor high-resolution time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Julie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.10400-10424. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70810400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic algorithm to estimate LAI, FAPAR and FCOVER variables from SPOT4_HRVIR and Landsat sensors: Evaluation of the consistency and comparison with ground measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (11), pp.15494-15516. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs71115494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOT-VEGETATION GEOV1 biophysical parameters in semi-arid agro-ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Raymaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Di Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Llavallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOT-VEGETATION GEOV1 biophysical parameters in semi-arid agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Raymaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Di Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Beget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Llavallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (7), pp.2534-2547. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2014.883096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Real-Time Vegetation Monitoring at Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (8), pp.3473 - 3481. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2328632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of methods for smoothing and gap filling time series of remote sensing observations - application to MODIS LAI products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (6), pp.4055-4071. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-4055-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of coarse spatial resolution LAI and FAPAR time series over cropland in southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139, pp.216-230. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of methods for smoothing and gap filling time series of remote sensing observations: application to MODIS LAI products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CACAO Method for Smoothing, Gap Filling, and Characterizing Seasonal Anomalies in Satellite Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vermote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), pp.1963 - 1972. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2228653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV1: LAI, FAPAR essential climate variables and FCOVER global time series capitalizing over existing products. Part 2: Validation and intercomparison with reference products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 137, pp.310-329. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Line Validation Exercise (OLIVE): A Web Based Service for the Validation of Medium Resolution Land Products. Application to FAPAR Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Koetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Burini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (5), pp.4190-4216. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs6054190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVApotranspiration Assessment from SPAce) tool: An overview. Procedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling LAI, surface water and carbon fluxes at high-resolution over France: comparison of ISBA-A-gs and ORCHIDEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-439-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multisensor fusion approach to improve LAI time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (10), pp.2460-2470. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2011.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAI estimates of row crops from downward looking digital photos taken perpendicular to rows at 57.5° zenith angle: theoretical considerations based on 3D architecture models and application to wheat crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Kai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 150 (11), pp.1393-1401. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2010.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation conjointe du modèle STICS et de données de télédétection optique pour la détermination des pratiques culturales (semis, apports d'azote) en région méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teledetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.82-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving wheat Green Area Index during the growing season from optical time series measurements based on neural network radiative transfer inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Duveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3), pp.887 - 896. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of agricultural practices on micrometerological spatial variations at local and regional scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5), pp.1183 - 1205. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802459551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albedo and LAI estimates from FORMOSAT-2 data for crop monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bsaibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (4), pp.716-729. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low nitrogen supply on tomato (Solanum lycopersicum) fruit yield and quality with special emphasis on sugars, acids, ascorbate, carotenoids, and phenolic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grasselly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Navez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (10), pp.4112-4123. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8036374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of SMOS Microwave Radiometer and Optical Sensors to Retrieve Soil Moisture at Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (3), pp.835 à 845. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.914808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00388076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of neural networks for deriving LAI estimates from existing CYCLOPES and MODIS products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcyane Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 116 (6), pp.2789-2803. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of leaf area and clumping indexes of crops with hemispherical photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148 (4), pp.644-655. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00421578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope correction for LAI estimation from gap fraction measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa España</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148 (10), pp.1553-1562. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2008.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN-EYE, logiciel de traitement d'images pour l'estimation de l'indice foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° Spécial: Rayonnements naturels, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAI and fAPAR CYCLOPES global products derived from VEGETATION. Part 2: validation and comparison with MODIS collection 4 products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110 (3), pp.317-331. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating optical and radar data into the STICS crop model for wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Troufleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (4), pp.297-303. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2003003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of the estimation of vegetation characteristics by inversion of three canopy reflectance models on airborne POLDER data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hautecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.555-565. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/AGRO:2002039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of neural net techniques to estimate canopy biophysical variables from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hautecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.547-553. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/AGRO:2002036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a model inversion technique to estimate canopy biophysical variables from spectral and directional reflectance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranga Myneni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pragnère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Knyazikhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodel – multidata simulations for mapping evapotranspiration and its uncertainty of estimation from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drazen Skoković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration and Water Stress L2 products from the TRISHNA mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Flowering Intensity of Diverse Malus and Prunus Varieties: A Comparative Analysis of Aerial and Terrestrial Based Stereo Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Labrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Horticulture Congress (EHC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration TRISHNA Level-2 products, EVASPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRO, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Aerial and Terrestrial Imaging Techniques for Assessing Flowering Intensity of Diverse Malus Varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Labrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Horticulture Congress (EHC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Agronomic Sciences and Veterinary Medicine of Bucharest; Romanian Society of Horticulturists, May 2024, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of wheat plant area index and plant area distribution from terrestrial LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Phenotyping Symposium 8 – Green Horizons: Navigating the Future of Plant Phenotyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lincoln, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage haut-débit de la diversité génétique des arbres fruitiers pour une meilleure adaptation au changement climatique (PHADA) - Segmentation des parties boisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée thématique sur le deep learning (DL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau 2Neurones, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-traitement des donnés satellite & produits pour les données optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télédétection et Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau télédétection, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving continuous monitoring of evapotranspiration by combining data from future thermal infrared missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA), May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration mapping from remote sensing data: uncertainties and ensemble estimates based on multimodel-multidata simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing (RAQRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Valencia, Sep 2022, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of leaf chlorophyll content in wheat using millimeter-scale imagery: comparison of RGB and multispectral sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Daubige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPTE workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Evapotranspiration Continuous Monitoring with a Future Thermal Infrared Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO for Water Cycle Science 2020, ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, On-Line Event, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing crop specific algorithms to derive accurate GAI and Chlorophyll Content from SENTINEL-2 data: 4D modeling & machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Comparison of Cropland Leaf Area Index Retrievals from Sentinel-2/MSI Data Using Sl2P Processor and Vegetation Indices Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Mcnairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalifa Goita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.4595-4598, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de la plateforme de traitement des données de phénotypage haut débit 4P sur l'infrastructure France Grilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Calcul et Données (JCAD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The p2s2 validation database for decametric resolution crop products: green area index, fraction of intercepted light, green fraction and chlorophyll content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.4588-4591, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sugar beet resistance to Cercospora Leaf Spot disease using UAV multispectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Benicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Image Analysis Methods in the Plant Sciences (IAMPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The P2S2 segmentation dataset: annotated in-field multi-crop RGB images acquired under various conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaaviya Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Daubige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Image Analysis Methods in the Plant Sciences (IAMPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Spectral Land Surface Emissivity Simulated with the SAIL-Thermique Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITBMS 2018, 13th International IR Target and Background Modeling &amp; Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Banyuls, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evaluation of Land Surface Emissivity Spectra Simulated with the Sail-Thermique Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2018, Valencia, Spain. pp.3951 - 3954, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface albedo product at high spatial resolution from a combination of sentinel-2 and landsat-8 observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2018, Valencia, Spain. pp.4, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2018.8517279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of recharge in karst aquifer using improved evapotranspiration monitoring thanks to remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of land surface emissivity spectra with the sailthermique model. Evaluation and application to emissivity and surface temperature extraction from multispectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International symposium : Recent advances in quantitative remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physically-based and empirical methods for retrieval of LAI and FAPAR over specific and generic crops using Landsat-8 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho de Coca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Valencia, Spain. 221 p., </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.28106.88003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of canopy structure assumption on the retrieval of GAI (Green area index) and FIPAR (Fraction of intercepted radiation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of radiometric calibration for UAV observations acquired under changing illumination conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of view and sun directions and reproductive organs on crop reflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Torrent, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value of sentinel-2A Spectral bands to estimate the canopy chlorophyll content of winter wheat fields in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Delloye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Torrent, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration over the Crau Aquifer from remote sensing and flux tower data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference internationale MISTRALS 2015 Environment in the mediterranean statements and prospects for research and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA : EVapotranspiration Assessment from SPAce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop modélisation de surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational 333m biophysical products of the copernicus global land service for agriculture monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Symposium on Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-7-W3-53-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4th International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which vegetation structure variables are best estimated from remote-sensing observations in the solar reflective domain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Verhoef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELMANIP2: Enhancement of the CEOS-BELMANIP ensemble of sites used for the validation of land products from medium resolution sensors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real time, global, LAI, FAPAR and cover fraction products derived from PROBA-V, at 300m and 1km resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling (GV2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing vegetation structural variables retrieval performances when using nadir viewing, multidirectional observations or albedo top of canopy reflectance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Verhoef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from Formosat-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of irrigated crops and estimation of biophysical variables with high temporal and spatial resolution images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais-Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective Sentinel 2 workshop LPVE -Land Product Validation and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of leaf area index anomalies from global VEGETATION observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Filella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Peñuelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and assessment of leaf area index algorithms for the Sentinel-2 multispectral imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment and Continuous Quality Monitoring of SPOT/VGT LAI, FAPAR global products in the Copernicus Global Land Service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ipve Land products validation and evolution workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rome Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la télédétection peut aider à la gestion intégrée des ressources en eau à l’échelle du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaire GIRE-Goute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real time, global, LAI, FAPAR and cover fraction products derived from PROBA-V, at 300 m and 1 km resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wandrebek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’image numérique à la donnée scientifique: Qu’est-ce qu’une image numérique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Image INRA: De l'image numérique à la donnée scientifique : quelles démarches d'analyse et de traitement d'images ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an operational production of 300m resolution biophysical products in the Copernicus Global Land Service,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of phonological indicators and irrigated areas of crops with high temporal and spatial resolution images, in the perspectives of the Sentinel 2 mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais-Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2/VGT: Near real time estimation of LAI, FAPAR and cover fraction variables from VEGETATION data within Copernicus Global Land service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’étude des systèmes de culture dans le cadre de la gestion de l’eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’UMT eau « Connaitre et modéliser les systèmes de culture d’un territoire dans un but de gestion quantitative de l’eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo products with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRSS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods for FAPAR and FIPAR measurements,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Solan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First FAPAR sub-group Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The operational 333 m biophysical products of the Copernicus Global Land Service. In J. Sobrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real time, global, LAI, FAPAR and cover fraction products derived from PROBA-V, at 300m and 1km resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Evaluation of EVASPA a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallero-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real time estimation of biophysical variables within Copernicus global land service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d’images acquises par drone pour la caractérisation de la structure des rangs de vigne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Proxi-détection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global trends in vegetation phenology from 32-year GEOV1 leaf area index time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Filella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Penuelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geophysical Research Abstracts Vol. 15, EGU General Assembly 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaspa (evapotranspiration assessment from space) tool : overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Evaspa (evapotranspiration assessment from space) tool : overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2013 Geophysical Research Abstracts Vol. 15, EGU General Assembly 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAPSA (Evapotranspiration Assissment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing IEEE International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global response of land surface phenology to climate variability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Filella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Peñuelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international Workshop on the analysis of multi-temporal remote sensing images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational delivery of long time series of biophysical variables in the copernicus land service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pacholczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVAPOTRANSPIRATION ASSESSMENT FROM SPACE) TOOL: OVERVIEW AND FIRST ASSESSMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium Geoscience and Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2/VGT: continuous, consistent and near real time estimation of global land surface biophysical variables from VEGETATION-P data, MultiTemp 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international Workshop on the analysis of multi-temporal remote sensing images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th Hymex workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluations of the EVASPA tool for mapping EVApotranspiration from SPAce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallero-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th Hymex workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS products with high resolution albedo estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 Geoscience and Remote Sensing IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational delivery of long time series of biophysical variables in the copernicus land service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pacholczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on monitoring and modeling of processes in the SPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2/VGT: near real time estimation of global biophysical variables from VEGETATION-P data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger Ten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop on the Analysis of Multi-Temporal Remote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Banff, Canada. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2013.6866023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo products with high resolution albedo estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). New-York, USA., Jul 2013, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'indicateurs phénologiques sur un paysage agricole par désagrégation de données à moyenne résolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-real time estimates of leaf area index from avhrr time series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger Ten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2012, Munich, Germany. n.p., </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of the high resolution maps of biophysical variables based on spot imagery and in-situ measurements generated by pastis 57 for Hyytiala, Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2012, Munich, Germany. n.p., </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6351854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spatial resolution for agriculture applications: from decametric to kilometric observations. .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EARSeL Workshop on Temporal Analysis of Satellite Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of GEOV1 climatology based on 11 years of consistent observations: identification of trends at the global scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Makhmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EARSeL Workshop on Temporal Analysis of Satellite Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and temporal analysis of LAI and FAPAR products derived from medium resolution sensors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vermote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2 LAI, FAPAR and FCOVER Products from MERIS RR and FR Observations: Principles and Validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brockmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sentinel-3 OLCI/SLSTR and MERIS/(A)ATSR workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Temporal Analysis of LAI and FAPAR Products Derived from Medium Resolution Remote Sensing Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vermote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd MERIS/(A)ATSR,OLCI/SLSTR Preparatory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal constraints for deriving LAI from S2 like observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVE Sentinel-2 Preparatory Symposium, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of GEOLAND-2 SPOT/VGT Albedo products by using CEOS OLIVE methodology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Camacho de Coca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Schaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Consistency and Continuity of MODIS 8 Day Leaf Area Index Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Varsovie, Poland. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10177-012-0020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONG TERM CONSISTENT GLOBAL GEOV1 AVHRR BIOPHYSICAL PRODUCTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Makhmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th EARSel Symposiumon Temporal Analysis of Satellite Images,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating fAPAR derived from medium sensor resolution using the CEOS Tool : On Line Validation Exercise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Scholtze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Koetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MERIS-(A)ATSR,OLCI-SLSTR Preparatory Workshop, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Semiarid Agroecosystems with Products Derived from Vegetation and Future Proba-V Datasets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Di Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Beget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Straschnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EARSeL Workshop on Temporal Analysis of Satellite Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties on evapotranspiration derived from Landsat images depending on reliability of albedo input data over a Mediterranean agricultural region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sentinel-2 Preparatory Symposium, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free delivery of a 30-Year vegetation product archive by the BIOPAR land monitoring core service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pacholczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Makhmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32 years of consistent global LAI and FAPAR GEOV1 biophysical products from AVHRR and VEGETATION sensors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pacholczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, san Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fAPAR (fraction of Absorbed Photosynthetically Active Radiation) estimates at various scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Remote Sensing and Environment (ISRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLIVE : a CEOS/LPV tool for on line validation of global land products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Koetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sentinel 4 Science Workshop (SEN4SCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAPAR estimates at various scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 34th International Symposium on Remote Science and Environment (ISRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plaine de Crau : Ecologie et conservation d'une steppe méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserve naturelle Coussouls de Crau., Nov 2011, Saint Martin de Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of LAI interannual anomalies by adjusting climatological patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vermote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Workshop on the Analysis of multi-temporal Remote Sensing images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, trento, Italy. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2011.6005061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Martin-de-Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAI remote sensing products and simulated LAI: an intercomparison over FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III. RAQRS. International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the revisit frequency for the MISTIGRI project of a satellite mission in the thermal infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent and accurate LAI, FAPAR and FCOVER global products: principles and evaluation of GEOV1 products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pacholcyzk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS III. Third International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAPAR over Europe for the past 29 years: A temporally consistent product derived from AVHRR and VEGETATION Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Eerens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Swinnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS III. Third International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving crop specific green area index from remote sensing data when the spatial resolution is close to the target field size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Duveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allard de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS III. Third International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration by assimilating remote sensing data into a dynamic SVAT model over the Alpilles test site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Earth Observation for vegetation monitoring and water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Naples, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai products and validation for hydrological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Combal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. EGS/ European Geophysical Union general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Nice, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize tassel detection on drone RGB images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Menez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Beauchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Debroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des acteurs Phénome-Emphasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat plant density estimation by inverting leaf density dynamics retrieved from submillimeter-scale RGB imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiancheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinglun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenotyping Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing fruit tree vigor in peach and apple orchards through wood segmentation in ground-based RGBimages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac-Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenotyping Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bonn, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting active RGB to estimate leaf chlorophyll content in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenotyping Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite canopy water content from Sentinel-2, Landsat-8 and MODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Yebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring trunk circumference and flower density of trees using RGB cameras in stone fruit orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pia D'Argaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHS Plum Apricot 2024 - 1. International Symposium on Apricot and Plum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA Level-2 products : Daily evapotranspiration and water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping peach orchards with increased accuracy and throughput: perspectives of digital phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joss Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Peach Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nouassa, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de la plateforme de traitement des données phénotypage haut débit 4P sur l’infrastructure France Grilles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dijon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface albedo product at high spatial resolution from a combination of sentinel-2 and Landsat-8 data: the role of surface radiative forcing from agriculture areas as a major contribution to an abatement of carbon emission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA – Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Vegetation Fraction Cover of French Mediterranean Forests for Evapotranspiration and Water Stress Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration with remote sensing data and ground data using ensemble model averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. IEEE, IEEE International Geoscience and Remote Sensing Symposium Proceedings, pp.7656 - 7659, 2018, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo product with higher spatial resolution estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 3 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of LAI and FAPAR and FCover global products derived from SPOT/VGT data in the Copernicus Global Land Service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo product with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational delivery of a 32-year biogeophysical product archive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pacholcyzk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing IEEE International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: and overview. International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des bandes spectrales thermiques de MISTIGRI (MIcroSatellite for Thermal Infrared Ground suRface Imaging).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of evapotranspiration and biophysical variables from various remote sensing data acquired on the Hymex pilot site: ‘the Crau-Camargue region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th HyMex Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Primosten, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi spatio-temporel de l’évapotranspiration dans les domaines thermiques et solaires: développement d’une chaîne de traitements de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions surface - hydrosystèmes dans la région Crau Camargue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Martin De Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of MODIS and VEGETATION observations for improved consistency and continuity of LAI product time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger Ten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS III. Third International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. , 6 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of the first version of Geoland-2 biophysical variables produced at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium Recent Advances in Quantitative Remote Sensing-RAQRS 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving soil moisture retrieval from SMOS using the synergy with other sensors or meteorological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berhelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copernicus Publications, pp.05685, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green leaf area and fraction of photosynthetically active radiation absorbed by vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangram Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramakrishna R. Nemani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical applications of satellite remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 230 p., 2014, Springer Remote Sensing Photogrammetry, 978-3-642-25047-7. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25047-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green leaf area and fraction of photosynthetically active radiation absorbed by vegetation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rr Nemani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Applications of Satellite Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN_EYE V6.4.91 user manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMES Sentinel-2 Simplified L2 Product Prototype Processor. Biophysical Variable Estimation Updating: Analysis of VALSE2 algorithms and proposed modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2/AVHRR: Leaf Area Index (LAI), Fraction of Absorbed Photosynthetically Active Radiation (FAPAR) and Fraction of green Vegetation Cover (FCover) from LTDR AVHRR. Cerdanyola del Vallès: CREAF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decimetric Products from Remote Sensing for Vineyard Characterization: Algorithm Theoretical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALSE2 Biophysical Variable Map Production CFI algorithm - Version 1.0 (AO/1-6958/11/NL/BJ),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLIVE : On Line Interactive Validation Exercise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report 10 YEARS OF SMOS – PASSIVE MICROWAVE VEGETATION OPACITY STUDY (PM-VO-S) OSMOSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Salazar-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0119, CESBIO. 2024, pp.SO-TN-CB-GS-0119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical feasibility in using CLMS satellite-based EO to estimate soil health indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable #18 (D5.2), INRAE - UMR 1114 EMMAH. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 YEARS OF SMOS – PASSIVE MICROWAVE VEGETATION OPACITY STUDY (PM-VO-S) OSMOSE - Executive Summary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Salazar-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0120, CESBIO. 2024, pp.SO-TN-CB-GS-0120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAI, fAPAR, FVC,and VCW From Optical Sensors (ATBD): Taking SENTINEL-2 as an example Sentinel-2 ATBD -Version 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; EMMAH UMR 114, CAPTE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S2ToolBox Level 2 products LAI, FAPAR, FCOVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EMMAH-CAPTE, INRAe Avignon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S2ToolBox Level 2 products: LAI, FAPAR, FCOVER. Version 2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm Theoretical Basis Document (ATBD) for LAI, fAPAR, and fCover PROBA-V products at 300m resolution (GEOV3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Smets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMAGINES_RP2.1_ATBD-LAI300M, Copernicus Global Land Services; INRAE. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAStiS User Guide – V2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, UMT CAPTE, UMR EMMAH. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm theorethical basis document: leaf area index (LAI), Fraction of absorbed PAR (FAPAR) and fraction of vegetation cover (FCOVER) version 2.0 (GEOV2). Gio Global Land Component - Lot I. ”Operation of the Global Land Component”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Report for contract nº 388533 (JRC) (p. 72): INRA-CREAF. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’indicateurs phénologiques sur des paysages agricoles à partir de données Modis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport projet ANR BiodivAgrim. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UN ALGORITHME DE SUIVI DE LA VEGETATION A LARGE ECHELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique de l'espace [physics.space-ph]. Université Nice Sophia Antipolis, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00707683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId729"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF53F262"/>
+    <w:nsid w:val="51962E63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-weiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2341-667X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242772420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3663-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://land.copernicus.eu/global/products/lai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpvs.gsfc.nasa.gov/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://can-eye.paca.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phenome-emphasis.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/remote-sensing-of-environment/about/editorial-board" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Verger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115160" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gaetano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciotola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Mateo-Herrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2026.3678902" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxia Dong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aojie Yin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115161" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Berger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hostert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schlerf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Immitzer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szantoi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-026-01346-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Zenkl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Greche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Solan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bernigaud Samatan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100084" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867701v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Serouart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l L&#243;pez-Lozano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Baumont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109694" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Ma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Malik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Berthelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Yebra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114801" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234091v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenpeng Gu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104810" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2025.06.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjing Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofei Yin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Descals" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3555824" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027036v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinpei Yu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxiu Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrui Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhi Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04391-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Peng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-1601-2024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792928v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangmingrui Gao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyuan Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Shi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.10.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113883" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez-Zapero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Camacho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103479" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Jiang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061539" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102678v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Madec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Irfan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaaviya Velumani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne David" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02098-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289034v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Pu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Gao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiman Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taejin Park" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113493" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123070" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179075v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gobin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Hamid Mohamed Sallah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Curnel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Delvoye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082090" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634995v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108538" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9803570" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605392v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kayad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelino Rodrigues" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Naranjo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sozzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pirotti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108449" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222466v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxiao Zou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjian Yan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Fang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2021/7410921" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583959v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallian Colombeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2021/9892647" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542910v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/0xy8-yc88" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382651v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H G Vidal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesaignoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3099896" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222455v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Manceau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab113" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203368v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tison" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112433" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132351v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112205" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222472v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baodong Xu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelu Zeng" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112438" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039221v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fuster" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Garc&#237;a-Santos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12061017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rochdi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111614" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108273" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duveiller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111402" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583922v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Malatesta" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H&#233;no" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628746v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghai Hu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghui Luo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailan Jiang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.11.033" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627329v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Djamai" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fernandes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mcnairn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalifa Goita" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.03.020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618297v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Blancon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tixier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00685" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625654v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Delloye" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.06.037" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624328v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bancal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0291-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454675v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9020111" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544639v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Caillault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.06.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608228v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lacaze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.018" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633878v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tum" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt P. G&#252;nther" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#246;ttcher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bittner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010069" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403399v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vuolo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pipitone" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zappa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Wenng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8110938" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638215v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Waldner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Julie Lambert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70810400" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271242v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71115494" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212573v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira Sarrio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.09.021" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182256v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Filella" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Penuelas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.05.027" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638658v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Raymaekers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bella" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Beget" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llavallol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2014.883096" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319082v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raymaekers" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Beguet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321173v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2328632" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315422v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claverie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.07.027" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3PXFDG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337729v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivasathivel Kandasamy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neveux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647874v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-4055-2013" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321166v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vermote" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2228653" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315210v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Cernicharo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.02.030" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321243v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Block" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Koetz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Burini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs6054190" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336674v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Gallego-Elvira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mira" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Reyes-Castillo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647379v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-439-2012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321188v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.05.006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668958v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Kai Ma" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.04.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WMR8TRC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661535v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317533v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Duveiller" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.11.016" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPJ12RM1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664270v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Benoit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802459551" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.11.014" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3BM7CP1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667008v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8036374" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666068v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Espa&#241;a" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.05.005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B79NW9B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00421578v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.015" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388076v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.914808" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660126v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcyane Verger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.01.006" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SFN76T7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496819v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661727v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.03.001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLRHW5LM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886182v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Chauki" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Troufleau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038962v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacour" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hautec&#339;ur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002039" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038999v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002036" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885991v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Myneni" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pragn&#232;re" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Knyazikhin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000105" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908453v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mwangi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Desrutins" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sobrino" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Skokovi&#263;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13113" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208268v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Mallick" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037175v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Bhattacharya" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762511v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Ma" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829626v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154749v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Gamet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150351v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697226v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Venault" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Daubige" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233982v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559442v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillevic" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964936v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900557" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085756v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric David" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964155v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charron" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900400" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140103v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jay" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Comar" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benicio" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Henry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609665v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140124v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589898v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736994v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519436" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736995v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8517279" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737609v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Camacho de Coca" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28106.88003" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735866v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Liu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737288v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733623v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734260v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737316v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743592v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Smets" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-7-W3-53-2015" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800057v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahir" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613632v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336627v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallero-Elvira" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-G Garcia" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunink" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baille" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336462v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smets" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacaze" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334143v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Solan" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337759v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336177v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336217v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338869v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137555v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338015v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battude" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurence" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valero" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marais-Sicre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336487v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Filella" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317561v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Baret" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947342" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335892v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Camacho" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123424v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334147v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Verhoef" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338807v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798127v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Garcia" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334145v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337664v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Garcia" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336225v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336135v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lagouarde" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338811v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336237v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wandrebek" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336199v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337853v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trigo" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freitas" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jann" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334335v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336467v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336104v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749395v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Verger Ten" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2013.6866023" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318997v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pacholczyk" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750301v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Reyes Castillo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.035" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189890v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723520" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338825v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336657v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337022v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337021v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336505v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336672v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321147v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Penuelas" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314958v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748213v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pacholczyk" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723396" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336497v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336662v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336533v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319006v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Makhmara" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacaze" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334176v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321449v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claverie" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermote" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334168v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Block" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brockmann" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335981v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334162v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buis" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321431v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Camacho de Coca" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sanchez" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schaaf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334158v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Suarez" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334191v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacaze" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336479v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lecharpentier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747309v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352745" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750157v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Simic" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Alessandrini" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351854" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336183v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scholtze" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koetz" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318412v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10177-012-0020-8" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/932107941B77F0C1429EFA52593E90FB8117B160/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321202v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Makhmara" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336248v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Beget" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oricchio" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Straschnoy" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338061v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillon" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321198v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2011.6005061" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334131v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Block" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fernandes" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336189v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336188v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755426v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhao" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757723v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coudert" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757803v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pacholcyzk" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755383v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Eerens" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Else Swinnen" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755126v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Duveiller" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829512v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832602v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283043v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Lan Nguyen" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363071v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Menez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271158v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Yang" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinglun Li" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208249v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthelot" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271164v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776574v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154762v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629711v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joss Gillet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lefebvre" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807042v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#232;gre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560819v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Roujean" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olioso" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hagolle" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299668v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738340v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517532" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337028v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Garcia" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801014v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796014v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337562v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335901v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338821v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338801v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336633v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336948v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pacholcyzk" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337024v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336677v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336158v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallego" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338068v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesaignoux" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nerry" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336998v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castillo-Reyes" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336170v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755045v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754947v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819067v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berhelot" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327564v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangram Ganguly" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna R. Nemani" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Bi" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/352716.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25047-7_2" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336690v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganguly" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rr Nemani" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bi" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788819v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336204v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336460v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334150v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336210v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334306v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302606v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyao Xie" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840129v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mialon" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Salazar-Neira" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840685v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884986v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088193v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584016v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362879v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136489v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334122v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335915v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00707683v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-weiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2341-667X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242772420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3663-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://land.copernicus.eu/global/products/lai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpvs.gsfc.nasa.gov/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://can-eye.paca.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phenome-emphasis.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/remote-sensing-of-environment/about/editorial-board" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gaetano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciotola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Mateo-Herrera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2026.3678902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Verger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115160" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxia Dong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aojie Yin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115161" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Berger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hostert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schlerf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Immitzer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szantoi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-026-01346-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l L&#243;pez-Lozano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenpeng Gu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104810" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2025.06.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Ma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Malik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Berthelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Yebra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114801" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjing Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofei Yin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Descals" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3555824" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinpei Yu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxiu Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrui Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhi Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04391-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Serouart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Baumont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109694" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307544v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Zenkl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Greche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Solan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bernigaud Samatan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100084" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Peng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-1601-2024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792928v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangmingrui Gao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyuan Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Shi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.10.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113883" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez-Zapero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Camacho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103479" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Jiang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061539" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102678v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Madec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Irfan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaaviya Velumani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne David" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02098-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289034v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Pu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Gao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiman Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taejin Park" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113493" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179075v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gobin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Hamid Mohamed Sallah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Curnel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Delvoye" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082090" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126699v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123070" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kayad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelino Rodrigues" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Naranjo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sozzi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pirotti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108449" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634995v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108538" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9803570" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222455v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Manceau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab113" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/0xy8-yc88" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382651v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H G Vidal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesaignoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3099896" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112433" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112205" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222472v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baodong Xu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelu Zeng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112438" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222466v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxiao Zou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjian Yan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Fang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2021/7410921" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583959v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallian Colombeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2021/9892647" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039221v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fuster" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Garc&#237;a-Santos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12061017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rochdi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111614" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108273" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duveiller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111402" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628746v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghai Hu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghui Luo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailan Jiang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.11.033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627329v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Djamai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fernandes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mcnairn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalifa Goita" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.03.020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583922v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Malatesta" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H&#233;no" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618297v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Blancon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tixier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00685" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625654v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Delloye" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.06.037" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624328v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bancal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0291-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454675v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9020111" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544639v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Caillault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.06.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608228v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lacaze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.018" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633878v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tum" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt P. G&#252;nther" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#246;ttcher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bittner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010069" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403399v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vuolo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pipitone" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zappa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Wenng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8110938" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212573v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira Sarrio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.09.021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182256v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Filella" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Penuelas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.05.027" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638215v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Waldner" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Julie Lambert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70810400" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271242v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71115494" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319082v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raymaekers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bella" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Beguet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llavallol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638658v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Raymaekers" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Beget" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2014.883096" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321173v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2328632" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647874v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivasathivel Kandasamy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neveux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-4055-2013" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315422v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claverie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.07.027" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3PXFDG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337729v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321166v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vermote" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2228653" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315210v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Cernicharo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.02.030" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321243v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Block" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Koetz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Burini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs6054190" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336674v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Gallego-Elvira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mira" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Reyes-Castillo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647379v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-439-2012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321188v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.05.006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668958v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Kai Ma" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.04.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WMR8TRC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661535v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317533v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Duveiller" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.11.016" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPJ12RM1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664270v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Benoit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802459551" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.11.014" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3BM7CP1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667008v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8036374" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388076v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.914808" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660126v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcyane Verger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.01.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SFN76T7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00421578v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.015" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666068v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Espa&#241;a" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.05.005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B79NW9B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496819v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661727v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.03.001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLRHW5LM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886182v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Chauki" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Troufleau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038962v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacour" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hautec&#339;ur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002039" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038999v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002036" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885991v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Myneni" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pragn&#232;re" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Knyazikhin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000105" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908453v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mwangi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Desrutins" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sobrino" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Skokovi&#263;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13113" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208268v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Mallick" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037175v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Bhattacharya" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762511v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Ma" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829626v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150351v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154749v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Gamet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233982v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697226v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Venault" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Daubige" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559442v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillevic" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609665v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964936v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900557" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085756v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric David" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964155v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charron" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900400" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140103v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jay" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Comar" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benicio" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Henry" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140124v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589898v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736994v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519436" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736995v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8517279" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737288v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737609v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Camacho de Coca" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28106.88003" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735866v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Liu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733623v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734260v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737316v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613632v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahir" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800057v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743592v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Smets" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-7-W3-53-2015" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798127v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Garcia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunink" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334145v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Verhoef" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337664v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Garcia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336225v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123424v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334147v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338807v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137555v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338015v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battude" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurence" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valero" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marais-Sicre" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336487v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Filella" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317561v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Baret" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947342" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335892v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Camacho" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338811v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336135v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lagouarde" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336237v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacaze" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wandrebek" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336199v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337853v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smets" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trigo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freitas" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jann" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334335v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336467v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336104v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338869v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334143v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Solan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337759v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336177v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336627v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallero-Elvira" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-G Garcia" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baille" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336462v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336217v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321147v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Penuelas" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336672v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336657v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337022v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337021v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336505v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748213v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pacholczyk" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723396" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314958v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336497v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336662v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336533v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338825v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318997v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pacholczyk" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750301v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Reyes Castillo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.035" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749395v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Verger Ten" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2013.6866023" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189890v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723520" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336479v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lecharpentier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buis" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747309v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352745" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750157v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Simic" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Alessandrini" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351854" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334158v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Suarez" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334191v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Makhmara" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacaze" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321449v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claverie" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermote" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334168v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Block" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brockmann" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335981v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334162v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321431v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Camacho de Coca" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sanchez" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schaaf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318412v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10177-012-0020-8" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/932107941B77F0C1429EFA52593E90FB8117B160/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321202v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Makhmara" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336183v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scholtze" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koetz" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336248v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Beget" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oricchio" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Straschnoy" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338061v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillon" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319006v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacaze" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334176v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336188v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334131v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Block" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fernandes" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336189v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321198v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2011.6005061" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755426v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhao" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757723v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coudert" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757803v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pacholcyzk" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755383v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Eerens" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Else Swinnen" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755126v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Duveiller" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829512v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832602v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363071v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Menez" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271158v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Yang" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinglun Li" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283043v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Lan Nguyen" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271164v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208249v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthelot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776574v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154762v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629711v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joss Gillet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lefebvre" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807042v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#232;gre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560819v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Roujean" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olioso" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hagolle" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299668v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738340v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517532" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801014v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796014v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337562v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335901v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338821v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338801v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336633v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337028v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Garcia" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336948v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pacholcyzk" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337024v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336677v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338068v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesaignoux" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nerry" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336158v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallego" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336998v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castillo-Reyes" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336170v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755045v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754947v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819067v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berhelot" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327564v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangram Ganguly" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna R. Nemani" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Bi" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/352716.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25047-7_2" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336690v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganguly" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rr Nemani" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bi" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788819v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336204v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336460v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334150v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336210v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334306v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840129v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mialon" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Salazar-Neira" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302606v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyao Xie" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840685v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884986v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584016v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088193v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362879v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136489v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334122v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335915v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00707683v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>