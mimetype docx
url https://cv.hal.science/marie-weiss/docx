--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Weiss </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de RechercheRédactrice en chef de la revue Remote Sensing of Environment</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2341-667X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242772420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-3663-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent principalement sur le développement et la validation d'algorithmes pour l'estimation de traits de la végétation tels que l'indice de surface foliaire (LAI) et la fraction du rayonnement photosynthétiquement actif absorbé (fAPAR) à partir de données de télédétection et de proxy-détection. J'ai participé au développement et à la validation de </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">produits satelitaires européens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> contribuant au Copernicus Global Land Monitorin (VEGETATION, PROBAV, SENTINEL2).  A ce titre, j'ai été co-lead du sous-groupe </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Land Product Validation) du CEOS (Committee on Earth Observation Satellites) sur fAPAR de 2017 à2023 et je suis membre du Mission Advisory Group (MAG) pour la prochaine génération des satellites SENTINEL-2.J'ai également conçu des instruments et de logiciels pour des mesures de proxy-détection (par exemple </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN-EYE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, PASTiS, SCANAREA). Plus récemment, je me suis concéntrée  sur la télédétection à plus haute résolution par  drones et  robots mobiles pour des applications liés phénotypage.  Je suis en charge du développement del a plateforme 4P (Plant Phenotyping Processing Platform) de l'INRAE pour le traitement automatique des données de phénotypage des installations de l'institut,membre de l'infrastructure </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHENOME-EMPHASIS </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Je suis également rédactrice en chef de la revue </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Deep Learning Framework combining optical-SAR Data to Generate Gap-Free 20 M LAI Time Series for Crop Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciotola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Mateo-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2026.3678902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NRT-GSF: A novel near-real-time ground-satellite fusion algorithm to retrieve daily green area index at field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 333, pp.115160. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.115160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating prior information for improving 3D model-driven GAI estimation with application to wheat crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxia Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aojie Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 333, pp.115161. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.115161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing optical earth observation for EU policies: needs, opportunities, recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hostert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schlerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Immitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szantoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-026-01346-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can 3D model improve the accuracy of leaf chlorophyll content estimation using UAV and sentinel-2 data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiachen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenpeng Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 143, pp.104810. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registration of close-range, multi-lens multispectral imagery by retrieving the scene 3D structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.125-144. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2025.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite canopy water content from Sentinel-2, Landsat-8 and MODIS: Principle, algorithm and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Yebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 326, pp.114801. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2-AVHRR: Continuous and consistent time series of global leaf area index and fraction absorbed PAR from 1981 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 331, pp.115029. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.115029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of aerial and terrestrial imaging techniques for assessing flowering intensity of diverse Malus cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Labrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1439, pp.161-168. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1439.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMU: A multiband sensor harmonization for building virtual constellations. Application to Landsat 8 and Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaofei Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Descals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5403212, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2025.3555824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiQ-FPAR: A High-Quality and Value-added MODIS Global FPAR Product from 2000 to 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinpei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinxiu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuzhi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.72. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04391-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying maize architectural ideotypes through 3D structural model validated in the field: Assessing the impact of plant architecture and sowing pattern to improve canopy light regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Serouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Escale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Deswarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229, pp.109694. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2024.109694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Wheat Full Semantic Organ Segmentation (GWFSS) dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Zenkl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Greche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bernigaud Samatan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.100084. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphe.2025.100084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiQ-LAI: a high-quality reprocessed MODIS leaf area index dataset with better spatiotemporal consistency from 2000 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuzhi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.1601-1622. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-1601-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging real and simulated data for cross-spatial- resolution vegetation segmentation with application to rice crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangmingrui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.133-150. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily monitoring of Effective Green Area Index and Vegetation Chlorophyll Content from continuous acquisitions of a multi-band spectrometer over winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 300 (113883), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2: Improved smoothed and gap filled time series of LAI, FAPAR and FCover 1 km Copernicus Global Land products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sánchez-Zapero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Descals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123, pp.103479. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2023.103479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Crop Leaf Area Index and Canopy Chlorophyll Content Using UAV Multispectral Imagery: Impacts of Illuminations and Distribution of Input Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.1539. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15061539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VegAnn, Vegetation Annotation of multi-crop RGB images acquired under diverse conditions for segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaaviya Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02098-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the MODIS LAI compositing using prior time-series information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabin Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiman Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taejin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Phenology Modelling Using Proximal and Satellite Sensor Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Hamid Mohamed Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Curnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (8), pp.2090. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15082090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing Data for Digital Soil Mapping in French Research—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.3070. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15123070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative transfer model inversion using high-resolution hyperspectral airborne imagery – Retrieving maize LAI to access biomass and grain yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelino Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Naranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Sozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Pirotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 282, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective GAI is best estimated from reflectance observations as compared to GAI and LAI: Demonstration for wheat and maize crops based on 3D radiative transfer simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 283, pp.108538. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegVeg: Segmenting rgb images into green and senescent vegetation by combining deep and shallow methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Serouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaaviya Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.9803570. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2022/9803570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the description of light interception in crop growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186 (2), pp.977-997. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiab113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pôle Thématique National des Surfaces Continentales Theia : produits et services pour l’agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.11-27. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/0xy8-yc88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation-Based Error Budget of the TES Method for the Design of the Spectral Configuration of the Micro-Bolometer-Based MISTIGRI Thermal Infrared Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas H G Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, 19 p. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3099896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the reproductive organs on crop BRDF as observed from a UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 259, pp.112433. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evapotranspiration model driven by remote sensing data for assessing groundwater resource in karst watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 781, pp.146706. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FASPECT: A model of leaf optical properties accounting for the differences between upper and lower faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.112205. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2020.112205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance stability of the MODIS and VIIRS LAI algorithms inferred from analysis of long time series of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabin Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taejin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baodong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelu Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.112438. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bibliometric Visualization Review of the MODIS LAI/FPAR Products from 1995 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxiao Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjian Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2021/7410921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Double Swath Configuration for Improving Throughput and Accuracy of Trait Estimate from UAV Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallian Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2021/9892647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of PROBA-V LAI, fAPAR and fCOVER Collection 300 m Products of Copernicus Global Land Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sánchez-Zapero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente García-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12061017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding up 3D radiative transfer simulations: A physically based metamodel of canopy reflectance dependency on wavelength, leaf biochemical composition and soil reflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.111614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical analysis of methods to estimate the fraction of absorbed or intercepted photosynthetically active radiation from ground measurements: Application to rice crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 297, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.108273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for agricultural applications: A meta-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 236, 19 p. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.111402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of indirect optical measurements of leaf area index: Recent advances, challenges, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjian Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 265, pp.390-411. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Sentinel Simplified Level 2 Product Prototype Processor (SL2P) for mapping cropland biophysical variables using Sentinel-2/MSI and Landsat-8/OLI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Mcnairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalifa Goita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225, pp.416 - 430. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the centimeter resolution of UAV multispectral imagery to improve remote-sensing estimates of canopy structure and biochemistry in sugar beet crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Malatesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Héno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.110898. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Throughput Model-Assisted Method for Phenotyping Maize Green Leaf Area Index Dynamics Using Unmanned Aerial Vehicle Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of the canopy chlorophyll content from Sentinel-2 spectral bands to estimate nitrogen uptake in intensive winter wheat cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Delloye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216, pp.245-261. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of leaf traits from reflectance measurements: comparison between methods based on vegetation indices and several versions of the PROSPECT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, 16 p. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-018-0291-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 3D Point Clouds Derived from UAV RGB Imagery to Describe Vineyard 3D Macro-Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.111. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9020111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of the temperature-emissivity separation from multispectral thermal infrared data: Introducing the impact of vegetation canopy by simulating the cavity effect with the SAIL-Thermique model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hectometric and decametric satellite observations to provide near real time decametric FAPAR product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.250-262. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global gap-free MERIS LAI time series (2002–2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Tum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt P. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Böttcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8010069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data service platform for sentinel-2 surface reflectance and value-added products: System use and examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pipitone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Wenng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Immitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.938. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8110938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MODIS (collection V006) BRDF/albedo product MCD43D: temporal course evaluated over agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.216-228. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOCLIM: A global climatology of LAI, FAPAR, and FCOVER from VEGETATION observations for 1999–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Filella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Penuelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166, pp.126-137. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover and crop type classification along the season based on biophysical variables retrieved from multi-sensor high-resolution time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Julie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.10400-10424. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70810400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic algorithm to estimate LAI, FAPAR and FCOVER variables from SPOT4_HRVIR and Landsat sensors: Evaluation of the consistency and comparison with ground measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (11), pp.15494-15516. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs71115494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOT-VEGETATION GEOV1 biophysical parameters in semi-arid agro-ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Raymaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Di Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Llavallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOT-VEGETATION GEOV1 biophysical parameters in semi-arid agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Raymaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Di Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Beget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Llavallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (7), pp.2534-2547. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2014.883096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Real-Time Vegetation Monitoring at Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (8), pp.3473 - 3481. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2328632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of methods for smoothing and gap filling time series of remote sensing observations - application to MODIS LAI products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (6), pp.4055-4071. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-4055-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of coarse spatial resolution LAI and FAPAR time series over cropland in southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139, pp.216-230. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of methods for smoothing and gap filling time series of remote sensing observations: application to MODIS LAI products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CACAO Method for Smoothing, Gap Filling, and Characterizing Seasonal Anomalies in Satellite Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vermote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), pp.1963 - 1972. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2228653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV1: LAI, FAPAR essential climate variables and FCOVER global time series capitalizing over existing products. Part 2: Validation and intercomparison with reference products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 137, pp.310-329. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Line Validation Exercise (OLIVE): A Web Based Service for the Validation of Medium Resolution Land Products. Application to FAPAR Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Koetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Burini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (5), pp.4190-4216. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs6054190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVApotranspiration Assessment from SPAce) tool: An overview. Procedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling LAI, surface water and carbon fluxes at high-resolution over France: comparison of ISBA-A-gs and ORCHIDEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-439-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multisensor fusion approach to improve LAI time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (10), pp.2460-2470. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2011.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAI estimates of row crops from downward looking digital photos taken perpendicular to rows at 57.5° zenith angle: theoretical considerations based on 3D architecture models and application to wheat crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Kai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 150 (11), pp.1393-1401. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2010.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation conjointe du modèle STICS et de données de télédétection optique pour la détermination des pratiques culturales (semis, apports d'azote) en région méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teledetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.82-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving wheat Green Area Index during the growing season from optical time series measurements based on neural network radiative transfer inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Duveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3), pp.887 - 896. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of agricultural practices on micrometerological spatial variations at local and regional scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5), pp.1183 - 1205. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802459551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albedo and LAI estimates from FORMOSAT-2 data for crop monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bsaibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (4), pp.716-729. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low nitrogen supply on tomato (Solanum lycopersicum) fruit yield and quality with special emphasis on sugars, acids, ascorbate, carotenoids, and phenolic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grasselly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Navez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (10), pp.4112-4123. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8036374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of SMOS Microwave Radiometer and Optical Sensors to Retrieve Soil Moisture at Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (3), pp.835 à 845. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.914808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00388076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of neural networks for deriving LAI estimates from existing CYCLOPES and MODIS products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcyane Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 116 (6), pp.2789-2803. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of leaf area and clumping indexes of crops with hemispherical photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148 (4), pp.644-655. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00421578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope correction for LAI estimation from gap fraction measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa España</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148 (10), pp.1553-1562. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2008.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN-EYE, logiciel de traitement d'images pour l'estimation de l'indice foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° Spécial: Rayonnements naturels, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAI and fAPAR CYCLOPES global products derived from VEGETATION. Part 2: validation and comparison with MODIS collection 4 products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110 (3), pp.317-331. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating optical and radar data into the STICS crop model for wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Troufleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (4), pp.297-303. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2003003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of the estimation of vegetation characteristics by inversion of three canopy reflectance models on airborne POLDER data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hautecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.555-565. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/AGRO:2002039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of neural net techniques to estimate canopy biophysical variables from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hautecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.547-553. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/AGRO:2002036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a model inversion technique to estimate canopy biophysical variables from spectral and directional reflectance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranga Myneni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pragnère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Knyazikhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodel – multidata simulations for mapping evapotranspiration and its uncertainty of estimation from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drazen Skoković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration and Water Stress L2 products from the TRISHNA mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Flowering Intensity of Diverse Malus and Prunus Varieties: A Comparative Analysis of Aerial and Terrestrial Based Stereo Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Labrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Horticulture Congress (EHC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration TRISHNA Level-2 products, EVASPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRO, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Aerial and Terrestrial Imaging Techniques for Assessing Flowering Intensity of Diverse Malus Varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Labrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Horticulture Congress (EHC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Agronomic Sciences and Veterinary Medicine of Bucharest; Romanian Society of Horticulturists, May 2024, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of wheat plant area index and plant area distribution from terrestrial LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Phenotyping Symposium 8 – Green Horizons: Navigating the Future of Plant Phenotyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lincoln, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage haut-débit de la diversité génétique des arbres fruitiers pour une meilleure adaptation au changement climatique (PHADA) - Segmentation des parties boisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée thématique sur le deep learning (DL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau 2Neurones, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-traitement des donnés satellite & produits pour les données optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télédétection et Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau télédétection, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving continuous monitoring of evapotranspiration by combining data from future thermal infrared missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA), May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration mapping from remote sensing data: uncertainties and ensemble estimates based on multimodel-multidata simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing (RAQRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Valencia, Sep 2022, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of leaf chlorophyll content in wheat using millimeter-scale imagery: comparison of RGB and multispectral sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Daubige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPTE workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Evapotranspiration Continuous Monitoring with a Future Thermal Infrared Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO for Water Cycle Science 2020, ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, On-Line Event, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing crop specific algorithms to derive accurate GAI and Chlorophyll Content from SENTINEL-2 data: 4D modeling & machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Comparison of Cropland Leaf Area Index Retrievals from Sentinel-2/MSI Data Using Sl2P Processor and Vegetation Indices Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Mcnairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalifa Goita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.4595-4598, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de la plateforme de traitement des données de phénotypage haut débit 4P sur l'infrastructure France Grilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Calcul et Données (JCAD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The p2s2 validation database for decametric resolution crop products: green area index, fraction of intercepted light, green fraction and chlorophyll content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.4588-4591, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sugar beet resistance to Cercospora Leaf Spot disease using UAV multispectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Benicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Image Analysis Methods in the Plant Sciences (IAMPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The P2S2 segmentation dataset: annotated in-field multi-crop RGB images acquired under various conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaaviya Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Daubige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Image Analysis Methods in the Plant Sciences (IAMPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Spectral Land Surface Emissivity Simulated with the SAIL-Thermique Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITBMS 2018, 13th International IR Target and Background Modeling &amp; Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Banyuls, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evaluation of Land Surface Emissivity Spectra Simulated with the Sail-Thermique Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2018, Valencia, Spain. pp.3951 - 3954, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface albedo product at high spatial resolution from a combination of sentinel-2 and landsat-8 observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2018, Valencia, Spain. pp.4, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2018.8517279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of recharge in karst aquifer using improved evapotranspiration monitoring thanks to remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of land surface emissivity spectra with the sailthermique model. Evaluation and application to emissivity and surface temperature extraction from multispectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International symposium : Recent advances in quantitative remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physically-based and empirical methods for retrieval of LAI and FAPAR over specific and generic crops using Landsat-8 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho de Coca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Valencia, Spain. 221 p., </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.28106.88003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of canopy structure assumption on the retrieval of GAI (Green area index) and FIPAR (Fraction of intercepted radiation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of radiometric calibration for UAV observations acquired under changing illumination conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of view and sun directions and reproductive organs on crop reflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Torrent, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value of sentinel-2A Spectral bands to estimate the canopy chlorophyll content of winter wheat fields in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Delloye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Torrent, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration over the Crau Aquifer from remote sensing and flux tower data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference internationale MISTRALS 2015 Environment in the mediterranean statements and prospects for research and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA : EVapotranspiration Assessment from SPAce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop modélisation de surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational 333m biophysical products of the copernicus global land service for agriculture monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Symposium on Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-7-W3-53-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4th International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which vegetation structure variables are best estimated from remote-sensing observations in the solar reflective domain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Verhoef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELMANIP2: Enhancement of the CEOS-BELMANIP ensemble of sites used for the validation of land products from medium resolution sensors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real time, global, LAI, FAPAR and cover fraction products derived from PROBA-V, at 300m and 1km resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling (GV2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing vegetation structural variables retrieval performances when using nadir viewing, multidirectional observations or albedo top of canopy reflectance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Verhoef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from Formosat-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of irrigated crops and estimation of biophysical variables with high temporal and spatial resolution images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais-Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective Sentinel 2 workshop LPVE -Land Product Validation and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of leaf area index anomalies from global VEGETATION observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Filella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Peñuelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and assessment of leaf area index algorithms for the Sentinel-2 multispectral imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment and Continuous Quality Monitoring of SPOT/VGT LAI, FAPAR global products in the Copernicus Global Land Service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ipve Land products validation and evolution workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rome Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la télédétection peut aider à la gestion intégrée des ressources en eau à l’échelle du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaire GIRE-Goute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real time, global, LAI, FAPAR and cover fraction products derived from PROBA-V, at 300 m and 1 km resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wandrebek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’image numérique à la donnée scientifique: Qu’est-ce qu’une image numérique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Image INRA: De l'image numérique à la donnée scientifique : quelles démarches d'analyse et de traitement d'images ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an operational production of 300m resolution biophysical products in the Copernicus Global Land Service,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of phonological indicators and irrigated areas of crops with high temporal and spatial resolution images, in the perspectives of the Sentinel 2 mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais-Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2/VGT: Near real time estimation of LAI, FAPAR and cover fraction variables from VEGETATION data within Copernicus Global Land service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’étude des systèmes de culture dans le cadre de la gestion de l’eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’UMT eau « Connaitre et modéliser les systèmes de culture d’un territoire dans un but de gestion quantitative de l’eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo products with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRSS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods for FAPAR and FIPAR measurements,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Solan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First FAPAR sub-group Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The operational 333 m biophysical products of the Copernicus Global Land Service. In J. Sobrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real time, global, LAI, FAPAR and cover fraction products derived from PROBA-V, at 300m and 1km resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Evaluation of EVASPA a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallero-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real time estimation of biophysical variables within Copernicus global land service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d’images acquises par drone pour la caractérisation de la structure des rangs de vigne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Proxi-détection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global trends in vegetation phenology from 32-year GEOV1 leaf area index time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Filella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Penuelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geophysical Research Abstracts Vol. 15, EGU General Assembly 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaspa (evapotranspiration assessment from space) tool : overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Evaspa (evapotranspiration assessment from space) tool : overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2013 Geophysical Research Abstracts Vol. 15, EGU General Assembly 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAPSA (Evapotranspiration Assissment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing IEEE International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global response of land surface phenology to climate variability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Filella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Peñuelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international Workshop on the analysis of multi-temporal remote sensing images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational delivery of long time series of biophysical variables in the copernicus land service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pacholczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4, </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVAPOTRANSPIRATION ASSESSMENT FROM SPACE) TOOL: OVERVIEW AND FIRST ASSESSMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium Geoscience and Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2/VGT: continuous, consistent and near real time estimation of global land surface biophysical variables from VEGETATION-P data, MultiTemp 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international Workshop on the analysis of multi-temporal remote sensing images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th Hymex workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluations of the EVASPA tool for mapping EVApotranspiration from SPAce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallero-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th Hymex workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS products with high resolution albedo estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 Geoscience and Remote Sensing IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational delivery of long time series of biophysical variables in the copernicus land service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pacholczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on monitoring and modeling of processes in the SPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2/VGT: near real time estimation of global biophysical variables from VEGETATION-P data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger Ten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop on the Analysis of Multi-Temporal Remote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Banff, Canada. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2013.6866023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo products with high resolution albedo estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). New-York, USA., Jul 2013, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'indicateurs phénologiques sur un paysage agricole par désagrégation de données à moyenne résolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-real time estimates of leaf area index from avhrr time series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger Ten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2012, Munich, Germany. n.p., </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of the high resolution maps of biophysical variables based on spot imagery and in-situ measurements generated by pastis 57 for Hyytiala, Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2012, Munich, Germany. n.p., </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6351854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spatial resolution for agriculture applications: from decametric to kilometric observations. .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EARSeL Workshop on Temporal Analysis of Satellite Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of GEOV1 climatology based on 11 years of consistent observations: identification of trends at the global scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Makhmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EARSeL Workshop on Temporal Analysis of Satellite Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and temporal analysis of LAI and FAPAR products derived from medium resolution sensors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vermote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2 LAI, FAPAR and FCOVER Products from MERIS RR and FR Observations: Principles and Validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brockmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sentinel-3 OLCI/SLSTR and MERIS/(A)ATSR workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Temporal Analysis of LAI and FAPAR Products Derived from Medium Resolution Remote Sensing Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vermote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd MERIS/(A)ATSR,OLCI/SLSTR Preparatory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal constraints for deriving LAI from S2 like observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVE Sentinel-2 Preparatory Symposium, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of GEOLAND-2 SPOT/VGT Albedo products by using CEOS OLIVE methodology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Camacho de Coca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Schaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Consistency and Continuity of MODIS 8 Day Leaf Area Index Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Varsovie, Poland. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10177-012-0020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONG TERM CONSISTENT GLOBAL GEOV1 AVHRR BIOPHYSICAL PRODUCTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Makhmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th EARSel Symposiumon Temporal Analysis of Satellite Images,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating fAPAR derived from medium sensor resolution using the CEOS Tool : On Line Validation Exercise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Scholtze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Koetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MERIS-(A)ATSR,OLCI-SLSTR Preparatory Workshop, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Semiarid Agroecosystems with Products Derived from Vegetation and Future Proba-V Datasets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Di Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Beget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Straschnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EARSeL Workshop on Temporal Analysis of Satellite Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties on evapotranspiration derived from Landsat images depending on reliability of albedo input data over a Mediterranean agricultural region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sentinel-2 Preparatory Symposium, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free delivery of a 30-Year vegetation product archive by the BIOPAR land monitoring core service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pacholczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Makhmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32 years of consistent global LAI and FAPAR GEOV1 biophysical products from AVHRR and VEGETATION sensors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pacholczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, san Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fAPAR (fraction of Absorbed Photosynthetically Active Radiation) estimates at various scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Remote Sensing and Environment (ISRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLIVE : a CEOS/LPV tool for on line validation of global land products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Koetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sentinel 4 Science Workshop (SEN4SCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAPAR estimates at various scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 34th International Symposium on Remote Science and Environment (ISRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plaine de Crau : Ecologie et conservation d'une steppe méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserve naturelle Coussouls de Crau., Nov 2011, Saint Martin de Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of LAI interannual anomalies by adjusting climatological patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vermote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Workshop on the Analysis of multi-temporal Remote Sensing images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, trento, Italy. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2011.6005061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Martin-de-Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAI remote sensing products and simulated LAI: an intercomparison over FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III. RAQRS. International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the revisit frequency for the MISTIGRI project of a satellite mission in the thermal infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent and accurate LAI, FAPAR and FCOVER global products: principles and evaluation of GEOV1 products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pacholcyzk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS III. Third International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAPAR over Europe for the past 29 years: A temporally consistent product derived from AVHRR and VEGETATION Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Eerens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Swinnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS III. Third International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving crop specific green area index from remote sensing data when the spatial resolution is close to the target field size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Duveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allard de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS III. Third International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration by assimilating remote sensing data into a dynamic SVAT model over the Alpilles test site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Earth Observation for vegetation monitoring and water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Naples, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai products and validation for hydrological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Combal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. EGS/ European Geophysical Union general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Nice, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize tassel detection on drone RGB images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Menez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Beauchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Debroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des acteurs Phénome-Emphasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat plant density estimation by inverting leaf density dynamics retrieved from submillimeter-scale RGB imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiancheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinglun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenotyping Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing fruit tree vigor in peach and apple orchards through wood segmentation in ground-based RGBimages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac-Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenotyping Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bonn, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting active RGB to estimate leaf chlorophyll content in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenotyping Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite canopy water content from Sentinel-2, Landsat-8 and MODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Yebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring trunk circumference and flower density of trees using RGB cameras in stone fruit orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pia D'Argaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHS Plum Apricot 2024 - 1. International Symposium on Apricot and Plum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA Level-2 products : Daily evapotranspiration and water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping peach orchards with increased accuracy and throughput: perspectives of digital phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joss Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Peach Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nouassa, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de la plateforme de traitement des données phénotypage haut débit 4P sur l’infrastructure France Grilles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dijon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface albedo product at high spatial resolution from a combination of sentinel-2 and Landsat-8 data: the role of surface radiative forcing from agriculture areas as a major contribution to an abatement of carbon emission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA – Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Vegetation Fraction Cover of French Mediterranean Forests for Evapotranspiration and Water Stress Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration with remote sensing data and ground data using ensemble model averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. IEEE, IEEE International Geoscience and Remote Sensing Symposium Proceedings, pp.7656 - 7659, 2018, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo product with higher spatial resolution estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 3 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of LAI and FAPAR and FCover global products derived from SPOT/VGT data in the Copernicus Global Land Service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo product with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational delivery of a 32-year biogeophysical product archive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pacholcyzk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing IEEE International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: and overview. International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des bandes spectrales thermiques de MISTIGRI (MIcroSatellite for Thermal Infrared Ground suRface Imaging).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of evapotranspiration and biophysical variables from various remote sensing data acquired on the Hymex pilot site: ‘the Crau-Camargue region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th HyMex Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Primosten, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi spatio-temporel de l’évapotranspiration dans les domaines thermiques et solaires: développement d’une chaîne de traitements de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions surface - hydrosystèmes dans la région Crau Camargue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Martin De Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of MODIS and VEGETATION observations for improved consistency and continuity of LAI product time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger Ten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS III. Third International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. , 6 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of the first version of Geoland-2 biophysical variables produced at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium Recent Advances in Quantitative Remote Sensing-RAQRS 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving soil moisture retrieval from SMOS using the synergy with other sensors or meteorological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berhelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copernicus Publications, pp.05685, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green leaf area and fraction of photosynthetically active radiation absorbed by vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangram Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramakrishna R. Nemani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical applications of satellite remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 230 p., 2014, Springer Remote Sensing Photogrammetry, 978-3-642-25047-7. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25047-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green leaf area and fraction of photosynthetically active radiation absorbed by vegetation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rr Nemani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Applications of Satellite Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN_EYE V6.4.91 user manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMES Sentinel-2 Simplified L2 Product Prototype Processor. Biophysical Variable Estimation Updating: Analysis of VALSE2 algorithms and proposed modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2/AVHRR: Leaf Area Index (LAI), Fraction of Absorbed Photosynthetically Active Radiation (FAPAR) and Fraction of green Vegetation Cover (FCover) from LTDR AVHRR. Cerdanyola del Vallès: CREAF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decimetric Products from Remote Sensing for Vineyard Characterization: Algorithm Theoretical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALSE2 Biophysical Variable Map Production CFI algorithm - Version 1.0 (AO/1-6958/11/NL/BJ),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLIVE : On Line Interactive Validation Exercise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report 10 YEARS OF SMOS – PASSIVE MICROWAVE VEGETATION OPACITY STUDY (PM-VO-S) OSMOSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Salazar-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0119, CESBIO. 2024, pp.SO-TN-CB-GS-0119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical feasibility in using CLMS satellite-based EO to estimate soil health indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable #18 (D5.2), INRAE - UMR 1114 EMMAH. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 YEARS OF SMOS – PASSIVE MICROWAVE VEGETATION OPACITY STUDY (PM-VO-S) OSMOSE - Executive Summary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Salazar-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0120, CESBIO. 2024, pp.SO-TN-CB-GS-0120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAI, fAPAR, FVC,and VCW From Optical Sensors (ATBD): Taking SENTINEL-2 as an example Sentinel-2 ATBD -Version 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; EMMAH UMR 114, CAPTE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S2ToolBox Level 2 products LAI, FAPAR, FCOVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EMMAH-CAPTE, INRAe Avignon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S2ToolBox Level 2 products: LAI, FAPAR, FCOVER. Version 2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm Theoretical Basis Document (ATBD) for LAI, fAPAR, and fCover PROBA-V products at 300m resolution (GEOV3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Smets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMAGINES_RP2.1_ATBD-LAI300M, Copernicus Global Land Services; INRAE. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAStiS User Guide – V2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, UMT CAPTE, UMR EMMAH. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm theorethical basis document: leaf area index (LAI), Fraction of absorbed PAR (FAPAR) and fraction of vegetation cover (FCOVER) version 2.0 (GEOV2). Gio Global Land Component - Lot I. ”Operation of the Global Land Component”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Report for contract nº 388533 (JRC) (p. 72): INRA-CREAF. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’indicateurs phénologiques sur des paysages agricoles à partir de données Modis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport projet ANR BiodivAgrim. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UN ALGORITHME DE SUIVI DE LA VEGETATION A LARGE ECHELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique de l'espace [physics.space-ph]. Université Nice Sophia Antipolis, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00707683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId729"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie Weiss </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de RechercheRédactrice en chef de la revue Remote Sensing of Environment</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2341-667X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242772420</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=W-Co7voAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-3663-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent principalement sur le développement et la validation d'algorithmes pour l'estimation de traits de la végétation tels que l'indice de surface foliaire (LAI) et la fraction du rayonnement photosynthétiquement actif absorbé (fAPAR) à partir de données de télédétection et de proxy-détection. J'ai participé au développement et à la validation de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">produits satelitaires européens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> contribuant au Copernicus Global Land Monitorin (VEGETATION, PROBAV, SENTINEL2).  A ce titre, j'ai été co-lead du sous-groupe </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Land Product Validation) du CEOS (Committee on Earth Observation Satellites) sur fAPAR de 2017 à2023 et je suis membre du Mission Advisory Group (MAG) pour la prochaine génération des satellites SENTINEL-2.J'ai également conçu des instruments et de logiciels pour des mesures de proxy-détection (par exemple </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN-EYE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, PASTiS, SCANAREA). Plus récemment, je me suis concéntrée  sur la télédétection à plus haute résolution par  drones et  robots mobiles pour des applications liés phénotypage.  Je suis en charge du développement del a plateforme 4P (Plant Phenotyping Processing Platform) de l'INRAE pour le traitement automatique des données de phénotypage des installations de l'institut,membre de l'infrastructure </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHENOME-EMPHASIS </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.Je suis également rédactrice en chef de la revue </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NRT-GSF: A novel near-real-time ground-satellite fusion algorithm to retrieve daily green area index at field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 333, pp.115160. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.115160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Deep Learning Framework combining optical-SAR Data to Generate Gap-Free 20 M LAI Time Series for Crop Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciotola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Mateo-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2026.3678902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating prior information for improving 3D model-driven GAI estimation with application to wheat crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxia Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aojie Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 333, pp.115161. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.115161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing optical earth observation for EU policies: needs, opportunities, recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hostert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schlerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Immitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Szantoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (1), pp.52. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-026-01346-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite canopy water content from Sentinel-2, Landsat-8 and MODIS: Principle, algorithm and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Yebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 326, pp.114801. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of aerial and terrestrial imaging techniques for assessing flowering intensity of diverse Malus cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Labrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1439, pp.161-168. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1439.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2-AVHRR: Continuous and consistent time series of global leaf area index and fraction absorbed PAR from 1981 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 331, pp.115029. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.115029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can 3D model improve the accuracy of leaf chlorophyll content estimation using UAV and sentinel-2 data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiachen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenpeng Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 143, pp.104810. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2025.104810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registration of close-range, multi-lens multispectral imagery by retrieving the scene 3D structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.125-144. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2025.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMU: A multiband sensor harmonization for building virtual constellations. Application to Landsat 8 and Sentinel-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaofei Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Descals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5403212, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2025.3555824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiQ-FPAR: A High-Quality and Value-added MODIS Global FPAR Product from 2000 to 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinpei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinxiu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuzhi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.72. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04391-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying maize architectural ideotypes through 3D structural model validated in the field: Assessing the impact of plant architecture and sowing pattern to improve canopy light regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Serouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl López-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Escale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Deswarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229, pp.109694. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2024.109694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Wheat Full Semantic Organ Segmentation (GWFSS) dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Zenkl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Greche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bernigaud Samatan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (3), pp.100084. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphe.2025.100084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiQ-LAI: a high-quality reprocessed MODIS leaf area index dataset with better spatiotemporal consistency from 2000 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuzhi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.1601-1622. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-16-1601-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging real and simulated data for cross-spatial- resolution vegetation segmentation with application to rice crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangmingrui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linyuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.133-150. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2024.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily monitoring of Effective Green Area Index and Vegetation Chlorophyll Content from continuous acquisitions of a multi-band spectrometer over winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Na Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 300 (113883), pp.1-47. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Crop Leaf Area Index and Canopy Chlorophyll Content Using UAV Multispectral Imagery: Impacts of Illuminations and Distribution of Input Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (6), pp.1539. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15061539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2: Improved smoothed and gap filled time series of LAI, FAPAR and FCover 1 km Copernicus Global Land products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sánchez-Zapero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Descals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 123, pp.103479. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2023.103479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VegAnn, Vegetation Annotation of multi-crop RGB images acquired under diverse conditions for segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaaviya Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02098-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop Phenology Modelling Using Proximal and Satellite Sensor Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul-Hamid Mohamed Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Curnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (8), pp.2090. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15082090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the MODIS LAI compositing using prior time-series information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabin Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiman Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taejin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Sensing Data for Digital Soil Mapping in French Research—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Richer-De-Forges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianqian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songchao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.3070. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15123070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative transfer model inversion using high-resolution hyperspectral airborne imagery – Retrieving maize LAI to access biomass and grain yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelino Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Naranjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Sozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Pirotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 282, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SegVeg: Segmenting rgb images into green and senescent vegetation by combining deep and shallow methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Serouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaaviya Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.9803570. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2022/9803570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective GAI is best estimated from reflectance observations as compared to GAI and LAI: Demonstration for wheat and maize crops based on 3D radiative transfer simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 283, pp.108538. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of the description of light interception in crop growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186 (2), pp.977-997. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiab113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation-Based Error Budget of the TES Method for the Design of the Spectral Configuration of the Micro-Bolometer-Based MISTIGRI Thermal Infrared Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas H G Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, 19 p. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3099896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pôle Thématique National des Surfaces Continentales Theia : produits et services pour l’agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83, pp.11-27. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/0xy8-yc88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the reproductive organs on crop BRDF as observed from a UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 259, pp.112433. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evapotranspiration model driven by remote sensing data for assessing groundwater resource in karst watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 781, pp.146706. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FASPECT: A model of leaf optical properties accounting for the differences between upper and lower faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.112205. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2020.112205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance stability of the MODIS and VIIRS LAI algorithms inferred from analysis of long time series of products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabin Pu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taejin Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baodong Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yelu Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.112438. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bibliometric Visualization Review of the MODIS LAI/FPAR Products from 1995 to 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxiao Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjian Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2021/7410921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Double Swath Configuration for Improving Throughput and Accuracy of Trait Estimate from UAV Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallian Colombeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2021/9892647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of PROBA-V LAI, fAPAR and fCOVER Collection 300 m Products of Copernicus Global Land Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Sánchez-Zapero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente García-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12061017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding up 3D radiative transfer simulations: A physically based metamodel of canopy reflectance dependency on wavelength, leaf biochemical composition and soil reflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Rochdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 237, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.111614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical analysis of methods to estimate the fraction of absorbed or intercepted photosynthetically active radiation from ground measurements: Application to rice crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanshan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 297, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.108273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing for agricultural applications: A meta-review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 236, 19 p. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.111402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the centimeter resolution of UAV multispectral imagery to improve remote-sensing estimates of canopy structure and biochemistry in sugar beet crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Malatesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Héno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.110898. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of indirect optical measurements of leaf area index: Recent advances, challenges, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangjian Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronghai Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghui Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hailan Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 265, pp.390-411. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the Sentinel Simplified Level 2 Product Prototype Processor (SL2P) for mapping cropland biophysical variables using Sentinel-2/MSI and Landsat-8/OLI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Mcnairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalifa Goita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 225, pp.416 - 430. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2019.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Throughput Model-Assisted Method for Phenotyping Maize Green Leaf Area Index Dynamics Using Unmanned Aerial Vehicle Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Blancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of the canopy chlorophyll content from Sentinel-2 spectral bands to estimate nitrogen uptake in intensive winter wheat cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Delloye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 216, pp.245-261. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2018.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of leaf traits from reflectance measurements: comparison between methods based on vegetation indices and several versions of the PROSPECT model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14, 16 p. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-018-0291-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessment of the temperature-emissivity separation from multispectral thermal infrared data: Introducing the impact of vegetation canopy by simulating the cavity effect with the SAIL-Thermique model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198, pp.160-172. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 3D Point Clouds Derived from UAV RGB Imagery to Describe Vineyard 3D Macro-Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.111. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9020111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hectometric and decametric satellite observations to provide near real time decametric FAPAR product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.250-262. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global gap-free MERIS LAI time series (2002–2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Tum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt P. Günther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Böttcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (1), </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8010069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data service platform for sentinel-2 surface reflectance and value-added products: System use and examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Pipitone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Zappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Wenng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Immitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.938. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8110938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MODIS (collection V006) BRDF/albedo product MCD43D: temporal course evaluated over agricultural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 170, pp.216-228. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOCLIM: A global climatology of LAI, FAPAR, and FCOVER from VEGETATION observations for 1999–2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Filella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Penuelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166, pp.126-137. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land cover and crop type classification along the season based on biophysical variables retrieved from multi-sensor high-resolution time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Julie Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.10400-10424. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70810400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic algorithm to estimate LAI, FAPAR and FCOVER variables from SPOT4_HRVIR and Landsat sensors: Evaluation of the consistency and comparison with ground measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Waldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (11), pp.15494-15516. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs71115494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOT-VEGETATION GEOV1 biophysical parameters in semi-arid agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Raymaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Di Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Beget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Llavallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (7), pp.2534-2547. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2014.883096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPOT-VEGETATION GEOV1 biophysical parameters in semi-arid agro-ecosystems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Raymaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Di Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Beguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Llavallol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near Real-Time Vegetation Monitoring at Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (8), pp.3473 - 3481. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2014.2328632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of coarse spatial resolution LAI and FAPAR time series over cropland in southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 139, pp.216-230. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.07.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of methods for smoothing and gap filling time series of remote sensing observations: application to MODIS LAI products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of methods for smoothing and gap filling time series of remote sensing observations - application to MODIS LAI products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (6), pp.4055-4071. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-10-4055-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CACAO Method for Smoothing, Gap Filling, and Characterizing Seasonal Anomalies in Satellite Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vermote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), pp.1963 - 1972. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2228653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV1: LAI, FAPAR essential climate variables and FCOVER global time series capitalizing over existing products. Part 2: Validation and intercomparison with reference products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 137, pp.310-329. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.02.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Line Validation Exercise (OLIVE): A Web Based Service for the Validation of Medium Resolution Land Products. Application to FAPAR Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Koetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Burini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (5), pp.4190-4216. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs6054190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVApotranspiration Assessment from SPAce) tool: An overview. Procedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling LAI, surface water and carbon fluxes at high-resolution over France: comparison of ISBA-A-gs and ORCHIDEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-439-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multisensor fusion approach to improve LAI time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (10), pp.2460-2470. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2011.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAI estimates of row crops from downward looking digital photos taken perpendicular to rows at 57.5° zenith angle: theoretical considerations based on 3D architecture models and application to wheat crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Kai Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 150 (11), pp.1393-1401. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2010.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation conjointe du modèle STICS et de données de télédétection optique pour la détermination des pratiques culturales (semis, apports d'azote) en région méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teledetection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (2), pp.82-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving wheat Green Area Index during the growing season from optical time series measurements based on neural network radiative transfer inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Duveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3), pp.887 - 896. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of agricultural practices on micrometerological spatial variations at local and regional scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (5), pp.1183 - 1205. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160802459551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albedo and LAI estimates from FORMOSAT-2 data for crop monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bsaibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (4), pp.716-729. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low nitrogen supply on tomato (Solanum lycopersicum) fruit yield and quality with special emphasis on sugars, acids, ascorbate, carotenoids, and phenolic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grasselly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Navez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (10), pp.4112-4123. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8036374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of leaf area and clumping indexes of crops with hemispherical photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Duthoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148 (4), pp.644-655. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00421578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope correction for LAI estimation from gap fraction measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa España</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148 (10), pp.1553-1562. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2008.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of SMOS Microwave Radiometer and Optical Sensors to Retrieve Soil Moisture at Global Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (3), pp.835 à 845. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2007.914808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00388076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of neural networks for deriving LAI estimates from existing CYCLOPES and MODIS products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcyane Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 116 (6), pp.2789-2803. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN-EYE, logiciel de traitement d'images pour l'estimation de l'indice foliaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° Spécial: Rayonnements naturels, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAI and fAPAR CYCLOPES global products derived from VEGETATION. Part 2: validation and comparison with MODIS collection 4 products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110 (3), pp.317-331. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating optical and radar data into the STICS crop model for wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Chauki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Troufleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (4), pp.297-303. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2003003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of the estimation of vegetation characteristics by inversion of three canopy reflectance models on airborne POLDER data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hautecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.555-565. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/AGRO:2002039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of neural net techniques to estimate canopy biophysical variables from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hautecœur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.547-553. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/AGRO:2002036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a model inversion technique to estimate canopy biophysical variables from spectral and directional reflectance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranga Myneni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Pragnère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Knyazikhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodel – multidata simulations for mapping evapotranspiration and its uncertainty of estimation from remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drazen Skoković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-13113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration and Water Stress L2 products from the TRISHNA mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanishka Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Jun 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Evapotranspiration TRISHNA Level-2 products, EVASPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimal Bhattacharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Science Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISRO, Nov 2024, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Flowering Intensity of Diverse Malus and Prunus Varieties: A Comparative Analysis of Aerial and Terrestrial Based Stereo Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Labrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Horticulture Congress (EHC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Aerial and Terrestrial Imaging Techniques for Assessing Flowering Intensity of Diverse Malus Varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Labrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Horticulture Congress (EHC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Agronomic Sciences and Veterinary Medicine of Bucharest; Romanian Society of Horticulturists, May 2024, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of wheat plant area index and plant area distribution from terrestrial LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Phenotyping Symposium 8 – Green Horizons: Navigating the Future of Plant Phenotyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lincoln, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage haut-débit de la diversité génétique des arbres fruitiers pour une meilleure adaptation au changement climatique (PHADA) - Segmentation des parties boisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée thématique sur le deep learning (DL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau 2Neurones, Oct 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-traitement des donnés satellite & produits pour les données optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télédétection et Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau télédétection, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving continuous monitoring of evapotranspiration by combining data from future thermal infrared missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA), May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration mapping from remote sensing data: uncertainties and ensemble estimates based on multimodel-multidata simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing (RAQRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Valencia, Sep 2022, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of leaf chlorophyll content in wheat using millimeter-scale imagery: comparison of RGB and multispectral sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Daubige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAPTE workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Evapotranspiration Continuous Monitoring with a Future Thermal Infrared Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO for Water Cycle Science 2020, ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, On-Line Event, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03559442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Comparison of Cropland Leaf Area Index Retrievals from Sentinel-2/MSI Data Using Sl2P Processor and Vegetation Indices Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Djamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Mcnairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalifa Goita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.4595-4598, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de la plateforme de traitement des données de phénotypage haut débit 4P sur l'infrastructure France Grilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Calcul et Données (JCAD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The p2s2 validation database for decametric resolution crop products: green area index, fraction of intercepted light, green fraction and chlorophyll content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.4588-4591, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sugar beet resistance to Cercospora Leaf Spot disease using UAV multispectral imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Benicio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Image Analysis Methods in the Plant Sciences (IAMPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing crop specific algorithms to derive accurate GAI and Chlorophyll Content from SENTINEL-2 data: 4D modeling & machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The P2S2 segmentation dataset: annotated in-field multi-crop RGB images acquired under various conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Irfan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaaviya Velumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Daubige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Image Analysis Methods in the Plant Sciences (IAMPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Spectral Land Surface Emissivity Simulated with the SAIL-Thermique Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITBMS 2018, 13th International IR Target and Background Modeling &amp; Simulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Banyuls, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evaluation of Land Surface Emissivity Spectra Simulated with the Sail-Thermique Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2018, Valencia, Spain. pp.3951 - 3954, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface albedo product at high spatial resolution from a combination of sentinel-2 and landsat-8 observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2018, Valencia, Spain. pp.4, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2018.8517279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of recharge in karst aquifer using improved evapotranspiration monitoring thanks to remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of land surface emissivity spectra with the sailthermique model. Evaluation and application to emissivity and surface temperature extraction from multispectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lesaignoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International symposium : Recent advances in quantitative remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of physically-based and empirical methods for retrieval of LAI and FAPAR over specific and generic crops using Landsat-8 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho de Coca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Fuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Valencia, Spain. 221 p., </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.28106.88003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of canopy structure assumption on the retrieval of GAI (Green area index) and FIPAR (Fraction of intercepted radiation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The problem of radiometric calibration for UAV observations acquired under changing illumination conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of view and sun directions and reproductive organs on crop reflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Torrent, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value of sentinel-2A Spectral bands to estimate the canopy chlorophyll content of winter wheat fields in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Delloye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Torrent, Spain. 221 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA : EVapotranspiration Assessment from SPAce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop modélisation de surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration over the Crau Aquifer from remote sensing and flux tower data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference internationale MISTRALS 2015 Environment in the mediterranean statements and prospects for research and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational 333m biophysical products of the copernicus global land service for agriculture monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Symposium on Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-7-W3-53-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real time, global, LAI, FAPAR and cover fraction products derived from PROBA-V, at 300m and 1km resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling (GV2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing vegetation structural variables retrieval performances when using nadir viewing, multidirectional observations or albedo top of canopy reflectance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Verhoef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from Formosat-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment and Continuous Quality Monitoring of SPOT/VGT LAI, FAPAR global products in the Copernicus Global Land Service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ipve Land products validation and evolution workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rome Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of irrigated crops and estimation of biophysical variables with high temporal and spatial resolution images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais-Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspective Sentinel 2 workshop LPVE -Land Product Validation and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of leaf area index anomalies from global VEGETATION observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Filella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Peñuelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and assessment of leaf area index algorithms for the Sentinel-2 multispectral imager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Quebec, Canada. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6947342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4th International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which vegetation structure variables are best estimated from remote-sensing observations in the solar reflective domain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Verhoef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BELMANIP2: Enhancement of the CEOS-BELMANIP ensemble of sites used for the validation of land products from medium resolution sensors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la télédétection peut aider à la gestion intégrée des ressources en eau à l’échelle du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaire GIRE-Goute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real time, global, LAI, FAPAR and cover fraction products derived from PROBA-V, at 300 m and 1 km resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wandrebek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of phonological indicators and irrigated areas of crops with high temporal and spatial resolution images, in the perspectives of the Sentinel 2 mission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marais-Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’image numérique à la donnée scientifique: Qu’est-ce qu’une image numérique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise M. F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Legland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Image INRA: De l'image numérique à la donnée scientifique : quelles démarches d'analyse et de traitement d'images ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2/VGT: Near real time estimation of LAI, FAPAR and cover fraction variables from VEGETATION data within Copernicus Global Land service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an operational production of 300m resolution biophysical products in the Copernicus Global Land Service,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’étude des systèmes de culture dans le cadre de la gestion de l’eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’UMT eau « Connaitre et modéliser les systèmes de culture d’un territoire dans un but de gestion quantitative de l’eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo products with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRSS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of methods for FAPAR and FIPAR measurements,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Solan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First FAPAR sub-group Workshop </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The operational 333 m biophysical products of the Copernicus Global Land Service. In J. Sobrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real time, global, LAI, FAPAR and cover fraction products derived from PROBA-V, at 300m and 1km resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Evaluation of EVASPA a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallero-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near real time estimation of biophysical variables within Copernicus global land service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation d’images acquises par drone pour la caractérisation de la structure des rangs de vigne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Proxi-détection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaspa (evapotranspiration assessment from space) tool : overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global response of land surface phenology to climate variability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Filella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Peñuelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international Workshop on the analysis of multi-temporal remote sensing images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Evaspa (evapotranspiration assessment from space) tool : overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2013 Geophysical Research Abstracts Vol. 15, EGU General Assembly 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVAPSA (Evapotranspiration Assissment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Matera, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing IEEE International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global trends in vegetation phenology from 32-year GEOV1 leaf area index time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iolanda Filella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Penuelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geophysical Research Abstracts Vol. 15, EGU General Assembly 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational delivery of long time series of biophysical variables in the copernicus land service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pacholczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVAPOTRANSPIRATION ASSESSMENT FROM SPACE) TOOL: OVERVIEW AND FIRST ASSESSMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium Geoscience and Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th Hymex workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2/VGT: continuous, consistent and near real time estimation of global land surface biophysical variables from VEGETATION-P data, MultiTemp 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international Workshop on the analysis of multi-temporal remote sensing images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluations of the EVASPA tool for mapping EVApotranspiration from SPAce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallero-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 7th Hymex workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cassis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS products with high resolution albedo estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 Geoscience and Remote Sensing IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational delivery of long time series of biophysical variables in the copernicus land service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pacholczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on monitoring and modeling of processes in the SPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2/VGT: near real time estimation of global biophysical variables from VEGETATION-P data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger Ten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Workshop on the Analysis of Multi-Temporal Remote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Banff, Canada. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2013.6866023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo products with high resolution albedo estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). New-York, USA., Jul 2013, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal spatial resolution for agriculture applications: from decametric to kilometric observations. .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EARSeL Workshop on Temporal Analysis of Satellite Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of GEOV1 climatology based on 11 years of consistent observations: identification of trends at the global scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Makhmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EARSeL Workshop on Temporal Analysis of Satellite Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal constraints for deriving LAI from S2 like observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPVE Sentinel-2 Preparatory Symposium, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of GEOLAND-2 SPOT/VGT Albedo products by using CEOS OLIVE methodology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Camacho de Coca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Schaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and temporal analysis of LAI and FAPAR products derived from medium resolution sensors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vermote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2 LAI, FAPAR and FCOVER Products from MERIS RR and FR Observations: Principles and Validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Brockmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sentinel-3 OLCI/SLSTR and MERIS/(A)ATSR workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Temporal Analysis of LAI and FAPAR Products Derived from Medium Resolution Remote Sensing Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vermote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 3rd MERIS/(A)ATSR,OLCI/SLSTR Preparatory Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'indicateurs phénologiques sur un paysage agricole par désagrégation de données à moyenne résolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-real time estimates of leaf area index from avhrr time series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger Ten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2012, Munich, Germany. n.p., </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of the high resolution maps of biophysical variables based on spot imagery and in-situ measurements generated by pastis 57 for Hyytiala, Finland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Simic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Alessandrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2012, Munich, Germany. n.p., </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6351854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Consistency and Continuity of MODIS 8 Day Leaf Area Index Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Varsovie, Poland. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10177-012-0020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LONG TERM CONSISTENT GLOBAL GEOV1 AVHRR BIOPHYSICAL PRODUCTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Makhmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th EARSel Symposiumon Temporal Analysis of Satellite Images,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating fAPAR derived from medium sensor resolution using the CEOS Tool : On Line Validation Exercise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Scholtze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Koetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MERIS-(A)ATSR,OLCI-SLSTR Preparatory Workshop, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Semiarid Agroecosystems with Products Derived from Vegetation and Future Proba-V Datasets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Di Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Beget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Oricchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Straschnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EARSeL Workshop on Temporal Analysis of Satellite Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties on evapotranspiration derived from Landsat images depending on reliability of albedo input data over a Mediterranean agricultural region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sentinel-2 Preparatory Symposium, ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free delivery of a 30-Year vegetation product archive by the BIOPAR land monitoring core service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pacholczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Makhmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32 years of consistent global LAI and FAPAR GEOV1 biophysical products from AVHRR and VEGETATION sensors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pacholczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, san Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLIVE : a CEOS/LPV tool for on line validation of global land products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Block</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Koetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sentinel 4 Science Workshop (SEN4SCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAPAR estimates at various scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 34th International Symposium on Remote Science and Environment (ISRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fAPAR (fraction of Absorbed Photosynthetically Active Radiation) estimates at various scales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Remote Sensing and Environment (ISRSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plaine de Crau : Ecologie et conservation d'une steppe méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserve naturelle Coussouls de Crau., Nov 2011, Saint Martin de Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of LAI interannual anomalies by adjusting climatological patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivasathivel Kandasamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vermote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Workshop on the Analysis of multi-temporal Remote Sensing images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, trento, Italy. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2011.6005061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts hydriques aquifère-sol-végétation-atmosphère.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Saint-Martin-de-Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAI remote sensing products and simulated LAI: an intercomparison over FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Peylin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III. RAQRS. International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent and accurate LAI, FAPAR and FCOVER global products: principles and evaluation of GEOV1 products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pacholcyzk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS III. Third International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAPAR over Europe for the past 29 years: A temporally consistent product derived from AVHRR and VEGETATION Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Eerens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Else Swinnen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS III. Third International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining the revisit frequency for the MISTIGRI project of a satellite mission in the thermal infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving crop specific green area index from remote sensing data when the spatial resolution is close to the target field size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Duveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allard de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Defourny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS III. Third International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration by assimilating remote sensing data into a dynamic SVAT model over the Alpilles test site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rossello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Earth Observation for vegetation monitoring and water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Naples, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lai products and validation for hydrological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Combal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. EGS/ European Geophysical Union general assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Nice, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize tassel detection on drone RGB images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Menez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Beauchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Debroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des acteurs Phénome-Emphasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat plant density estimation by inverting leaf density dynamics retrieved from submillimeter-scale RGB imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiancheng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinglun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenotyping Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing fruit tree vigor in peach and apple orchards through wood segmentation in ground-based RGBimages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac-Lan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenotyping Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bonn, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite canopy water content from Sentinel-2, Landsat-8 and MODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Yebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPS25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting active RGB to estimate leaf chlorophyll content in wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Solan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Plant Phenotyping Symposium 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring trunk circumference and flower density of trees using RGB cameras in stone fruit orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pia D'Argaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHS Plum Apricot 2024 - 1. International Symposium on Apricot and Plum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRISHNA Level-2 products : Daily evapotranspiration and water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Desrutins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Frascati, Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping peach orchards with increased accuracy and throughput: perspectives of digital phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joss Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Comar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Peach Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nouassa, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de la plateforme de traitement des données phénotypage haut débit 4P sur l’infrastructure France Grilles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Dijon, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface albedo product at high spatial resolution from a combination of sentinel-2 and Landsat-8 data: the role of surface radiative forcing from agriculture areas as a major contribution to an abatement of carbon emission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA – Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Vegetation Fraction Cover of French Mediterranean Forests for Evapotranspiration and Water Stress Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martin-StPaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration with remote sensing data and ground data using ensemble model averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. IEEE, IEEE International Geoscience and Remote Sensing Symposium Proceedings, pp.7656 - 7659, 2018, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M: Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo product with higher spatial resolution estimates from FORMOSAT-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira Sarrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valencia, Spain. 3 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODIS albedo validation with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of MODIS albedo product with higher spatial resolution estimates from FORMOSAT-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV 4th International Symposium in Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of LAI and FAPAR and FCover global products derived from SPOT/VGT data in the Copernicus Global Land Service.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on "Evapotranspiration: Challenges in Measurement and Modeling from Leaf to the Landscape Scale and Beyond".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GV2M Global Vegetation Monitoring and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of EVASPA, a tool for mapping evapotranspiration from space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Bahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Symposium on Recent Advances in Quantitative Remote Sensing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational delivery of a 32-year biogeophysical product archive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pacholcyzk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing IEEE International Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: overview and first assessments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marloie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASPA (EVapotranspiration Assessment from SPAce) tool: and overview. International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Monitoring and Modeling Soil-Plant-Atmosphere Processes, « Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant-Atmosphere System: Applications and Challenges »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of evapotranspiration and biophysical variables from various remote sensing data acquired on the Hymex pilot site: ‘the Crau-Camargue region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th HyMex Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Primosten, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des bandes spectrales thermiques de MISTIGRI (MIcroSatellite for Thermal Infrared Ground suRface Imaging).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lesaignoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi spatio-temporel de l’évapotranspiration dans les domaines thermiques et solaires: développement d’une chaîne de traitements de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Castillo-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Gallego-Elvira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution TOSCA-CNES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des interactions surface - hydrosystèmes dans la région Crau Camargue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 10 ans de la Réserve des Coussouls de Crau. « La plaine de Crau : Écologie et conservation d'une steppe méditerranéenne ». Bilan des travaux scientifiques récents. Définition des perspectives de recherche. Enjeux de territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Martin De Crau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of MODIS and VEGETATION observations for improved consistency and continuity of LAI product time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger Ten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS III. Third International Symposium Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. , 6 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assessment of the first version of Geoland-2 biophysical variables produced at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Cernicharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium Recent Advances in Quantitative Remote Sensing-RAQRS 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Valencia, Spain. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving soil moisture retrieval from SMOS using the synergy with other sensors or meteorological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berhelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copernicus Publications, pp.05685, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green leaf area and fraction of photosynthetically active radiation absorbed by vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangram Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramakrishna R. Nemani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical applications of satellite remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 230 p., 2014, Springer Remote Sensing Photogrammetry, 978-3-642-25047-7. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25047-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green leaf area and fraction of photosynthetically active radiation absorbed by vegetation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ganguly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rr Nemani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Applications of Satellite Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAN_EYE V6.4.91 user manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMES Sentinel-2 Simplified L2 Product Prototype Processor. Biophysical Variable Estimation Updating: Analysis of VALSE2 algorithms and proposed modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOV2/AVHRR: Leaf Area Index (LAI), Fraction of Absorbed Photosynthetically Active Radiation (FAPAR) and Fraction of green Vegetation Cover (FCover) from LTDR AVHRR. Cerdanyola del Vallès: CREAF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decimetric Products from Remote Sensing for Vineyard Characterization: Algorithm Theoretical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALSE2 Biophysical Variable Map Production CFI algorithm - Version 1.0 (AO/1-6958/11/NL/BJ),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLIVE : On Line Interactive Validation Exercise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical feasibility in using CLMS satellite-based EO to estimate soil health indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable #18 (D5.2), INRAE - UMR 1114 EMMAH. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report 10 YEARS OF SMOS – PASSIVE MICROWAVE VEGETATION OPACITY STUDY (PM-VO-S) OSMOSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Salazar-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0119, CESBIO. 2024, pp.SO-TN-CB-GS-0119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 YEARS OF SMOS – PASSIVE MICROWAVE VEGETATION OPACITY STUDY (PM-VO-S) OSMOSE - Executive Summary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio César Salazar-Neira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SO-TN-CB-GS-0120, CESBIO. 2024, pp.SO-TN-CB-GS-0120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAI, fAPAR, FVC,and VCW From Optical Sensors (ATBD): Taking SENTINEL-2 as an example Sentinel-2 ATBD -Version 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongliang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; EMMAH UMR 114, CAPTE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S2ToolBox Level 2 products LAI, FAPAR, FCOVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EMMAH-CAPTE, INRAe Avignon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S2ToolBox Level 2 products: LAI, FAPAR, FCOVER. Version 2.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2020, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm Theoretical Basis Document (ATBD) for LAI, fAPAR, and fCover PROBA-V products at 300m resolution (GEOV3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Smets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMAGINES_RP2.1_ATBD-LAI300M, Copernicus Global Land Services; INRAE. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05362879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAStiS User Guide – V2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, UMT CAPTE, UMR EMMAH. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm theorethical basis document: leaf area index (LAI), Fraction of absorbed PAR (FAPAR) and fraction of vegetation cover (FCOVER) version 2.0 (GEOV2). Gio Global Land Component - Lot I. ”Operation of the Global Land Component”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Report for contract nº 388533 (JRC) (p. 72): INRA-CREAF. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’indicateurs phénologiques sur des paysages agricoles à partir de données Modis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport projet ANR BiodivAgrim. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPPEMENT D'UN ALGORITHME DE SUIVI DE LA VEGETATION A LARGE ECHELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique de l'espace [physics.space-ph]. Université Nice Sophia Antipolis, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00707683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId730"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51962E63"/>
+    <w:nsid w:val="35061D64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-weiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2341-667X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242772420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3663-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://land.copernicus.eu/global/products/lai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpvs.gsfc.nasa.gov/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://can-eye.paca.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phenome-emphasis.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/remote-sensing-of-environment/about/editorial-board" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gaetano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciotola" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Mateo-Herrera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2026.3678902" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Verger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115160" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxia Dong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aojie Yin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115161" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Berger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hostert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schlerf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Immitzer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szantoi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-026-01346-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234091v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l L&#243;pez-Lozano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenpeng Gu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104810" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2025.06.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Ma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Malik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Berthelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Yebra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114801" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327986v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjing Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofei Yin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Descals" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3555824" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinpei Yu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxiu Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrui Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhi Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04391-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Serouart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Baumont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109694" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307544v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Zenkl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Greche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Solan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bernigaud Samatan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100084" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Peng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-1601-2024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792928v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangmingrui Gao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyuan Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Shi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.10.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113883" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez-Zapero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Camacho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103479" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Jiang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061539" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102678v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Madec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Irfan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaaviya Velumani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne David" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02098-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289034v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Pu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Gao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiman Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taejin Park" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113493" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179075v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gobin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Hamid Mohamed Sallah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Curnel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Delvoye" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082090" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126699v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123070" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kayad" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelino Rodrigues" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Naranjo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sozzi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pirotti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108449" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634995v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108538" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9803570" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222455v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Manceau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab113" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/0xy8-yc88" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382651v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H G Vidal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesaignoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3099896" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112433" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112205" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222472v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baodong Xu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelu Zeng" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112438" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222466v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxiao Zou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjian Yan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Fang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2021/7410921" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583959v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallian Colombeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2021/9892647" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039221v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fuster" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Garc&#237;a-Santos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12061017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rochdi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111614" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108273" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627117v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duveiller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111402" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628746v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghai Hu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghui Luo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailan Jiang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.11.033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627329v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Djamai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fernandes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mcnairn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalifa Goita" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.03.020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583922v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Malatesta" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H&#233;no" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618297v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Blancon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tixier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00685" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625654v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Delloye" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.06.037" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624328v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bancal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0291-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454675v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9020111" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544639v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Caillault" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.06.006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608228v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lacaze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.018" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633878v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tum" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt P. G&#252;nther" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#246;ttcher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bittner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010069" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403399v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vuolo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pipitone" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zappa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Wenng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8110938" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212573v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira Sarrio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.09.021" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182256v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Filella" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Penuelas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.05.027" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638215v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Waldner" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Julie Lambert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70810400" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271242v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71115494" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319082v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raymaekers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bella" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Beguet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llavallol" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638658v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Raymaekers" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Beget" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2014.883096" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321173v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2328632" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647874v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivasathivel Kandasamy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neveux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-4055-2013" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315422v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claverie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.07.027" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3PXFDG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337729v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321166v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vermote" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2228653" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315210v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Cernicharo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.02.030" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321243v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Block" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Koetz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Burini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs6054190" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336674v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Gallego-Elvira" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mira" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Reyes-Castillo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647379v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-439-2012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321188v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.05.006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668958v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Kai Ma" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.04.011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WMR8TRC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661535v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317533v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Duveiller" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.11.016" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPJ12RM1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664270v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Benoit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802459551" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666766v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.11.014" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3BM7CP1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667008v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8036374" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388076v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.914808" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660126v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcyane Verger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.01.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SFN76T7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00421578v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.015" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666068v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Espa&#241;a" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.05.005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B79NW9B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496819v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661727v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.03.001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLRHW5LM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886182v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Chauki" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Troufleau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038962v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacour" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hautec&#339;ur" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002039" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038999v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002036" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885991v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Myneni" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pragn&#232;re" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Knyazikhin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000105" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908453v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mwangi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Desrutins" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sobrino" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Skokovi&#263;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13113" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208268v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Mallick" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037175v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Bhattacharya" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762511v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Ma" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829626v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150351v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154749v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Gamet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233982v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697226v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Venault" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Daubige" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559442v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillevic" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609665v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964936v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900557" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085756v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric David" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964155v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charron" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900400" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140103v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jay" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Comar" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benicio" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Henry" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140124v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589898v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736994v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519436" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736995v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8517279" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737288v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737609v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Camacho de Coca" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28106.88003" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735866v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Liu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733623v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734260v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737316v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613632v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahir" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800057v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743592v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Smets" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-7-W3-53-2015" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798127v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Garcia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunink" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334145v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Verhoef" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337664v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Garcia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336225v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123424v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334147v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338807v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137555v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338015v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battude" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurence" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valero" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marais-Sicre" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336487v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Filella" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317561v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Baret" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947342" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335892v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Camacho" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338811v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336135v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lagouarde" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336237v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacaze" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wandrebek" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336199v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337853v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smets" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trigo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freitas" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jann" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334335v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336467v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336104v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338869v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334143v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Solan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337759v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336177v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336627v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallero-Elvira" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-G Garcia" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baille" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336462v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336217v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321147v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Penuelas" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336672v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336657v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337022v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337021v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336505v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748213v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pacholczyk" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723396" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314958v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336497v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336662v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336533v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338825v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318997v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pacholczyk" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750301v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Reyes Castillo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.035" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749395v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Verger Ten" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2013.6866023" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189890v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723520" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336479v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lecharpentier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buis" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747309v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352745" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750157v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Simic" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Alessandrini" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351854" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334158v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Suarez" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334191v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Makhmara" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacaze" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321449v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claverie" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermote" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334168v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Block" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brockmann" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335981v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334162v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321431v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Camacho de Coca" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sanchez" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schaaf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318412v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10177-012-0020-8" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/932107941B77F0C1429EFA52593E90FB8117B160/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321202v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Makhmara" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336183v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scholtze" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koetz" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336248v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Beget" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oricchio" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Straschnoy" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338061v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillon" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319006v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacaze" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334176v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336188v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334131v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Block" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fernandes" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336189v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321198v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2011.6005061" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755426v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhao" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757723v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coudert" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757803v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pacholcyzk" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755383v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Eerens" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Else Swinnen" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755126v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Duveiller" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829512v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832602v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363071v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Menez" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271158v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Yang" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinglun Li" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283043v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Lan Nguyen" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271164v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208249v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthelot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776574v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154762v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629711v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joss Gillet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lefebvre" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807042v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#232;gre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560819v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Roujean" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olioso" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hagolle" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299668v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738340v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517532" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801014v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796014v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337562v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335901v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338821v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338801v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336633v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337028v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Garcia" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336948v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pacholcyzk" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337024v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336677v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338068v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesaignoux" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nerry" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336158v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallego" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336998v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castillo-Reyes" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336170v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755045v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754947v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819067v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berhelot" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327564v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangram Ganguly" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna R. Nemani" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Bi" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/352716.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25047-7_2" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336690v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganguly" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rr Nemani" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bi" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788819v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336204v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336460v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334150v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336210v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334306v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840129v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mialon" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Salazar-Neira" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302606v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyao Xie" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840685v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884986v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584016v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088193v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362879v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136489v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334122v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335915v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00707683v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-weiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2341-667X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242772420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=W-Co7voAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3663-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://land.copernicus.eu/global/products/lai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lpvs.gsfc.nasa.gov/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://can-eye.paca.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phenome-emphasis.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/journal/remote-sensing-of-environment/about/editorial-board" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Verger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115160" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575218v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gaetano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciotola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Mateo-Herrera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2026.3678902" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446857v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxia Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aojie Yin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05547973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Berger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hostert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schlerf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Immitzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Szantoi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-026-01346-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05131852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Ma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Malik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Berthelot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Yebra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114801" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05327986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l L&#243;pez-Lozano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenpeng Gu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2025.104810" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126456v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2025.06.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05012205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjing Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaofei Yin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Fu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Descals" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3555824" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05027036v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinpei Yu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxiu Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrui Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhi Chen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04391-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867701v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Serouart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Escale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Baumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109694" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijian Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Zenkl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Greche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Solan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bernigaud Samatan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100084" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Peng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-1601-2024" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangmingrui Gao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linyuan Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Shi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2024.10.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113883" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garric" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Jiang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061539" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04482764v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge S&#225;nchez-Zapero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Camacho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103479" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102678v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Madec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Irfan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaaviya Velumani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne David" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02098-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gobin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Hamid Mohamed Sallah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Curnel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Delvoye" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15082090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Pu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si Gao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiman Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taejin Park" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113493" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richer-De-Forges" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15123070" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605392v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kayad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelino Rodrigues" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Naranjo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sozzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pirotti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108449" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902073v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9803570" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634995v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108538" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222455v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Manceau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab113" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382651v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H G Vidal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lesaignoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3099896" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542910v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/0xy8-yc88" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203368v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tison" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112433" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132351v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.112205" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222472v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baodong Xu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelu Zeng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112438" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222466v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxiao Zou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjian Yan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongliang Fang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2021/7410921" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583959v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gallian Colombeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2021/9892647" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039221v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Fuster" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Garc&#237;a-Santos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12061017" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622701v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rochdi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111614" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122813v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108273" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duveiller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111402" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583922v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dutartre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Malatesta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie H&#233;no" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.09.011" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronghai Hu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghui Luo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailan Jiang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.11.033" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627329v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Djamai" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fernandes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mcnairn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalifa Goita" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.03.020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618297v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Blancon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tixier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00685" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625654v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Delloye" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.06.037" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624328v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bancal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0291-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544639v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Caillault" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.06.006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454675v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9020111" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608228v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lacaze" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633878v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tum" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt P. G&#252;nther" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin B&#246;ttcher" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bittner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010069" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403399v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vuolo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pipitone" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zappa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Wenng" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8110938" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212573v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira Sarrio" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.09.021" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182256v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Filella" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Penuelas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.05.027" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638215v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Waldner" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Julie Lambert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70810400" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271242v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71115494" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638658v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Raymaekers" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Bella" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Beget" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llavallol" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2014.883096" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319082v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raymaekers" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Garcia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Beguet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321173v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2014.2328632" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315422v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claverie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.07.027" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC3PXFDG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337729v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivasathivel Kandasamy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Neveux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647874v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-4055-2013" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321166v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vermote" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2228653" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315210v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Cernicharo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.02.030" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321243v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Block" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Koetz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Burini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs6054190" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336674v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Gallego-Elvira" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mira" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Reyes-Castillo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647379v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peylin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-439-2012" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321188v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.05.006" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668958v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Kai Ma" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.04.011" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WMR8TRC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661535v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317533v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Duveiller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.11.016" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPJ12RM1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664270v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Benoit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marloie" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802459551" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666766v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.11.014" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3BM7CP1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667008v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grasselly" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Navez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8036374" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00421578v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.015" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666068v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Espa&#241;a" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.05.005" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9B79NW9B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00388076v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2007.914808" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660126v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcyane Verger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.01.006" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SFN76T7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496819v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661727v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.03.001" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLRHW5LM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886182v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Chauki" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Troufleau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003003" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038962v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bacour" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leroy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hautec&#339;ur" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002039" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038999v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/AGRO:2002036" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885991v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Myneni" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pragn&#232;re" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Knyazikhin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000105" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908453v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mwangi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Desrutins" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sobrino" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Skokovi&#263;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-13113" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208268v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Mallick" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037175v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Bhattacharya" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762511v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Ma" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ausset" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829626v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150351v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154749v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Gamet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233982v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697226v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Venault" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Daubige" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559442v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillevic" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964936v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900557" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085756v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric David" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964155v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charron" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900400" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140103v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jay" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Comar" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benicio" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Henry" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609665v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140124v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589898v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736994v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519436" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736995v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8517279" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737288v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737609v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Camacho de Coca" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28106.88003" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735866v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Liu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733623v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734260v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737316v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800057v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahir" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613632v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743592v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Smets" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-7-W3-53-2015" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123424v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334147v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Verhoef" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338807v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335892v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Camacho" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137555v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338015v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battude" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurence" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valero" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marais-Sicre" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336487v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Filella" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pe&#241;uelas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317561v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Baret" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947342" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798127v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Garcia" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunink" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334145v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337664v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Garcia" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336225v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338811v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336135v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wigneron" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lagouarde" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336237v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacaze" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wandrebek" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334335v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336199v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise M. F. Devaux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrey" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Legland" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336467v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smets" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337853v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Trigo" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Freitas" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jann" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336104v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338869v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334143v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Solan" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337759v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336177v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336627v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallero-Elvira" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-G Garcia" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baille" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336462v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336217v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336672v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336505v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336657v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337022v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337021v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321147v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Penuelas" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748213v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pacholczyk" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723396" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314958v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mira" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336662v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336497v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336533v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338825v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318997v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pacholczyk" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750301v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Reyes Castillo" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.035" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749395v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Verger Ten" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2013.6866023" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189890v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723520" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334158v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Suarez" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334191v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Makhmara" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacaze" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334162v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buis" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321431v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Camacho de Coca" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sanchez" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schaaf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321449v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Claverie" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vermote" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334168v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Block" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brockmann" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335981v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336479v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lecharpentier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747309v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352745" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750157v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Simic" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Alessandrini" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351854" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318412v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10177-012-0020-8" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/932107941B77F0C1429EFA52593E90FB8117B160/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321202v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Makhmara" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336183v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Scholtze" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koetz" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336248v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Beget" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oricchio" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Straschnoy" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338061v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillon" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319006v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacaze" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334176v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334131v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Block" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fernandes" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336189v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336188v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809492v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321198v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2011.6005061" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336964v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruy" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chanzy" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755426v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhao" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peylin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757803v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pacholcyzk" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755383v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Eerens" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Else Swinnen" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757723v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coudert" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755126v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Duveiller" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829512v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rossello" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832602v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moulin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363071v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Menez" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Beauchene" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Debroux" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271158v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiancheng Yang" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinglun Li" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283043v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Lan Nguyen" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208249v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthelot" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271164v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776574v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154762v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629711v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joss Gillet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lefebvre" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807042v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#232;gre" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560819v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Roujean" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olioso" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hagolle" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299668v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simioni" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738340v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517532" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801014v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796014v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338821v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338801v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335901v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337562v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336633v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337028v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G Garcia" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336948v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pacholcyzk" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337024v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336677v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336158v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallego" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338068v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesaignoux" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nerry" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336998v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castillo-Reyes" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336170v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755045v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754947v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819067v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berhelot" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327564v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangram Ganguly" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna R. Nemani" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Bi" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/352716.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25047-7_2" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336690v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganguly" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rr Nemani" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bi" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788819v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336204v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336460v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334150v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336210v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334306v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302606v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyao Xie" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840129v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mialon" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C&#233;sar Salazar-Neira" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840685v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884986v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584016v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088193v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362879v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03136489v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334122v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335915v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00707683v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>