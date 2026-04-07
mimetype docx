--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Yvane Daire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal heritage and climate change: 20 years’ experience of community archaeology in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías López-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community Archaeology and Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (3-4), pp.106-120. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20518196.2025.2589582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter les changements côtiers par les cartes postales et les archives anciennes : La plage de Plougasnou-Saint-Jean-du-Doigt (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, pp.84-116. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.621b4g8r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive workflow for erosion monitoring of coastal archaeological sites by means of digital photogrammetry: An Iberian case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Mencía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Eugenia Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Manuel Felicísimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Güimil-Fariña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e00373. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2024.e00373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A technical adaptation? Shell dye extraction on the eve of the roman conquest in Gaul (Port-Blanc, Hoedic island, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Sociétés humaines et environnements dans la zone circumméditérranéenne du Pléistocène au début de l’Holocène : Colloque en hommage à Émilie Campmas, 1983-2019, Hors-série 2022, pp.144-161. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.8114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les changements climatiques impactent le patrimoine archéologique côtier. Du projet ALeRT en Bretagne aux programmes internationaux, vers la mise en place de stratégies d’adaptation multiscalaires et d’initiatives citoyennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airelle Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias López-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences participatives au service du patrimoine côtier menacé par les changements globaux dans les îles françaises de la Caraïbe : la démarche du projet ALOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alejandro Ariza Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (2), pp.54-71. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.862.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Lies Beneath the Surface? Using Airborne Hyperspectral Imagery to Map Submerged Archaeological Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Péres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45, pp.287-290. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.10123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie de la pêche sur le littoral Manche-Atlantique de l’Ouest de la France (Âge du bronze, âge du Fer, Antiquité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (35), pp.199-234. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.5392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site archéologique insulaire au péril des mers : l'île Nonna à Penmarc'h, (Finistère) et son occupation protohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Toularastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estuarine tidescape of production: terrestrial laser scanning of fixed fishing structures and a tide mill in the Léguer Estuary, Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lobb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leyland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (377), pp.1296-1313. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage archéologique d'urgence sur un amas coquillier de l'Île de Sein : le patrimoine révélé au gré des tempêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Borvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de bouilleur de sel demeuré inédit : Karreg ar Yellan, Ploubazlanec (Côtes-d'Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une histoire de l’archéologie dans l’ouest de la France ou comment naît un laboratoire de recherche (1945-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.9-21. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.5813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêcheries de Groix : des reliques du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penn ar Bed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° spécial "Poissons de Groix - Mémoires de pêcheurs", 235/236, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au milieu des flots, l’abri-sous-roche de Roc’h Santeg Leton (Santec, Finistère). Une fouille d’urgence d’occupations du Paléolithique moyen à l’âge du Fer en stratigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (1), pp.67-122. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.1972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinze années d'archéologie littorale en Bretagne : bilan 1999-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.81-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoins d’exploitation des ressources végétales et minérales sur l’estran : l’exemple de Porspoder (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.28-32. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouiller sur l'estran : des contraintes et des opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.48-52. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estran : un espace fantasmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.5-6. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence d’une archéologie des installations de pêche de l’estran : les barrages à poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.21-27. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ALeRT dans son contexte national et européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.65-66. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.7061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches à l'île du Bec, Lampaul-Ploudalmézeau (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.47-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îles Trévorc'h à Saint-Pabu (Finistère) : un patrimoine au péril des mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral morbihannais. Le projet ALeRT au chevet d’un patrimoine menacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin et mémoires de la Société polymathique du Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.121-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goémon-épave était remonté des grèves sur la dune à l'aide de treuils ou mâts de charge à Landunvez et à Porspoder (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Tahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.15-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle pierre à gorge découverte sur l'île de Groix (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serj Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ALeRT : focus sur le Finistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penn ar Bed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur sozialen und kulturellen Identitat in frueheisenzeitlichen Gesellschaften</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Sharapova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Kovrigin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Korjakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasia Antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.279-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D model as a dynamic compilation of knowledge: interim results on the city of Alet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Archaeology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (16), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/var.2017.5862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements côtiers sur le littoral atlantique : la Cornouaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique du Finistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145, pp.33-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Brigand R. et Weller O. (dir.) Archaeology of Salt. Approaching an impossible past. Leyde, Sidestone Press, 228 p., 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (1), pp.183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites mégalithiques (Bretagne, Normandie, Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier inventaire des sites préhistoriques submergés au large des côtes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°29, pp.5-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de sel en Baie de Vilaine. Le point sur les établissements sauniers de l'âge du Fer de la commune de Pénestin (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.99-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des prospections Alert sur le littoral de la Bretagne : chronique 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.77-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l’archéologie subaquatique au projet européen &amp;quot;ARCH-MANCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.21-43. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/DXWE2681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ALeRT. Des sites archéologiques en danger sur le littoral de la Manche et de l’Atlantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.1321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tumulus de Kervingar (Plouarzel, Finistère) : un regard nouveau sur les débuts de la recherche archéologique d’après-guerre en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mañana-Borrazás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.113-128. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.2973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterflant, un site archéologique sous haute surveillance à Hoedic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Monros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Melvan - La Revue des deux îles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.187-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les barrages de pêcheries du nord-est de la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin et mémoires de la Société archéologique et historique d'Ille-et-Vilaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (1), pp.221-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Erosion and Public Archaeology in Western France: News from the ‘Alert’ Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Current, Newsletter of the Island and Coastal archaeology Interest Group, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire une page de l’histoire de l’archéologie : la collection documentaire de l’ancien laboratoire d’Anthropologie de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eSCOPES Project: Preservation by record and monitoring at-risk coastal archaeological sites in the European Atlantic façade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mañana-Borrazás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Güimil Fariña Alejandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Antiquity Project Gallery, 88 (339)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements côtiers sur le littoral de la Manche: la côte d’Émeraude, au cœur du projet interdisciplinaire européen &amp;quot;Arch-Manche&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers du Centre régional archéologique d'Alet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ICARE project: an insight into the formation and consolidation of archaeology in western France (ca. 1850-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the History of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23(1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Monod (1902-2000) et l’archéologie bretonne : note sur un épisode méconnu de la vie du « fou du désert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.289 - 301. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.2193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Changes and Cultural Heritage (2): An Experiment in the Vilaine Estuary (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benheng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.183-199. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15564894.2012.686083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00949091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Changes and Cultural Heritage (1) : Assessment of the Vulnerability of the Coastal Heritage in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.168-182. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15564894.2011.652340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les barrages de pêcheries de l'estuaire du Léguer dans leur contexte sédimentaire. Apport à la géoarchéologie de la baie de Lannion (Côtes-d'Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.65-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pêches et archéologie des anciens pièges à poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.23-44. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/DJHJ1671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plateau littoral du Bas-Léon (nord Finistère, Bretagne) au I er millénaire avant notre ère : perspectives pour une lecture croisée sur les dynamiques du peuplement et du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Arbousse-Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Géoarchéologie dans l’Ouest de la France, 220 (3), pp.95-119. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.3685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Heritage Loss into Vulnerability Assessments of South Brittany Coastline (France). Implications for Coastal Vulnerability Analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.Textuel, 05.01.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00659101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et gestion des ressources animales sur un atelier de bouilleurs de sel au III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C. : le site de Dossen-Rouz (Locquémeau-Trédrez ; Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dater les anciennes pêcheries par les niveaux marins approche méthodologique et perspectives géoarchéologiques : le Bas Léon, nord Finistère, Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 220, pp.69-93. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.3680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thème du quadriscèle : un aspect de l’iconographie du second Âge du Fer dans l’Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études celtiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXXVII, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of the risk of heritage loss into the vulnerability assessment of the South Brittany coast (France): implications for coastal vulnerability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soazig Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benheng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anciens pièges à poissons de l'archipel de Bréhat (Côtes d'Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Pache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.93-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands and archaeological research in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.52-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient maritime fish-traps of Brittany (France): A reappraisal of the relationship between human and coastal environment during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maritime Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11457-009-9053-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dé en os de l'âge du Fer sur l'île d'Hoedic (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sites archéologiques en danger sur le littoral et les îles de Bretagne. Chronique 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serj Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Gaulois sur l’île Guennoc (Landéda, Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.93-137. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour un outillage lithique de l'Âge du Fer : le cas des maillets à gorge de l'Ouest de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.106-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Port-Blanc à Hoedic : résultats préliminaires de la campagne de fouille 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19, pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00123443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d’étude d’un site littoral, Port-Blanc, île d’Hoedic (Morbihan) : premières approches archéologiques et archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Port-Blanc à Hoedic (Morbihan) : résultats préliminaires de la campagne de fouille de 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19, pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille à Port-Blanc, Hoedic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Melvan - La Revue des deux îles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France de l’Ouest (Bretagne, Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nillesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villard-Le Tiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cultes et sanctuaires en France à l’âge du Fer, 60, pp.75-105. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2003.3144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de bouilleur de sel d’Enez Vihan en Pleumeur-Bodou (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hautenauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Le Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de bouilleurs de sel d’Ilur (Golfe du Morbihan, Bretagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 12, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sculpture protohistorique d’Yvignac (Côtes-d’Armor) dans son contexte archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 11, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de bouilleur de sel de Landrellec, Pleumeur-Bodou (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 10, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité des fouilles de l’âge du Fer sur la côte nord de la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 9, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de l’Île-d’Yoc’h en Landunvez (29) : bilan de la campagne de 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8, pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple breton d’archéologie insulaire : les fouilles de l’Île d’Yoc’h (Finistère, commune de Landunvez) : campagnes de 1987 et 1988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de l'archéologie dans l’Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías López-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Rennes en Sciences. 24, pp.36, 2026, Les Cahiers de Rennes en Sciences, 978-2-490-401-21-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology Of Coastal Settlements / HOMER 2021Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidestone Press, pp.690, 2026, ISBN 978-94-6426-343-5. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59641/vv634yh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology of Coastal Settlements. Proceedings of the HOMER 2021 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidestone press publisher, 690 p., In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threat to the coastlines and their cultural heritage: What are the challenges in the face of climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoedic, une île atlantique à la veille de la Conquête romaine : 10 ans d’étude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CeRAA; AMARAI, Supplément AM, 296 p., 2018, Les Dossiers du CeRAA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public archaeology and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Nimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxbow Books, pp.185, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal management : guide for using archaeology, palaeoenvironments, history and art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garry Momber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidbury Lauren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Satchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Missiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAT Southampton, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion côtière : guide pour utiliser les ressources archéologiques, paléoenvironnementales, historiques et artistiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garry Momber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidbury Lauren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Satchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Missiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAT, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient maritime communities and the relationship between people and environment along the European Atlantic coasts. Proceedings of the HOMER 2011 Conference, Vannes, 28 septembre-1er octobre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.689, 2013, British Archaeological Reports, International Series, BAR S2570, 9781407311913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Île aux Moutons (Fouesnant, Finistère), Un établissement gaulois dans son contexte atlantique. Etude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CeRAA, pp.234, 2013, Les Dossiers du Ce.R.A.A., n°AJ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au fil de l'eau… Catalogue d'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CReAAH, Université Rennes 1, pp.24, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les rivages de la Manche… Le site de l'âge du Fer de Dossen Rouz à Locquémeau-Trédrez (Côtes d'Armor). Etude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CeRAA, pp.159, 2011, Les Dossiers du Centre Régional d'Archéologie d'Alet, n° AH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anciens pièges à poissons des côtes de Bretagne, un patrimoine au rythme des marées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Régional d'Archéologie d'Alet, pp.172, 2010, Les Dossiers du Ce.R.A.A., N° AG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêcheries de Bretagne Archéologie et Histoire des pêcheries d’estran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CeRAA, pp.144, 2008, Les Dossiers du CeRAA, n°AE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stèles de l'Age du Fer dans l'Ouest de la Gaule. Réflexions sur le monde des morts et le monde des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Dossiers du CeRAA, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sel des Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance, pp.152, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats et nécropoles de l’Age du Fer au carrefour de l’Eurasie. Les fouilles de 1993 à 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Koryakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.291, 2002, Mémoires de la Mission archéologique Française en Asie Centrale, Tome XI, 978-2-907431-14-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stèles de l’Age du Fer des Côtes-d’Armor et du Trégor finistérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Le Brozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-éd. Institut Culturel de Bretagne et Ass. Travaux Labo. Anthropologie, pp.72, 1998, Collection Patrimoine Archéologique de Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques armoricaines de la fin de l’Age du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">39, pp.313, 1992, Travaux du Labo. Anthropologie, Univ. Rennes I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stèles de l’Age du Fer dans le Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Roland Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-éd. Institut Culturel de Bretagne et Ass. Travaux Labo. Anthropologie, pp.82, 1989, Collection Patrimoine Archéologique de Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La civitas gallo-romaine des Coriosolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-éd Iinstitut Culturel de Bretagne et Ce.R.A.A, pp.92, 1988, Coll. Patrimoine archéologique de Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat protohistorique : le Moulin de la Rive à Locquirec (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Roland Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes I, pp.135, 1986, Travaux du Laboratoire d'Anthropologie de Rennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic-tac, le compte à rebours a démarré : la perte du patrimoine archéologique côtier des Petites Antilles françaises, entre urgence et stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías López-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Dupont; Anna Baudry; Marie-Yvane Daire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements. Archéologie des peuplements littoraux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestones, pp.45-56, 2026, ISBN 978-94-6426-343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l’environnement autour d’un site du second âge de Fer en position d’estran à Plougasnou/Saint-Jean-du-Doigt (Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Dupont; Anna Baudry; Marie-Yvane Daire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements/ Archéologie des peuplements littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestones, pp.161-182, 2026, ISBN 978-94-6426-343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage sur les fours à goémon en tant que patrimoine à préserver : l’exemple de la commune de Lampaul-Plouarzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Gruet et Alain Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fours à goémon, de Chausey à l’île d’Yeu. Etude d’un patrimoine méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors série 2023, AMARAI, pp.227-232, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes façons de remonter le goémon depuis les grèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Gruet et Alain Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fours à goémon, de Chausey à l’île d’Yeu. Etude d’un patrimoine méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors série 2023, AMARAI, pp.73-98, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution d’un four à goémon à Argenton (Landunvez, Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Cohic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Gruet et Alain Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fours à goémon, de Chausey à l’île d’Yeu. Etude d’un patrimoine méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors série 2023, AMARAI, pp.233-240, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et caractéristiques des fours à goémon de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Gruet et Alain Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fours à goémon, de Chausey à l’île d’Yeu. Etude d’un patrimoine méconnu.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors Série 2023, AMARAI, pp.35-58, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de sel dans l’Ouest de la France. Nouvelles réflexions sur la technologie et la chronologie des briquetages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégor Marchand; Nicolas Naudinot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire et Protohistoire de l’Ouest de la France : Nouvelles perspectives en hommage à Jean-Laurent Monnier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 12, Revue Archéologique de l'Ouest, Presses Universitaires de Rennes, pp.217-229., 2023, 978 2 7535 9371 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Monnier, parcours fructueux d'un chercheur en Préhistoire, des falaises du Goëlo au laboratoire Archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégor Marchand; Nicolas Naudinot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire et Protohistoire de l’Ouest de la France : Nouvelles perspectives en hommage à Jean-Laurent Monnier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément n°12, Revue Archéologique de l'Ouest, Presses Universitaires de Rennes, pp.5-10., 2023, 978 2 7535 9371 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine côtier de Bretagne en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Marlier; M. L’Hour; A. Charron; D. Djaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors du fond des mers. Un patrimoine en danger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catalogue de l’exposition, Musée départemental d’Arles antique, p. 125, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALeRT et ALOA, des projets de recherche action participatifs au chevet du patrimoine menacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors du fond des mers. Un patrimoine en danger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catalogue de l’exposition, Musée départemental d’Arles antique, pp.222-236, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Large. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’archipel Houat-Hoedic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Melvan, pp.5-7, 2020, 978-2-9566175-1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 12 France: Submerged Prehistory on Atlantic and Mediterranean Coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bailey; N. Galanidou; H. Peeters; H. Jöns and M. Mennenga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Europe’s Drowned Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-280, 2020, Coastal Research Library 35, 978-3-030-37367-2. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-37367-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural study of an Iron Age rampart undergoing destruction: Guennoc Island, Landéda (Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Cousseau and Luc Laporte (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre and Protohistoric Stone Architectures: Comparisons of the Social and Technical Contexts Associated to Their Building. Proceedings of the XVIII UISPP World Congress (4-9 June 2018, Paris, France) Volume 1, Session XXXII-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.144-161, 2020, 978-1-78969-545-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer : cette frontière géographique imaginée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour repenser les rapports entre l'homme et la nature. Rencontres Sciences Friction # 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Locus Solus et Abbaye de Beauport, pp.68-69, 2019, 978-2-36833-255-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hameau de Port-Blanc à l'âge du Fer : 10 ans de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Yvane Daire; Anna Baudry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hoedic, une île atlantique à la veille de la Conquête romaine : 10 ans d’étude pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-23, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation gauloise d'Hoedic dans le contexte du Mor Braz : trajectoires atlantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Yvane Daire; Anna Baudry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hoedic, une île atlantique à la veille de la Conquête romaine : 10 ans d’étude pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-274, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie du sel sur le littoral Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Ménanteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sels et salines de l’Europe atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.70-73, 2018, 978-2-7535-6535-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bouilleurs de sel de l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin, Charles Tanguy Le Roux, Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues : 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.142-143, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasado y futuro de los archivos de imágenes en arqueología: el ejemplo de las colecciones del museo de Penmarc'h (Finistère, Francia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrés Carretero Pérez; Concha Papí Rodes; Gonzalo Ruiz Zapatero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas del V Congreso Internacional de Historia de la Arqueología / IV Jornadas de Historiografía de la Arqueología SEHA-MAN: “Arqueología de los museos. 150 años del Museo Arqueológico Nacional” (21-23 de marzo de 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1159-1174, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture matérielle de Port-Blanc : autres mobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Yvane Daire; Anna Baudry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hoedic, une île atlantique à la veille de la Conquête romaine : 10 ans d’étude pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-160, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'établissement de Port-Blanc : résultats de la fouille, données de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervi Le Nagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Yvane Daire; Anna Baudry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hoedic, une île atlantique à la veille de la Conquête romaine : 10 ans d’étude pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-76, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture matérielle : la céramique de Port-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Choisy-Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Yvane Daire; Anna Baudry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hoedic, une île atlantique à la veille de la Conquête romaine : 10 ans d’étude pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-139, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Archaeology and climate change : reflections and considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Nimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Dawson, C. Nimura, E. Lopez-Romero and M.Y. Daire (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Archaeology and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Owbow books, pp.1-9, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosión litoral y participación cuidadana en el Oeste de Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Peres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vaquerizo D., Ruiz A.B., Delgado M. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rescate : Del registro estrategráfico a la sociedad del conocimiento : el patrimonio arqueológico como agente de desarrollo sustenible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO Press, pp.369-380, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de sel sur le littoral breton aux âges du Fer : un point sur l’évolution technologique et les implications sociales et environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (47), </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-35613-189-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal erosion and public archaeology in Brittany, France: recent experiences from the ALeRT project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dawson Tom, Nimura Courtney, Lopez Romero Elias, Daire Marie-Yvane (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public archaeology and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow books, pp.81-89, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and coastal erosion: monitoring change through 3D digital techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mañana Borrazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Güimil Fariña Alejandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamermans H., De Neef W., Piccoli C., Posluschny A.G., Scopigno R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Three Dimensions of Archaeology. Proceedings of the VII UISPP World Congress (1-7 sept. 2014, Burgos, Spain). Volume 7/Sessions A4b and A12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Archaeology, pp.89-97, 2016, 9781784912932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité halieutique et consommation de poissons à l'Âge du Fer sur des îles de la façade sud de la Bretagne : l’exemple de Port Blanc à Hoedic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Mougne et Marie-Yvane Daire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme, ses ressources et son environnement, dans l’Ouest de la France à l’âge du Fer : actualités de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série n° 9, Géosciences Rennes, pp.63-79, 2015, Actes du Séminaire Archéologique de l’Ouest du 24 mars 2014, Mémoire de Géosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropisation ancienne et impacts différenciés sur le littoral d’Ouessant (Age du Fer-Epoque Médiévale) : quelques premières données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Abd El Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Guerin Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audouard L et Gehres B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Somewhere beyond the sea", les îles bretonnes (France) perspectives archéologiques, géographiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-21, 2015, British Archaeological Reports, International Series 2705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’île aux Moutons et l’archipel des Glénan (Fouesnant, Finistère), de la Préhistoire à la fin de l’indépendance gauloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audouard Lorena, Gehres Benjamin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Somewhere Beyond The Sea » Les îles bretonnes (France) : perspectives archéologiques, géographiques et historiques : actes du Séminaire Archéologique de l’Ouest, 1er avril 2014, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2705, Archaeopress, pp.55-69, 2015, BAR International Series, 978 1 4073 1356 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêcheries insulaires de Bretagne : diversité et originalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somewhere Beyond The Sea. The islands of Brittany (France): an archaeological, geographical and historical point of view.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR –S2705, pp.83-93, 2015, British Archaeological Reports, International Series, 978 1 4073 1356 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du patrimoine micro-insulaire breton, entre nature et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somewhere Beyond The Sea » The islands of Brittany (France): an archaeological, geographical and historical point of view,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR –S2705, pp.70-82, 2015, British Archaeological Reports, International Series, 978 1 4073 1356 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îles de Bretagne continentale et de plein océan à l’âge du Fer : un monde (habité), un réseau (de communication), un vecteur (d’acculturation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (39), </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-258, 2015, 978-2-35613-129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du littoral dans l’organisation spatiale des sociétés insulaires et péninsulaires armoricaines : l’exportation de céramiques proto-onctueuses vers les îles au Second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (39), </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.895-904, 2015, 978-2-35613-133-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes d’occupation du littoral de la Bretagne continentale à l’âge du Fer : une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (39), </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-166, 2015, 978-2-35613-129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse diachronique des dynamiques insulaires (culture, environnement, économie) : l’île de Groix comme étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréna Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorena Audouard et Benjamin Gehres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Somewhere Beyond The Sea" The islands of Brittany (France): an archaeological, geographical and historical point of view</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR – S2705, pp.1-13, 2015, British Archaeological Reports, International Series, 978 1 4073 1356 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forward : Neolithic standing stones and Iron Age stelae in French Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Kerdivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Díaz-Guardamino, Leonardo García Sanjuán, and David Wheatley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lives of Prehistoric Monuments in Iron Age, Roman, and Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.141-162, 2015, 978-0-19-872460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and management of the marine invertebrate resources on a pre-roman coastal settlement : Dossen Rouz, Locquémeau-Trédrez (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Szabó K., Dupont C., Dimitrijević V., Gómez Gastélum L., Serrand N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeomalacology:Shells in the Archaeological Record, Actes du colloque de l'ICAZ, Paris août 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR International Series 2666, pp.203-2016, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un patrimoine littoral en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David B.,Ozouf-Costaz C. et Troussellier M. dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes marins. Voyage insolite au cœur des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS-INEE et éd. du Cherche-Midi, pp.164-165, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se nourrir le long des côtes bretonnes : réflexions à partir d'une analyse diachronique des barrages de pêcheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Costamagno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation humaine : entre choix et contraintes. Actes du colloque CTHS de Rennes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-133, 2014, Collection Actes des Congrès des Sociétés Historiques et Scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements côtiers sur le littoral de la Manche : la côte d’Emeraude, au cœur du projet interdisciplinaire européen « Arch-Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers du centre Régional d’Archéologie d’Alet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, centre regional d'Archéologie d'Alet, pp.43-71, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Alert : une analyse de la vulnérabilité du patrimoine culturel côtier dans l'Ouest de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daire M.Y.; Dupont C.; Baudry A.; Billard C.; Large J.M.; lespez L.; Normand E.; Scarre C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient maritime communities and the relationshipbetween people and environments along the european atlantic coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2570, archeopress, pp.127-136, 2013, British archaeological reports, 978 1 4073 1191 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation humaine et formation du paysage culturel dans le Parc National des Îles atlantiques de Galice (Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballesteros-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Güimil Fariña Alejandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.Y. Daire, C. Dupont, A. Baudry, C. Billard, J.M. Large, L. Lespez, E. Normand et C. Scarre. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient maritime communities and the relationship between people and environment along the European Atlantic coasts/ Anciens peuplements littoraux et relations home/milieu sur les côtes de l'Europe atlantique. Proceedings of the HOMER 2011 Conference, Actes du colloque HOMER 2011, Vannes, 28 septembre-1er octobre 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Archaeological Reports, International Series, BAR S2570, pp.185-194, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie au rythme des marées : Actualité des recherches sur les anciens barrages de pêcheries maritimes en Bretagne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.Y. Daire, C. Dupont, A. Baudry, C. Billard, J.M. Large, L. Lespez, E. Normand et C. Scarre. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient maritime communities and the relationship between people and environment along the European Atlantic coasts/ Anciens peuplements littoraux et relations home/milieu sur les côtes de l'Europe atlantique. Proceedings of the HOMER 2011 Conference, Actes du colloque HOMER 2011, Vannes, 28 septembre-1er octobre 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Archaeological Reports, International Series, BAR S2570</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-162, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between people, space and places during the Iron Age: exploitation of coastal space and resources through the island settlements in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gheoghiu D. and Nash G., (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place as material culture. Objects, geographies and the construction of time,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.299-318, 2013, 1-4438-4261-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine insulaire de Bretagne (France), naturel et culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bredin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.Y. Daire, C. Dupont, A. Baudry, C. Billard, J.M. Large, L. Lespez, E. Normand et C. Scarre. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient maritime communities and the relationship between people and environment along the European Atlantic coasts/ Anciens peuplements littoraux et relations home/milieu sur les côtes de l'Europe atlantique. Proceedings of the HOMER 2011 Conference, Actes du colloque HOMER 2011, Vannes, 28 septembre-1er octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Archaeological Reports, International Series, BAR S2570, pp.85-94, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outillage en pierre à l'Âge du Fer : exemples d'un potentiel à exploiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marchand G. et Querré G. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roches et sociétés de la Préhistoire entre Massifs cristallins et Bassins sédimentaires : le Nord-Ouest de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 223-238, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeology of the Iron Age coastal salt industry: the essential role of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Gheorghiu G. Children (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments with Past Materialities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR International Series 2302, pp.57-64, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El proyecto &amp;quot;ALERT&amp;quot;: un mapa de riesgos para la gestión y protección del patrimonio arqueológico litoral.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rovira Llorens S., García-Heras M., Gener Moret M., Montero Ruiz I. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas del VII Congreso Ibérico de Arqueometria, Madrid, 8-10 de octubre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-publishers Quadro, pp.532-538, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Yvignac », personnage anthropomorphe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De terre et de pierre, Les Gaulois entre Loire et Dordogne. Catalogue de l'exposition de Chauvigny.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association chauvinoise., pp.184-185, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Age ceramics in Western France : a multidisciplinary approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Querre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gheorghiu D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramic studies. Papers on the social and cultural significance of ceramics in Europe and Eurasia from prehistoric to historic times.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bristish Archaeological Reports, pp.63-68, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Age ceramics in Western France : a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Querre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramic studies. Papers on the social and cultural significance of ceramics in Europe and Eurasia from prehistoric to historic times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B.A.R. International Series, 1553, pp.63-68, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00123447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et l'Armorique devint Bretagne...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bretons et la mer. Images et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-27, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocages armoricains et sociétés, genèse, évolution et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatiana Muxart; Franck-Dominique Vivien; Bruno Villalba; Joëlle Burnouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des milieux et des hommes : fragments d’histoires croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.115-131, 2003, collection environnement, 2-84299-453-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocages armoricains et sociétés, genèse, évolution et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des milieux et des hommes : fragments d'histoires croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2003, 2-84299-453-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine littoral et sciences participatives : retours sur expérience des projets « ALeRT » et « ALOA »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías López-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches participatives en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française; Réseau Participarc, Mar 2024, Paris, France. pp.127-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine littoral et sciences participatives : retours sur expérience des projets ALeRT et ALOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías López-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches participatives pour la recherche et la valorisation du patrimoine archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française; Participarc, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic-tac, le compte à rebours a démarré : la perte du patrimoine archéologique côtier des Petites Antilles françaises, entre urgence et stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements and human/environment interactions in the Atlantic north of the Equator / Archéologie des peuplements littoraux et des interactions Homme/Milieu en Atlantique nord équateur, HOMER 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Dupont; Anna Baudry; Marie-Yvane Daire, Sep 2021, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ICARE et le Musée Préhistorique Finistérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 100 ans du Musée Préhistorique Finistérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis du MPF, Sep 2023, Penmarc'h (29), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie Littorale Outre Atlantique en Guadeloupe : focus sur le littoral de Petit-Bourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ALOA, focus sur Petit-Bourg (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alejandro Ariza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'OHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM, Jun 2023, Pointe-à Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’un corpus archéologique : l’expérience du projet ICARE (Iconographie et Collections d'Anthropologie de Rennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASA 2022 : Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Tours, Nov 2022, Tours, France. https://masa.hypotheses.org/4470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d'un corpus archéologique : l'expérience du projet ICARE (Iconographie et Collections d'Anthropologie de Rennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MASA 2022 : Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium MASA, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet IMPACT : archéologie, histoire environnementale et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Benvegnú dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SÉMINAIRE HN 2022 #2 - INTÉGRER L’OUVERTURE DES DONNÉES ET DES MÉTHODES À SON PROJET DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l’homme en Bretagne, Jun 2022, Rennes, France. https://www.canal-u.tv/chaines/mshb/seminaire-hn-2022-2-integrer-l-ouverture-des-donnees-et-des-methodes-a-son-projet-de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change and Cultural heritage : Atlantic challenges and experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias López-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Heritage for the future. Science for heritage. A European Adventure for research and innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europe; Ministère de la Recherche, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouiller sur l'estran : une expérience bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DRASSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRASSM, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of underwater landscapes from airborne hyperspectral imagery in the shallow waters of Molène archipelago, Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Péres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOMER 2021: Archaeology of coastal settlements and human/environment interactions in the Atlantic north of the Equator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Château d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de recherche-action face à la vulnérabilité du patrimoine culturel du littoral Atlantique : actualité des programmes ALeRT et ALOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Architecture et patrimoines : nouveaux risques, nouvelles réponses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l’environnement autour d’un site du second âge de Fer en position d’estran à Plougasnou/Saint-Jean-du-Doigt (Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements and human/environment interactions in the Atlantic north of the Equator / Archéologie des peuplements littoraux et des interactions Homme/Milieu en Atlantique nord équateur. Colloque HOMER 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Dupont; Anna Baudry; Marie-Yvane Daire; CReAAH, Sep 2021, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches archéométriques et paléo-économiques des productions des ateliers céramiques à l’âge du Fer en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVe colloque de l’Association Française pour l’Étude de l’Âge du Fer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, GijÓn, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-Blanc à la veille de la conquête romaine: un laboratoire d’étude de la biodiversité passée et des interactions entre populations insulaires et invertébrés marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’UMR7209 AASPE, Mélanges offerts à Anne Tresset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ALeRT : une analyse de la vulnérabilité du patrimoine culturel du littoral Manche-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et Catastrophe, Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National du Patrimoine (INP), Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie des dépôts et évolution de l’environnement à Plougasnou-Saint-Jean-du-Doigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archéologique de l’Ouest « Rencontres interdisciplinaires sur l’anthropisation des milieux du Mésolithique au Moyen Age »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation des communautés aux impacts des changements climatiques : la science participative au chevet du patrimoine culturel côtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airelle Mandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets ALeRT (Archéologie, Littoral et Réchauffement Terrestre) et ALOA (Archéologie Littorale Outre Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Trajectoires des projets labellisés ». Journée d’études « Perspectives SHS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHB, Mar 2019, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALeRT project in Western France 2006-present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airelle Mandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du projet H2020 PERICLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pericles, Apr 2019, Den Helder, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countdown for a threatened coastal heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airelle Mandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of heritage ans climate change action: examples from France and around the world”, Icomos Climate Change and Heritage Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOMOS and Unesco, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisitions et utilisations des ressources animales en milieu insulaire : l’exemple du site de Port-Blanc (Hoedic, Morbihan), 10 ans d’étude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire archéologique de l’ouest RiAM "Rencontres interdisciplinaires sur l'anthropisation des milieux, du Mésolithique au Moyen-Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Iron Age settlement of l’île d’Hoedic, Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Recent Archaeological research in the Channel Islands and nearby France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Hélier, Jersey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 années de recherche sur l’île d’Hoedic (Morbihan) : l’heure du bilan sur les occupations de l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Oceanside". Actualité de recherches archéologiques littorles et marines d'Europe et au-delà, Séminaire archéologique de l'ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches en Archéologie, Archéosciences et Histoire (CReAAH), Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme de recherche ALeRT à travers le monde et les demarches citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Rencontres internationales du patrimoine littoral et maritime »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Bretagne, Oct 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the site vulnerability to disaster archaeology: perspectives from the ALOA project in the French Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAA Annual Conference “Reflecting Futures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ALOA (ALeRT Outre Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Regards croisés sur le littoral » du pôle Armorique, Amériques, Atlantique de la MSHB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHB, May 2018, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estuarine tide-scape of production: terrestrial laser scanning (TLS) fixed fishing structures and a tidal mill in the Laguer estuary, Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lobb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leyland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Association for Environmental Archaeology Conference (AEA) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Environmental Archaeology, Nov 2018, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel devenir pour le littoral Manche-Atlantique et son patrimoine ? Apport de l’interdisciplinarité et de la science participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Mer et Océan : archéologie et paysage littoral, Workshop International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Empúries, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasado y futuro de los archivios de imágenes en arqueologia : el ejemplo de las colecciones del museo de Penmarc’h (Finistère, Francia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congreso Internacional de Historia de la Arqueología / IV Jornadas de Historia SEHA - MAN. Arqueología de los museos: 150 años de la creación del Museo Arqueológico Nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEHA-MAN, Mar 2017, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel devenir pour le littoral Manche-Atlantique et son patrimoine ? Apport de l’interdisciplinarité et de la science participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées littorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de France, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D digitisation and reconstruction of a capital in northwestern Gaul: interim results on the City of alet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Archaeology, Computer Graphics, Cultural Heritage and Innovation 'ARQUEOLÓGICA 2.0'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain. pp.438-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01399040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions autour de dynamiques estuariennes ou Quand l’archéologie interroge la géomorphologie et réciproquement : le Léguer (Côtes d’Armor, France) comme étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RST (Réunion des Sciences de la Terre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal communities uniting regionally to address common threats to their heritage: Europe’s ALeRT project (Archéologie, Littoral et Réchauffement Terrestre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change Impacts : creating resilient cities and sites.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOMOS and NAPC, Jul 2016, Mobile, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French “ALeRT” project: a participate approach at the bedside of the threatened archaeological heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizan annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du Littoral : témoignage patrimonial de la montée du niveau marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Atlantys. How we think about the end of the World : imagining and surviving disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal and Island heritage at risk along the European Atlantic façade: answers from the Alert project (Archaeology, Coasts and Climate Change) (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session : Public Archaeology and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Nimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21è Colloque de l'EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging the public with the ALeRT project (Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21è Colloque de l'EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on Coastal fishing structures: a major step in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Ru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21è Colloque de l'EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session : Cultural Heritage facing up to Climate Change, Sea Level Rise and Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Sabbioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unesco, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux outils d’observation et de gestion du patrimoine littoral de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Connaissance et compréhension des risques côtiers : Aléas, Enjeux, représentations, Gestion »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Brest, France. pp.234-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALERT Mobile: managing coastal archaeological heritage in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Nov 2013, Marseille, France. pp.611-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du phoque gris (Halichoerus grypus) dans les assemblages archéozoologiques : L’exemple du site protohistorique de Port-Blanc, Hoedic (Bretagne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anciens peuplements littoraux et relations Homme/Milieu sur les côtes de l'Europe atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daire M.-Y., Dupont C., Baudry A., Billard C., Large J.-M., Lespez L., Normand E., Scarre C. (dir.); Actes du colloque HOMER 2011, Sep 2011, Vannes, France. p. 411-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoedic Island in the Iron Age: Isolated place or cultural crossroad?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Congress - Session Worlds apart: Island archaeology from Mull to Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theoretical Archaeological Group, Dec 2008, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières approches archéozoologiques : PORT-BLANC, île de Hoedic (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Civilisations atlantiques et Archéosciences », Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rennes, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion littorale et patrimoine culturel. Mais que font les archéologues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Molines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les environnements côtiers", Vannes, 6-7 sept 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steles for the dead, steles for the living ? The case of Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA, Cork (Irlande)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée &amp;quot;Civilisations atlantiques & Archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyodo J.N.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les occupations préhistoriques et protohistoriques de l'Ile de Groix (Morbihan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée &amp;quot;Civilisations atlantiques & Archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyodo J.-N.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles découvertes sur l'île aux Moutons (Fouesnant), Finistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée &amp;quot;Civilisations atlantiques & Archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koryakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Schoor M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitats et nécropoles de l'Age du Fer au carrefour de l'Eurasie (Sibérie Occidentale) : la fouille du site de Pavlinovo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée &amp;quot;Civilisations atlantiques & Archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les occupations préhistoriques et gauloises de l'île aux Moutons (Finistère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tradition of island archaeology in Brittany and the unmissable role of Pierre-Roland Giot (1919-2002).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">150 Years Anniversary of the Société Jersiaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société jersiaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Jersiaise, pp.59-65, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme, ses ressources et son environnement, dans l'Ouest de la France à l'âge du Fer : actualités de la recherche. Actes du Séminaire Archéologique de l'Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Achéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nantes, France. HS n°9, Editions de Géosciences-Rennes, 181 p., 2015, Mémoires de Géosciences-Rennes, 2-914375-93-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01232745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring environmental context of archaeological sites through landscape 3D modelling : for a new approach of archaeobotany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA – Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental change around a Iron Age foreshore settlement at Plougasnou-Saint Jean du Doigt (Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalyno2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des données LIDAR Litto 3D pour la prospection archéologique en milieu littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2017 - XXIème colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHES ARCHÉOMÉTRIQUES DES CÉRAMIQUES INSULAIRES DE L'OUEST DE LA FRANCE, DU NÉOLITHIQUE À L'ÉPOQUE GALLO-ROMAINE EXEMPLE DE RÉSULTATS : LES IMPORTATIONS À L'ÂGE DU FER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> XIXe Colloque du GMPCA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Caen, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of food coastal resources and insular environmental setting in Western France during the Iron Age. The example of the site of Port Blanc (Hoedic Island, Morbihan, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe colloque de l’ICAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage and Climate Change: New challenges and perspectives for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Bourgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plage de Plougasnou-Saint-Jean-du-Doigt (Finistère) : résultats des dernières campagnes de sondages archéologiques sur l’estran et premiers résultats des analyses paléoenvironnementales en arrière du cordon de galets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 23 mars 2019. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des données LiDAR Litto3D pour la prospection archéologique en milieu littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALeRT : l'archéologie littorale versus l'érosion. Chronique 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belle-Île en Mer, du Néolithique à l'âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréna Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir de la recherche archéologique en France : programmation nationale et programmation régionale : exposé et discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite du projet ALeRT grâce à la Fondation de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 2 avril 2016. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte à l'île du Bec, Lampaul-Ploudalmézeau (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 2 avril 2016. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CReAAH à l'heure de l'Europe : du projet &amp;quot;Arch-Manche&amp;quot; au projet &amp;quot;CCC' : Common Cultural Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 mars 2015. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'île aux Moutons (Fouesnant, Finistère) Fouille 2005 - Rapport intermédiaire d'opération pluriannuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Defaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyodo J.-N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IMPACT, IMages du passé, images d’avenir : documenter l’évolution climatique et anthropique sur le PAtrimoine (Culturel et naturel) Territorial. Rapport 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche en Archéologie, Archéosciences, Histoire. 2021, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ALOA, rapport d’étape 2020, Fondation de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CReAAH. 2021, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rapport d'opération d'archéologie sous-marine, prospection par télédétection hyperstectrale dans l'archipel de Molène, OA-4831 DRASSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Péres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM. 2021, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALOA (ALeRT Outre Atlantique). Projet MSHB 2017-2018. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CReAAH; MSHB. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« AleRT à Plougasnou ». Rapport d’activité 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CReAAH. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plage de Plougasnou Saint-Jean-du-Doigt (Finistère). Rapport de la fouille programmée sur estran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Borvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2019, 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes post-fouille issus des sondages archéologiques sur un amas coquillier Ile de Sein (Finistère) OA 3896, Décision du 04/07/2018 n° 2018-94, Rapport d'opération. Le mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OA 3896, DRASSM-HELP. 2019, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plage de Plougasnou Saint-Jean-du-Doigt (Finistère). Rapport de sondages (FP) sur estran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2018, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, Littoral et Réchauffement Terrestre – Les zones côtières et les événements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Flageul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2018-043, SRA Bretagne. 2018, 59 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final d'Opération, sondages archéologiques sur un amas coquillier, île de Sein (Finistère), OA-3432 DRASSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Borvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esla Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2018, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plage de Plougasnou-Saint-Jean-du-Doigt (Finistère). Rapport de prospection thématique et sondages sur estran, OA 3101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OA 3101, DRASSM. 2017, 94 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Fondation de France : Quel devenir pour le patrimoine culturel sur les côtes françaises de la Manche et de l’Atlantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CReAAH; Fondation de France. 2017, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier céramique. In Dutouquet L. (dir.), Sondages archéologiques sur un amas coquillier, île de Sein (Finistère), OA 3140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OA 3140, DRASSM. 2017, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages, suivi et études archéologiques du site de l’île du Bec, Lampaul-Ploudalmézeau (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CReAAH; SRA Bretagne; DRASSM. 2016, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages, suivi et études archéologiques du site de l'île du Bec, Lampaul-Ploudalmézeau (Finistère), Rapport reprographié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] UMR 6566 CReAAH. 2016, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations des accumulations de coquillages sur l’île Dumet (Piriac-sur-Mer, Loire-Atlantique), 27 avril 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CReAAH. 2015, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ile d'Hoedic, Morbihan, site de Port-Blanc. Rapport de fouille programmée 19 septembre-7 octobre 2006. Rapport reprographié, UMR 6566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 6566. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côtes et estrans du littoral Manche-Atlantique : une archéologie entre terre et mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71 p., 2019, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId465"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Yvane Daire </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal heritage and climate change: 20 years’ experience of community archaeology in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías López-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community Archaeology and Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 11 (3-4), pp.106-120. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20518196.2025.2589582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenter les changements côtiers par les cartes postales et les archives anciennes : La plage de Plougasnou-Saint-Jean-du-Doigt (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, pp.84-116. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.621b4g8r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive workflow for erosion monitoring of coastal archaeological sites by means of digital photogrammetry: An Iberian case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Mencía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Eugenia Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ángel Manuel Felicísimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Güimil-Fariña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e00373. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.daach.2024.e00373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A technical adaptation? Shell dye extraction on the eve of the roman conquest in Gaul (Port-Blanc, Hoedic island, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Sociétés humaines et environnements dans la zone circumméditérranéenne du Pléistocène au début de l’Holocène : Colloque en hommage à Émilie Campmas, 1983-2019, Hors-série 2022, pp.144-161. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.8114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les changements climatiques impactent le patrimoine archéologique côtier. Du projet ALeRT en Bretagne aux programmes internationaux, vers la mise en place de stratégies d’adaptation multiscalaires et d’initiatives citoyennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airelle Mandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias López-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.5-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences participatives au service du patrimoine côtier menacé par les changements globaux dans les îles françaises de la Caraïbe : la démarche du projet ALOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alejandro Ariza Pareja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (2), pp.54-71. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.862.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Lies Beneath the Surface? Using Airborne Hyperspectral Imagery to Map Submerged Archaeological Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Péres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45, pp.287-290. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.10123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site archéologique insulaire au péril des mers : l'île Nonna à Penmarc'h, (Finistère) et son occupation protohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Toularastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estuarine tidescape of production: terrestrial laser scanning of fixed fishing structures and a tide mill in the Léguer Estuary, Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lobb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Leyland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94 (377), pp.1296-1313. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondage archéologique d'urgence sur un amas coquillier de l'Île de Sein : le patrimoine révélé au gré des tempêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Borvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie de la pêche sur le littoral Manche-Atlantique de l’Ouest de la France (Âge du bronze, âge du Fer, Antiquité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (35), pp.199-234. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.5392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de bouilleur de sel demeuré inédit : Karreg ar Yellan, Ploubazlanec (Côtes-d'Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une histoire de l’archéologie dans l’ouest de la France ou comment naît un laboratoire de recherche (1945-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.9-21. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.5813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêcheries de Groix : des reliques du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penn ar Bed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N° spécial "Poissons de Groix - Mémoires de pêcheurs", 235/236, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au milieu des flots, l’abri-sous-roche de Roc’h Santeg Leton (Santec, Finistère). Une fouille d’urgence d’occupations du Paléolithique moyen à l’âge du Fer en stratigraphie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (1), pp.67-122. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/galliap.1972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinze années d'archéologie littorale en Bretagne : bilan 1999-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Varennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32, pp.81-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoins d’exploitation des ressources végétales et minérales sur l’estran : l’exemple de Porspoder (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.28-32. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouiller sur l'estran : des contraintes et des opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Eynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.48-52. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estran : un espace fantasmé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.5-6. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence d’une archéologie des installations de pêche de l’estran : les barrages à poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.21-27. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ALeRT dans son contexte national et européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Estrans, l'archéologie entre terre et mer, 156, pp.65-66. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.7061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral morbihannais. Le projet ALeRT au chevet d’un patrimoine menacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin et mémoires de la Société polymathique du Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.121-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle pierre à gorge découverte sur l'île de Groix (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serj Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goémon-épave était remonté des grèves sur la dune à l'aide de treuils ou mâts de charge à Landunvez et à Porspoder (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Cren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Tahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.15-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îles Trévorc'h à Saint-Pabu (Finistère) : un patrimoine au péril des mers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches à l'île du Bec, Lampaul-Ploudalmézeau (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.47-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02122941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ALeRT : focus sur le Finistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penn ar Bed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 151, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D model as a dynamic compilation of knowledge: interim results on the city of Alet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Archaeology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (16), pp.51-60. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/var.2017.5862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements côtiers sur le littoral atlantique : la Cornouaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique du Finistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 145, pp.33-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur sozialen und kulturellen Identitat in frueheisenzeitlichen Gesellschaften</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Sharapova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Kovrigin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Korjakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasia Antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.279-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de Brigand R. et Weller O. (dir.) Archaeology of Salt. Approaching an impossible past. Leyde, Sidestone Press, 228 p., 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (1), pp.183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un premier inventaire des sites préhistoriques submergés au large des côtes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°29, pp.5-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites mégalithiques (Bretagne, Normandie, Vendée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ALeRT. Des sites archéologiques en danger sur le littoral de la Manche et de l’Atlantique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.125-133. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.1321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des prospections Alert sur le littoral de la Bretagne : chronique 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.77-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de l’archéologie subaquatique au projet européen &amp;quot;ARCH-MANCHE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.21-43. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/DXWE2681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de sel en Baie de Vilaine. Le point sur les établissements sauniers de l'âge du Fer de la commune de Pénestin (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.99-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tumulus de Kervingar (Plouarzel, Finistère) : un regard nouveau sur les débuts de la recherche archéologique d’après-guerre en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mañana-Borrazás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.113-128. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.2973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterflant, un site archéologique sous haute surveillance à Hoedic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Monros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Melvan - La Revue des deux îles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.187-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les barrages de pêcheries du nord-est de la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin et mémoires de la Société archéologique et historique d'Ille-et-Vilaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (1), pp.221-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eSCOPES Project: Preservation by record and monitoring at-risk coastal archaeological sites in the European Atlantic façade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mañana-Borrazás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Güimil Fariña Alejandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Antiquity Project Gallery, 88 (339)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Erosion and Public Archaeology in Western France: News from the ‘Alert’ Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Current, Newsletter of the Island and Coastal archaeology Interest Group, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire une page de l’histoire de l’archéologie : la collection documentaire de l’ancien laboratoire d’Anthropologie de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements côtiers sur le littoral de la Manche: la côte d’Émeraude, au cœur du projet interdisciplinaire européen &amp;quot;Arch-Manche&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers du Centre régional archéologique d'Alet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ICARE project: an insight into the formation and consolidation of archaeology in western France (ca. 1850-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the History of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23(1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Monod (1902-2000) et l’archéologie bretonne : note sur un épisode méconnu de la vie du « fou du désert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.289 - 301. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.2193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Changes and Cultural Heritage (1) : Assessment of the Vulnerability of the Coastal Heritage in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.168-182. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15564894.2011.652340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Changes and Cultural Heritage (2): An Experiment in the Vilaine Estuary (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benheng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.183-199. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15564894.2012.686083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00949091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les barrages de pêcheries de l'estuaire du Léguer dans leur contexte sédimentaire. Apport à la géoarchéologie de la baie de Lannion (Côtes-d'Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.65-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des pêches et archéologie des anciens pièges à poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langouët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.23-44. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/DJHJ1671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plateau littoral du Bas-Léon (nord Finistère, Bretagne) au I er millénaire avant notre ère : perspectives pour une lecture croisée sur les dynamiques du peuplement et du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Arbousse-Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Géoarchéologie dans l’Ouest de la France, 220 (3), pp.95-119. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.3685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Heritage Loss into Vulnerability Assessments of South Brittany Coastline (France). Implications for Coastal Vulnerability Analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.Textuel, 05.01.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00659101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et gestion des ressources animales sur un atelier de bouilleurs de sel au III&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle av. J.-C. : le site de Dossen-Rouz (Locquémeau-Trédrez ; Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dater les anciennes pêcheries par les niveaux marins approche méthodologique et perspectives géoarchéologiques : le Bas Léon, nord Finistère, Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 220, pp.69-93. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.3680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thème du quadriscèle : un aspect de l’iconographie du second Âge du Fer dans l’Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études celtiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XXXVII, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of the risk of heritage loss into the vulnerability assessment of the South Brittany coast (France): implications for coastal vulnerability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soazig Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benheng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islands and archaeological research in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shima : The International Journal of Research into Island Cultures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.52-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anciens pièges à poissons de l'archipel de Bréhat (Côtes d'Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Pache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Le Pache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.93-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient maritime fish-traps of Brittany (France): A reappraisal of the relationship between human and coastal environment during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Maritime Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11457-009-9053-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dé en os de l'âge du Fer sur l'île d'Hoedic (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sites archéologiques en danger sur le littoral et les îles de Bretagne. Chronique 2007-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serj Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00375852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Gaulois sur l’île Guennoc (Landéda, Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25, pp.93-137. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour un outillage lithique de l'Âge du Fer : le cas des maillets à gorge de l'Ouest de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.106-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Port-Blanc à Hoedic : résultats préliminaires de la campagne de fouille 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19, pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00123443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Port-Blanc à Hoedic (Morbihan) : résultats préliminaires de la campagne de fouille de 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'AMARAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19, pp.69-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d’étude d’un site littoral, Port-Blanc, île d’Hoedic (Morbihan) : premières approches archéologiques et archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille à Port-Blanc, Hoedic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Melvan - La Revue des deux îles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France de l’Ouest (Bretagne, Pays de la Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nillesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villard-Le Tiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Cultes et sanctuaires en France à l’âge du Fer, 60, pp.75-105. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galia.2003.3144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de bouilleur de sel d’Enez Vihan en Pleumeur-Bodou (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hautenauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Le Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ateliers de bouilleurs de sel d’Ilur (Golfe du Morbihan, Bretagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 12, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sculpture protohistorique d’Yvignac (Côtes-d’Armor) dans son contexte archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 11, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’atelier de bouilleur de sel de Landrellec, Pleumeur-Bodou (Côtes-d’Armor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 10, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité des fouilles de l’âge du Fer sur la côte nord de la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 9, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de l’Île-d’Yoc’h en Landunvez (29) : bilan de la campagne de 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8, pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple breton d’archéologie insulaire : les fouilles de l’Île d’Yoc’h (Finistère, commune de Landunvez) : campagnes de 1987 et 1988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de l'archéologie dans l’Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías López-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Rennes en Sciences. 24, pp.36, 2026, Les Cahiers de Rennes en Sciences, 978-2-490-401-21-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology of Coastal Settlements. Proceedings of the HOMER 2021 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidestone press publisher, 690 p., In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology Of Coastal Settlements / HOMER 2021Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sidestone Press, pp.690, 2025, ISBN 978-94-6426-343-5. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59641/vv634yh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threat to the coastlines and their cultural heritage: What are the challenges in the face of climate change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoedic, une île atlantique à la veille de la Conquête romaine : 10 ans d’étude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CeRAA; AMARAI, Supplément AM, 296 p., 2018, Les Dossiers du CeRAA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public archaeology and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Nimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxbow Books, pp.185, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal management : guide for using archaeology, palaeoenvironments, history and art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garry Momber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidbury Lauren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Satchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Missiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAT Southampton, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion côtière : guide pour utiliser les ressources archéologiques, paléoenvironnementales, historiques et artistiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garry Momber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidbury Lauren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Satchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tine Missiaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAT, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient maritime communities and the relationship between people and environment along the European Atlantic coasts. Proceedings of the HOMER 2011 Conference, Vannes, 28 septembre-1er octobre 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.689, 2013, British Archaeological Reports, International Series, BAR S2570, 9781407311913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Île aux Moutons (Fouesnant, Finistère), Un établissement gaulois dans son contexte atlantique. Etude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Hamon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CeRAA, pp.234, 2013, Les Dossiers du Ce.R.A.A., n°AJ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au fil de l'eau… Catalogue d'exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CReAAH, Université Rennes 1, pp.24, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les rivages de la Manche… Le site de l'âge du Fer de Dossen Rouz à Locquémeau-Trédrez (Côtes d'Armor). Etude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CeRAA, pp.159, 2011, Les Dossiers du Centre Régional d'Archéologie d'Alet, n° AH</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anciens pièges à poissons des côtes de Bretagne, un patrimoine au rythme des marées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Régional d'Archéologie d'Alet, pp.172, 2010, Les Dossiers du Ce.R.A.A., N° AG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêcheries de Bretagne Archéologie et Histoire des pêcheries d’estran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CeRAA, pp.144, 2008, Les Dossiers du CeRAA, n°AE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stèles de l'Age du Fer dans l'Ouest de la Gaule. Réflexions sur le monde des morts et le monde des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Dossiers du CeRAA, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sel des Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Errance, pp.152, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats et nécropoles de l’Age du Fer au carrefour de l’Eurasie. Les fouilles de 1993 à 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Koryakova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.291, 2002, Mémoires de la Mission archéologique Française en Asie Centrale, Tome XI, 978-2-907431-14-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stèles de l’Age du Fer des Côtes-d’Armor et du Trégor finistérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Le Brozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-éd. Institut Culturel de Bretagne et Ass. Travaux Labo. Anthropologie, pp.72, 1998, Collection Patrimoine Archéologique de Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les céramiques armoricaines de la fin de l’Age du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">39, pp.313, 1992, Travaux du Labo. Anthropologie, Univ. Rennes I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stèles de l’Age du Fer dans le Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Roland Giot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-éd. Institut Culturel de Bretagne et Ass. Travaux Labo. Anthropologie, pp.82, 1989, Collection Patrimoine Archéologique de Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La civitas gallo-romaine des Coriosolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-éd Iinstitut Culturel de Bretagne et Ce.R.A.A, pp.92, 1988, Coll. Patrimoine archéologique de Bretagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat protohistorique : le Moulin de la Rive à Locquirec (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Roland Giot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Rennes I, pp.135, 1986, Travaux du Laboratoire d'Anthropologie de Rennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic-tac, le compte à rebours a démarré : la perte du patrimoine archéologique côtier des Petites Antilles françaises, entre urgence et stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías López-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Dupont; Anna Baudry; Marie-Yvane Daire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements. Archéologie des peuplements littoraux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestones, pp.45-56, 2026, ISBN 978-94-6426-343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l’environnement autour d’un site du second âge de Fer en position d’estran à Plougasnou/Saint-Jean-du-Doigt (Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Dupont; Anna Baudry; Marie-Yvane Daire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements/ Archéologie des peuplements littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestones, pp.161-182, 2026, ISBN 978-94-6426-343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage sur les fours à goémon en tant que patrimoine à préserver : l’exemple de la commune de Lampaul-Plouarzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Gruet et Alain Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fours à goémon, de Chausey à l’île d’Yeu. Etude d’un patrimoine méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors série 2023, AMARAI, pp.227-232, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes façons de remonter le goémon depuis les grèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Gruet et Alain Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fours à goémon, de Chausey à l’île d’Yeu. Etude d’un patrimoine méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors série 2023, AMARAI, pp.73-98, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution d’un four à goémon à Argenton (Landunvez, Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Cohic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Gruet et Alain Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fours à goémon, de Chausey à l’île d’Yeu. Etude d’un patrimoine méconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors série 2023, AMARAI, pp.233-240, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et caractéristiques des fours à goémon de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Gruet et Alain Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fours à goémon, de Chausey à l’île d’Yeu. Etude d’un patrimoine méconnu.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors Série 2023, AMARAI, pp.35-58, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de sel dans l’Ouest de la France. Nouvelles réflexions sur la technologie et la chronologie des briquetages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégor Marchand; Nicolas Naudinot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire et Protohistoire de l’Ouest de la France : Nouvelles perspectives en hommage à Jean-Laurent Monnier.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément 12, Revue Archéologique de l'Ouest, Presses Universitaires de Rennes, pp.217-229., 2023, 978 2 7535 9371 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Monnier, parcours fructueux d'un chercheur en Préhistoire, des falaises du Goëlo au laboratoire Archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Naudinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grégor Marchand; Nicolas Naudinot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire et Protohistoire de l’Ouest de la France : Nouvelles perspectives en hommage à Jean-Laurent Monnier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Supplément n°12, Revue Archéologique de l'Ouest, Presses Universitaires de Rennes, pp.5-10., 2023, 978 2 7535 9371 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine côtier de Bretagne en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Marlier; M. L’Hour; A. Charron; D. Djaoui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors du fond des mers. Un patrimoine en danger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catalogue de l’exposition, Musée départemental d’Arles antique, p. 125, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALeRT et ALOA, des projets de recherche action participatifs au chevet du patrimoine menacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors du fond des mers. Un patrimoine en danger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catalogue de l’exposition, Musée départemental d’Arles antique, pp.222-236, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marc Large. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire de l’archipel Houat-Hoedic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, Melvan, pp.5-7, 2020, 978-2-9566175-1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 12 France: Submerged Prehistory on Atlantic and Mediterranean Coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bailey; N. Galanidou; H. Peeters; H. Jöns and M. Mennenga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Europe’s Drowned Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-280, 2020, Coastal Research Library 35, 978-3-030-37367-2. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-37367-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural study of an Iron Age rampart undergoing destruction: Guennoc Island, Landéda (Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Cousseau and Luc Laporte (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre and Protohistoric Stone Architectures: Comparisons of the Social and Technical Contexts Associated to Their Building. Proceedings of the XVIII UISPP World Congress (4-9 June 2018, Paris, France) Volume 1, Session XXXII-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.144-161, 2020, 978-1-78969-545-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer : cette frontière géographique imaginée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour repenser les rapports entre l'homme et la nature. Rencontres Sciences Friction # 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Locus Solus et Abbaye de Beauport, pp.68-69, 2019, 978-2-36833-255-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'occupation gauloise d'Hoedic dans le contexte du Mor Braz : trajectoires atlantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Yvane Daire; Anna Baudry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hoedic, une île atlantique à la veille de la Conquête romaine : 10 ans d’étude pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-274, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'établissement de Port-Blanc : résultats de la fouille, données de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klervi Le Nagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Yvane Daire; Anna Baudry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hoedic, une île atlantique à la veille de la Conquête romaine : 10 ans d’étude pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-76, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture matérielle de Port-Blanc : autres mobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Yvane Daire; Anna Baudry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hoedic, une île atlantique à la veille de la Conquête romaine : 10 ans d’étude pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-160, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie du sel sur le littoral Breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loïc Ménanteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sels et salines de l’Europe atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes (PUR), pp.70-73, 2018, 978-2-7535-6535-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bouilleurs de sel de l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Aubin, Charles Tanguy Le Roux, Cyril Marcigny (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le terrain avec les archéologues : 30 ans de découvertes dans l'Ouest de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.142-143, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasado y futuro de los archivos de imágenes en arqueología: el ejemplo de las colecciones del museo de Penmarc'h (Finistère, Francia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrés Carretero Pérez; Concha Papí Rodes; Gonzalo Ruiz Zapatero. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas del V Congreso Internacional de Historia de la Arqueología / IV Jornadas de Historiografía de la Arqueología SEHA-MAN: “Arqueología de los museos. 150 años del Museo Arqueológico Nacional” (21-23 de marzo de 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1159-1174, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hameau de Port-Blanc à l'âge du Fer : 10 ans de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Yvane Daire; Anna Baudry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hoedic, une île atlantique à la veille de la Conquête romaine : 10 ans d’étude pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-23, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture matérielle : la céramique de Port-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Choisy-Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Yvane Daire; Anna Baudry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hoedic, une île atlantique à la veille de la Conquête romaine : 10 ans d’étude pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-139, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Archaeology and climate change : reflections and considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Nimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Dawson, C. Nimura, E. Lopez-Romero and M.Y. Daire (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Archaeology and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Owbow books, pp.1-9, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosión litoral y participación cuidadana en el Oeste de Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Peres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vaquerizo D., Ruiz A.B., Delgado M. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rescate : Del registro estrategráfico a la sociedad del conocimiento : el patrimonio arqueológico como agente de desarrollo sustenible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO Press, pp.369-380, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de sel sur le littoral breton aux âges du Fer : un point sur l’évolution technologique et les implications sociales et environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Langouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (47), </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-35613-189-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal erosion and public archaeology in Brittany, France: recent experiences from the ALeRT project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dawson Tom, Nimura Courtney, Lopez Romero Elias, Daire Marie-Yvane (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public archaeology and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow books, pp.81-89, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeology and coastal erosion: monitoring change through 3D digital techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mañana Borrazas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Güimil Fariña Alejandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kamermans H., De Neef W., Piccoli C., Posluschny A.G., Scopigno R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Three Dimensions of Archaeology. Proceedings of the VII UISPP World Congress (1-7 sept. 2014, Burgos, Spain). Volume 7/Sessions A4b and A12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress Archaeology, pp.89-97, 2016, 9781784912932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du littoral dans l’organisation spatiale des sociétés insulaires et péninsulaires armoricaines : l’exportation de céramiques proto-onctueuses vers les îles au Second âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (39), </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.895-904, 2015, 978-2-35613-133-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les îles de Bretagne continentale et de plein océan à l’âge du Fer : un monde (habité), un réseau (de communication), un vecteur (d’acculturation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (39), </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-258, 2015, 978-2-35613-129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du patrimoine micro-insulaire breton, entre nature et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somewhere Beyond The Sea » The islands of Brittany (France): an archaeological, geographical and historical point of view,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR –S2705, pp.70-82, 2015, British Archaeological Reports, International Series, 978 1 4073 1356 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pêcheries insulaires de Bretagne : diversité et originalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somewhere Beyond The Sea. The islands of Brittany (France): an archaeological, geographical and historical point of view.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR –S2705, pp.83-93, 2015, British Archaeological Reports, International Series, 978 1 4073 1356 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité halieutique et consommation de poissons à l'Âge du Fer sur des îles de la façade sud de la Bretagne : l’exemple de Port Blanc à Hoedic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Mougne et Marie-Yvane Daire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme, ses ressources et son environnement, dans l’Ouest de la France à l’âge du Fer : actualités de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série n° 9, Géosciences Rennes, pp.63-79, 2015, Actes du Séminaire Archéologique de l’Ouest du 24 mars 2014, Mémoire de Géosciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’île aux Moutons et l’archipel des Glénan (Fouesnant, Finistère), de la Préhistoire à la fin de l’indépendance gauloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Méniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audouard Lorena, Gehres Benjamin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Somewhere Beyond The Sea » Les îles bretonnes (France) : perspectives archéologiques, géographiques et historiques : actes du Séminaire Archéologique de l’Ouest, 1er avril 2014, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S2705, Archaeopress, pp.55-69, 2015, BAR International Series, 978 1 4073 1356 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropisation ancienne et impacts différenciés sur le littoral d’Ouessant (Age du Fer-Epoque Médiévale) : quelques premières données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Abd El Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Guerin Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audouard L et Gehres B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Somewhere beyond the sea", les îles bretonnes (France) perspectives archéologiques, géographiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.14-21, 2015, British Archaeological Reports, International Series 2705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes d’occupation du littoral de la Bretagne continentale à l’âge du Fer : une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Olmer; Réjane Roure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Gaulois au fil de l’eau. Actes du 37e colloque de l’Association française pour l’étude de l’âge du Fer (Montpellier, 7-11 mai 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (39), </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-166, 2015, 978-2-35613-129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une analyse diachronique des dynamiques insulaires (culture, environnement, économie) : l’île de Groix comme étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréna Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Guyodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorena Audouard et Benjamin Gehres. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Somewhere Beyond The Sea" The islands of Brittany (France): an archaeological, geographical and historical point of view</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR – S2705, pp.1-13, 2015, British Archaeological Reports, International Series, 978 1 4073 1356 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back and forward : Neolithic standing stones and Iron Age stelae in French Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenolé Kerdivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Díaz-Guardamino, Leonardo García Sanjuán, and David Wheatley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lives of Prehistoric Monuments in Iron Age, Roman, and Medieval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.141-162, 2015, 978-0-19-872460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and management of the marine invertebrate resources on a pre-roman coastal settlement : Dossen Rouz, Locquémeau-Trédrez (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Szabó K., Dupont C., Dimitrijević V., Gómez Gastélum L., Serrand N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeomalacology:Shells in the Archaeological Record, Actes du colloque de l'ICAZ, Paris août 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR International Series 2666, pp.203-2016, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un patrimoine littoral en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David B.,Ozouf-Costaz C. et Troussellier M. dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes marins. Voyage insolite au cœur des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS-INEE et éd. du Cherche-Midi, pp.164-165, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se nourrir le long des côtes bretonnes : réflexions à partir d'une analyse diachronique des barrages de pêcheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Costamagno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'alimentation humaine : entre choix et contraintes. Actes du colloque CTHS de Rennes 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-133, 2014, Collection Actes des Congrès des Sociétés Historiques et Scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements côtiers sur le littoral de la Manche : la côte d’Emeraude, au cœur du projet interdisciplinaire européen « Arch-Manche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers du centre Régional d’Archéologie d’Alet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, centre regional d'Archéologie d'Alet, pp.43-71, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Alert : une analyse de la vulnérabilité du patrimoine culturel côtier dans l'Ouest de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizig Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daire M.Y.; Dupont C.; Baudry A.; Billard C.; Large J.M.; lespez L.; Normand E.; Scarre C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient maritime communities and the relationshipbetween people and environments along the european atlantic coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2570, archeopress, pp.127-136, 2013, British archaeological reports, 978 1 4073 1191 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between people, space and places during the Iron Age: exploitation of coastal space and resources through the island settlements in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gheoghiu D. and Nash G., (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place as material culture. Objects, geographies and the construction of time,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.299-318, 2013, 1-4438-4261-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation humaine et formation du paysage culturel dans le Parc National des Îles atlantiques de Galice (Espagne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ballesteros-Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Güimil Fariña Alejandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.Y. Daire, C. Dupont, A. Baudry, C. Billard, J.M. Large, L. Lespez, E. Normand et C. Scarre. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient maritime communities and the relationship between people and environment along the European Atlantic coasts/ Anciens peuplements littoraux et relations home/milieu sur les côtes de l'Europe atlantique. Proceedings of the HOMER 2011 Conference, Actes du colloque HOMER 2011, Vannes, 28 septembre-1er octobre 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Archaeological Reports, International Series, BAR S2570, pp.185-194, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une archéologie au rythme des marées : Actualité des recherches sur les anciens barrages de pêcheries maritimes en Bretagne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mahéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.Y. Daire, C. Dupont, A. Baudry, C. Billard, J.M. Large, L. Lespez, E. Normand et C. Scarre. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient maritime communities and the relationship between people and environment along the European Atlantic coasts/ Anciens peuplements littoraux et relations home/milieu sur les côtes de l'Europe atlantique. Proceedings of the HOMER 2011 Conference, Actes du colloque HOMER 2011, Vannes, 28 septembre-1er octobre 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Archaeological Reports, International Series, BAR S2570</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-162, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine insulaire de Bretagne (France), naturel et culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bredin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.Y. Daire, C. Dupont, A. Baudry, C. Billard, J.M. Large, L. Lespez, E. Normand et C. Scarre. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient maritime communities and the relationship between people and environment along the European Atlantic coasts/ Anciens peuplements littoraux et relations home/milieu sur les côtes de l'Europe atlantique. Proceedings of the HOMER 2011 Conference, Actes du colloque HOMER 2011, Vannes, 28 septembre-1er octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Archaeological Reports, International Series, BAR S2570, pp.85-94, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'outillage en pierre à l'Âge du Fer : exemples d'un potentiel à exploiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klet Donnart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marchand G. et Querré G. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roches et sociétés de la Préhistoire entre Massifs cristallins et Bassins sédimentaires : le Nord-Ouest de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 223-238, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeology of the Iron Age coastal salt industry: the essential role of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Gheorghiu G. Children (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments with Past Materialities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR International Series 2302, pp.57-64, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El proyecto &amp;quot;ALERT&amp;quot;: un mapa de riesgos para la gestión y protección del patrimonio arqueológico litoral.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rovira Llorens S., García-Heras M., Gener Moret M., Montero Ruiz I. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas del VII Congreso Ibérico de Arqueometria, Madrid, 8-10 de octubre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E-publishers Quadro, pp.532-538, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Yvignac », personnage anthropomorphe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De terre et de pierre, Les Gaulois entre Loire et Dordogne. Catalogue de l'exposition de Chauvigny.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association chauvinoise., pp.184-185, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Age ceramics in Western France : a multidisciplinary approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Querre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gheorghiu D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramic studies. Papers on the social and cultural significance of ceramics in Europe and Eurasia from prehistoric to historic times.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bristish Archaeological Reports, pp.63-68, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Age ceramics in Western France : a multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Querre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramic studies. Papers on the social and cultural significance of ceramics in Europe and Eurasia from prehistoric to historic times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B.A.R. International Series, 1553, pp.63-68, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00123447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et l'Armorique devint Bretagne...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Bretons et la mer. Images et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.12-27, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocages armoricains et sociétés, genèse, évolution et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tatiana Muxart; Franck-Dominique Vivien; Bruno Villalba; Joëlle Burnouf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des milieux et des hommes : fragments d’histoires croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.115-131, 2003, collection environnement, 2-84299-453-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocages armoricains et sociétés, genèse, évolution et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des milieux et des hommes : fragments d'histoires croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2003, 2-84299-453-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine littoral et sciences participatives : retours sur expérience des projets « ALeRT » et « ALOA »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías López-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches participatives en archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française; Réseau Participarc, Mar 2024, Paris, France. pp.127-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine littoral et sciences participatives : retours sur expérience des projets ALeRT et ALOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías López-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarches participatives pour la recherche et la valorisation du patrimoine archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Préhistorique Française; Participarc, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic-tac, le compte à rebours a démarré : la perte du patrimoine archéologique côtier des Petites Antilles françaises, entre urgence et stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements and human/environment interactions in the Atlantic north of the Equator / Archéologie des peuplements littoraux et des interactions Homme/Milieu en Atlantique nord équateur, HOMER 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Dupont; Anna Baudry; Marie-Yvane Daire, Sep 2021, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie Littorale Outre Atlantique en Guadeloupe : focus sur le littoral de Petit-Bourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ALOA, focus sur Petit-Bourg (Guadeloupe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alejandro Ariza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'OHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM, Jun 2023, Pointe-à Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d’un corpus archéologique : l’expérience du projet ICARE (Iconographie et Collections d'Anthropologie de Rennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASA 2022 : Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Tours, Nov 2022, Tours, France. https://masa.hypotheses.org/4470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ICARE et le Musée Préhistorique Finistérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 100 ans du Musée Préhistorique Finistérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis du MPF, Sep 2023, Penmarc'h (29), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique d'un corpus archéologique : l'expérience du projet ICARE (Iconographie et Collections d'Anthropologie de Rennes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Patat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Troccaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MASA 2022 : Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium MASA, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet IMPACT : archéologie, histoire environnementale et humanités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Benvegnú dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SÉMINAIRE HN 2022 #2 - INTÉGRER L’OUVERTURE DES DONNÉES ET DES MÉTHODES À SON PROJET DE RECHERCHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l’homme en Bretagne, Jun 2022, Rennes, France. https://www.canal-u.tv/chaines/mshb/seminaire-hn-2022-2-integrer-l-ouverture-des-donnees-et-des-methodes-a-son-projet-de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change and Cultural heritage : Atlantic challenges and experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias López-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Heritage for the future. Science for heritage. A European Adventure for research and innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europe; Ministère de la Recherche, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouiller sur l'estran : une expérience bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du DRASSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRASSM, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of underwater landscapes from airborne hyperspectral imagery in the shallow waters of Molène archipelago, Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Péres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOMER 2021: Archaeology of coastal settlements and human/environment interactions in the Atlantic north of the Equator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Château d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de recherche-action face à la vulnérabilité du patrimoine culturel du littoral Atlantique : actualité des programmes ALeRT et ALOA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Architecture et patrimoines : nouveaux risques, nouvelles réponses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l’environnement autour d’un site du second âge de Fer en position d’estran à Plougasnou/Saint-Jean-du-Doigt (Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements and human/environment interactions in the Atlantic north of the Equator / Archéologie des peuplements littoraux et des interactions Homme/Milieu en Atlantique nord équateur. Colloque HOMER 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Dupont; Anna Baudry; Marie-Yvane Daire; CReAAH, Sep 2021, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches archéométriques et paléo-économiques des productions des ateliers céramiques à l’âge du Fer en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Guiavarc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVe colloque de l’Association Française pour l’Étude de l’Âge du Fer,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, GijÓn, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ALeRT : une analyse de la vulnérabilité du patrimoine culturel du littoral Manche-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine et Catastrophe, Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National du Patrimoine (INP), Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Port-Blanc à la veille de la conquête romaine: un laboratoire d’étude de la biodiversité passée et des interactions entre populations insulaires et invertébrés marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Arthur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’UMR7209 AASPE, Mélanges offerts à Anne Tresset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géométrie des dépôts et évolution de l’environnement à Plougasnou-Saint-Jean-du-Doigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archéologique de l’Ouest « Rencontres interdisciplinaires sur l’anthropisation des milieux du Mésolithique au Moyen Age »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilisation des communautés aux impacts des changements climatiques : la science participative au chevet du patrimoine culturel côtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airelle Mandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALeRT project in Western France 2006-present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airelle Mandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du projet H2020 PERICLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pericles, Apr 2019, Den Helder, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets ALeRT (Archéologie, Littoral et Réchauffement Terrestre) et ALOA (Archéologie Littorale Outre Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Trajectoires des projets labellisés ». Journée d’études « Perspectives SHS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHB, Mar 2019, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countdown for a threatened coastal heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airelle Mandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of heritage ans climate change action: examples from France and around the world”, Icomos Climate Change and Heritage Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOMOS and Unesco, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisitions et utilisations des ressources animales en milieu insulaire : l’exemple du site de Port-Blanc (Hoedic, Morbihan), 10 ans d’étude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Arthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire archéologique de l’ouest RiAM "Rencontres interdisciplinaires sur l'anthropisation des milieux, du Mésolithique au Moyen-Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 années de recherche sur l’île d’Hoedic (Morbihan) : l’heure du bilan sur les occupations de l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Oceanside". Actualité de recherches archéologiques littorles et marines d'Europe et au-delà, Séminaire archéologique de l'ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches en Archéologie, Archéosciences et Histoire (CReAAH), Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Iron Age settlement of l’île d’Hoedic, Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Recent Archaeological research in the Channel Islands and nearby France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Hélier, Jersey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme de recherche ALeRT à travers le monde et les demarches citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Rencontres internationales du patrimoine littoral et maritime »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Bretagne, Oct 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the site vulnerability to disaster archaeology: perspectives from the ALOA project in the French Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAA Annual Conference “Reflecting Futures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAA, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ALOA (ALeRT Outre Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Regards croisés sur le littoral » du pôle Armorique, Amériques, Atlantique de la MSHB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHB, May 2018, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An estuarine tide-scape of production: terrestrial laser scanning (TLS) fixed fishing structures and a tidal mill in the Laguer estuary, Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lobb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leyland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Association for Environmental Archaeology Conference (AEA) conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Environmental Archaeology, Nov 2018, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel devenir pour le littoral Manche-Atlantique et son patrimoine ? Apport de l’interdisciplinarité et de la science participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Mer et Océan : archéologie et paysage littoral, Workshop International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Empúries, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasado y futuro de los archivios de imágenes en arqueologia : el ejemplo de las colecciones del museo de Penmarc’h (Finistère, Francia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congreso Internacional de Historia de la Arqueología / IV Jornadas de Historia SEHA - MAN. Arqueología de los museos: 150 años de la creación del Museo Arqueológico Nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEHA-MAN, Mar 2017, Madrid, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel devenir pour le littoral Manche-Atlantique et son patrimoine ? Apport de l’interdisciplinarité et de la science participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées littorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de France, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D digitisation and reconstruction of a capital in northwestern Gaul: interim results on the City of alet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Archaeology, Computer Graphics, Cultural Heritage and Innovation 'ARQUEOLÓGICA 2.0'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain. pp.438-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01399040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions autour de dynamiques estuariennes ou Quand l’archéologie interroge la géomorphologie et réciproquement : le Léguer (Côtes d’Armor, France) comme étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RST (Réunion des Sciences de la Terre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal communities uniting regionally to address common threats to their heritage: Europe’s ALeRT project (Archéologie, Littoral et Réchauffement Terrestre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate change Impacts : creating resilient cities and sites.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICOMOS and NAPC, Jul 2016, Mobile, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French “ALeRT” project: a participate approach at the bedside of the threatened archaeological heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizan annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bristol, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du Littoral : témoignage patrimonial de la montée du niveau marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Atlantys. How we think about the end of the World : imagining and surviving disasters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal and Island heritage at risk along the European Atlantic façade: answers from the Alert project (Archaeology, Coasts and Climate Change) (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session : Public Archaeology and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney Nimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21è Colloque de l'EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging the public with the ALeRT project (Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21è Colloque de l'EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on Coastal fishing structures: a major step in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Ru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21è Colloque de l'EAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session : Cultural Heritage facing up to Climate Change, Sea Level Rise and Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Sabbioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unesco, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux outils d’observation et de gestion du patrimoine littoral de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Connaissance et compréhension des risques côtiers : Aléas, Enjeux, représentations, Gestion »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Brest, France. pp.234-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALERT Mobile: managing coastal archaeological heritage in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Heritage International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Nov 2013, Marseille, France. pp.611-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du phoque gris (Halichoerus grypus) dans les assemblages archéozoologiques : L’exemple du site protohistorique de Port-Blanc, Hoedic (Bretagne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anciens peuplements littoraux et relations Homme/Milieu sur les côtes de l'Europe atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daire M.-Y., Dupont C., Baudry A., Billard C., Large J.-M., Lespez L., Normand E., Scarre C. (dir.); Actes du colloque HOMER 2011, Sep 2011, Vannes, France. p. 411-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoedic Island in the Iron Age: Isolated place or cultural crossroad?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Congress - Session Worlds apart: Island archaeology from Mull to Morbihan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Theoretical Archaeological Group, Dec 2008, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières approches archéozoologiques : PORT-BLANC, île de Hoedic (Morbihan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Civilisations atlantiques et Archéosciences », Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rennes, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion littorale et patrimoine culturel. Mais que font les archéologues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Molines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les environnements côtiers", Vannes, 6-7 sept 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steles for the dead, steles for the living ? The case of Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA, Cork (Irlande)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée &amp;quot;Civilisations atlantiques & Archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyodo J.N.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les occupations préhistoriques et protohistoriques de l'Ile de Groix (Morbihan)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée &amp;quot;Civilisations atlantiques & Archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyodo J.-N.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles découvertes sur l'île aux Moutons (Fouesnant), Finistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée &amp;quot;Civilisations atlantiques & Archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koryakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Schoor M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitats et nécropoles de l'Age du Fer au carrefour de l'Eurasie (Sibérie Occidentale) : la fouille du site de Pavlinovo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée &amp;quot;Civilisations atlantiques & Archéosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les occupations préhistoriques et gauloises de l'île aux Moutons (Finistère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tradition of island archaeology in Brittany and the unmissable role of Pierre-Roland Giot (1919-2002).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">150 Years Anniversary of the Société Jersiaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société jersiaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Jersiaise, pp.59-65, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme, ses ressources et son environnement, dans l'Ouest de la France à l'âge du Fer : actualités de la recherche. Actes du Séminaire Archéologique de l'Ouest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mougne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Achéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nantes, France. HS n°9, Editions de Géosciences-Rennes, 181 p., 2015, Mémoires de Géosciences-Rennes, 2-914375-93-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01232745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring environmental context of archaeological sites through landscape 3D modelling : for a new approach of archaeobotany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Maguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA – Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental change around a Iron Age foreshore settlement at Plougasnou-Saint Jean du Doigt (Finistère, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedPalyno2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des données LIDAR Litto 3D pour la prospection archéologique en milieu littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2017 - XXIème colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHES ARCHÉOMÉTRIQUES DES CÉRAMIQUES INSULAIRES DE L'OUEST DE LA FRANCE, DU NÉOLITHIQUE À L'ÉPOQUE GALLO-ROMAINE EXEMPLE DE RÉSULTATS : LES IMPORTATIONS À L'ÂGE DU FER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guirec Querré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> XIXe Colloque du GMPCA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Caen, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of food coastal resources and insular environmental setting in Western France during the Iron Age. The example of the site of Port Blanc (Hoedic Island, Morbihan, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Dréano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe colloque de l’ICAZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage and Climate Change: New challenges and perspectives for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ballard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Bourgès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plage de Plougasnou-Saint-Jean-du-Doigt (Finistère) : résultats des dernières campagnes de sondages archéologiques sur l’estran et premiers résultats des analyses paléoenvironnementales en arrière du cordon de galets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 23 mars 2019. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des données LiDAR Litto3D pour la prospection archéologique en milieu littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALeRT : l'archéologie littorale versus l'érosion. Chronique 2016-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belle-Île en Mer, du Néolithique à l'âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréna Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gehres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir de la recherche archéologique en France : programmation nationale et programmation régionale : exposé et discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poursuite du projet ALeRT grâce à la Fondation de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 2 avril 2016. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte à l'île du Bec, Lampaul-Ploudalmézeau (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Langouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 2 avril 2016. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CReAAH à l'heure de l'Europe : du projet &amp;quot;Arch-Manche&amp;quot; au projet &amp;quot;CCC' : Common Cultural Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Olmos Benlloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 21 mars 2015. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'île aux Moutons (Fouesnant, Finistère) Fouille 2005 - Rapport intermédiaire d'opération pluriannuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Defaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guyodo J.-N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IMPACT, IMages du passé, images d’avenir : documenter l’évolution climatique et anthropique sur le PAtrimoine (Culturel et naturel) Territorial. Rapport 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de Recherche en Archéologie, Archéosciences, Histoire. 2021, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ALOA, rapport d’étape 2020, Fondation de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CReAAH. 2021, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rapport d'opération d'archéologie sous-marine, prospection par télédétection hyperstectrale dans l'archipel de Molène, OA-4831 DRASSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Péres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM. 2021, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« AleRT à Plougasnou ». Rapport d’activité 2017-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CReAAH. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALOA (ALeRT Outre Atlantique). Projet MSHB 2017-2018. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CReAAH; MSHB. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plage de Plougasnou Saint-Jean-du-Doigt (Finistère). Rapport de la fouille programmée sur estran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Borvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2019, 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes post-fouille issus des sondages archéologiques sur un amas coquillier Ile de Sein (Finistère) OA 3896, Décision du 04/07/2018 n° 2018-94, Rapport d'opération. Le mobilier céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OA 3896, DRASSM-HELP. 2019, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plage de Plougasnou Saint-Jean-du-Doigt (Finistère). Rapport de sondages (FP) sur estran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2018, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie, Littoral et Réchauffement Terrestre – Les zones côtières et les événements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Flageul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2018-043, SRA Bretagne. 2018, 59 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Final d'Opération, sondages archéologiques sur un amas coquillier, île de Sein (Finistère), OA-3432 DRASSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Dutouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Borvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esla Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DRASSM - Département des recherches archéologiques subaquatiques et sous-marines. 2018, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Fondation de France : Quel devenir pour le patrimoine culturel sur les côtes françaises de la Manche et de l’Atlantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CReAAH; Fondation de France. 2017, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier céramique. In Dutouquet L. (dir.), Sondages archéologiques sur un amas coquillier, île de Sein (Finistère), OA 3140</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OA 3140, DRASSM. 2017, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plage de Plougasnou-Saint-Jean-du-Doigt (Finistère). Rapport de prospection thématique et sondages sur estran, OA 3101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OA 3101, DRASSM. 2017, 94 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages, suivi et études archéologiques du site de l’île du Bec, Lampaul-Ploudalmézeau (Finistère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CReAAH; SRA Bretagne; DRASSM. 2016, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages, suivi et études archéologiques du site de l'île du Bec, Lampaul-Ploudalmézeau (Finistère), Rapport reprographié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] UMR 6566 CReAAH. 2016, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations des accumulations de coquillages sur l’île Dumet (Piriac-sur-Mer, Loire-Atlantique), 27 avril 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CReAAH. 2015, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ile d'Hoedic, Morbihan, site de Port-Blanc. Rapport de fouille programmée 19 septembre-7 octobre 2006. Rapport reprographié, UMR 6566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Quesnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 6566. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00091171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côtes et estrans du littoral Manche-Atlantique : une archéologie entre terre et mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Hulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégor Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 71 p., 2019, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.6111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId465"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as L&#243;pez-Romero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20518196.2025.2589582" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Gall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.621b4g8r" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Menc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Eugenia Polo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Manuel Felic&#237;simo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#252;imil-Fari&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2024.e00373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.8114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03608203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Mandon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias L&#243;pez-Romero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Motte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Ariza Pareja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.862.0054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lennon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut P&#233;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hasco&#235;t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.10123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Charpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.5392" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toularastel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02983981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lobb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Brown" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leyland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418236v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dutouquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418238v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.5813" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Langou&#235;t" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1972" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02993137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varennes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6421" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02301471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6831" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299289v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6131" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6376" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02301599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7061" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Andr&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Arzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Langouet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02123887v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01954171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Tahier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122916v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serj Bihan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02296711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01948579v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Sharapova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kovrigin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Korjakova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2017.5862" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02069315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02342340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Philippe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02342274v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos Benlloch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02337826v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Ru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DXWE2681" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02342255v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1321" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02339383v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ma&#241;ana-Borraz&#225;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2973" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02342357v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Monros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343664v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343665v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343663v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;imil Fari&#241;a Alejandro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343662v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01702080v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Gall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2193" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00949091v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benheng Shi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2012.686083" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734101v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Pian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2011.652340" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418255v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921391v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DJHJ1671" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fily" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Arbousse-Bastide" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3685" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00659101v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3680" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343668v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378905v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Pian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418242v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Pache" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pache" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343673v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11457-009-9053-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W4JFVLKM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418243v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carri&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.577" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193451v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518778v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193468v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006569v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778050v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Le Bihan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villard-Le Tiec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3144" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514355v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chevalier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hautenauve" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Bozec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866452v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867335v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877071v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868948v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525671v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485581v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371664v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03354853v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01948554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01948535v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dawson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Nimura" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343354v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Momber" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidbury Lauren" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Satchell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Missiaen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343356v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343372v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343368v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343650v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343375v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343362v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343379v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006571v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343366v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Koryakova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343648v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Le Brozec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343649v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343652v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Roland Giot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343653v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343654v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485528v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485457v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossignol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253139v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253138v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253141v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Cohic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253137v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095486v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095499v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095503v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486572v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gb/book/9783030373665" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37367-2_12" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02886515v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02493252v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couilloud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089665v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02157728v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02157729v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987337v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089680v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089672v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le Nagard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Bannier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089674v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Choisy-Guillou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Forestier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01948582v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01948572v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Peres" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343285v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01948562v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ma&#241;ana Borrazas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343251v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138554v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Abd El Hamid" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Le Bihan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Guerin Chapel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146345v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343221v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343216v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343268v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989934v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343264v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343227v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Audouard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343232v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343676v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343655v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343656v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099982v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935610v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343817v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballesteros-Arias" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343743v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mah&#233;o" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homer2011.univ-rennes1.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343678v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343749v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bredin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778336v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343680v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343682v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193491v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193477v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Querre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123447v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006570v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462705v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833914v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguerie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoine" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378379v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04700253v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253149v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253161v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638092v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253164v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Ariza" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095511v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mignon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Patat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075765v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144410v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Benvegn&#250; dos Santos" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03608176v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253159v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510404v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206340v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253156v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067670v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877911v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Arthur" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02480381v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343337v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343323v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343335v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343322v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877902v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02157888v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088651v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02157895v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02157905v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343328v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02157856v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobb" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leyland" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02069380v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343311v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02071340v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399040v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343272v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343281v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343277v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343278v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343283v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343296v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343293v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343298v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343287v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sabbioni" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343712v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343729v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sachet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093821v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095126v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067845v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091166v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Romero" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molines" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007224v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124890v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyodo J.N." TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124892v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Hamon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyodo J.-N." TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125136v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koryakova" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Schoor M." TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125251v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687094v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232745v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05086880v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Maguet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444338v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02071356v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peres" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519797v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095139v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030066v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ballard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Cassar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148343v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955819v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01954207v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951878v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951836v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01947286v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01948454v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465782v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091154v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baron" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Defaix" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095518v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03427483v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975034v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343347v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343346v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05088882v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02480386v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02157913v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02296768v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Flageul" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975003v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esla Neveu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02069254v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343340v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02069247v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343344v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02447430v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877824v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091171v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299247v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6111" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as L&#243;pez-Romero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20518196.2025.2589582" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Gall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.621b4g8r" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Menc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Eugenia Polo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Manuel Felic&#237;simo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#252;imil-Fari&#241;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.daach.2024.e00373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322746v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.8114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03608203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Mandon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias L&#243;pez-Romero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Motte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Ariza Pareja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.862.0054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guyot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lennon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut P&#233;res" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hasco&#235;t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.10123" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toularastel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02983981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lobb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Brown" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Leyland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.135" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dutouquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Charpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.5392" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418238v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.5813" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02521955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Langou&#235;t" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1972" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02993137v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Varennes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6421" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02301471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6831" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299289v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6131" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299300v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6376" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02301599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7061" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01954171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122916v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serj Bihan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bizien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cren" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Tahier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02123887v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Langouet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Andr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Arzel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02296711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2017.5862" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01942350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01948579v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Sharapova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Kovrigin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Korjakova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02069315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02342255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos Benlloch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.1321" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02342274v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02337826v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Ru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DXWE2681" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02342340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Philippe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02339383v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ma&#241;ana-Borraz&#225;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2973" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02342357v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Monros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343663v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;imil Fari&#241;a Alejandro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343664v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343665v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343662v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01702080v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Gall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.2193" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734101v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Pian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2011.652340" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00949091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benheng Shi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Proust" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2012.686083" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418255v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921391v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DJHJ1671" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fily" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Arbousse-Bastide" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3685" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00659101v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390880v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3680" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343668v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378905v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Pian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343673v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418242v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Pache" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pache" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11457-009-9053-2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W4JFVLKM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418243v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lefort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maguer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00375852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carri&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.577" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193451v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123443v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193468v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518778v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006569v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778050v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouvet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Le Bihan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villard-Le Tiec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2003.3144" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514355v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chevalier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hautenauve" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Le Bozec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866452v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867335v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877071v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868948v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525671v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371664v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485581v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03354853v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01948554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01948535v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dawson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Nimura" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343354v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry Momber" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tidbury Lauren" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Satchell" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tine Missiaen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343356v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343372v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343368v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Hamon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343650v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343375v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343362v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343379v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006571v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343366v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Koryakova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343648v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Le Brozec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343649v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343652v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Roland Giot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343653v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343654v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Querr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485528v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485457v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Leroyer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossignol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253139v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253138v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253141v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Cohic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253137v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095486v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudinot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095499v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095503v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486572v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gb/book/9783030373665" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37367-2_12" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02886515v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duval" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02493252v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couilloud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089712v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089672v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Le Nagard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Bannier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089680v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klet Donnart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02157728v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02157729v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987337v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089665v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089674v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Choisy-Guillou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gehres" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Le Forestier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01948582v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01948572v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Peres" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343285v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01948562v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343260v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ma&#241;ana Borrazas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989934v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343268v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343216v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343221v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343251v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146345v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Hamon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138554v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Abd El Hamid" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Le Bihan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Guerin Chapel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343264v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343227v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;na Audouard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343232v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Kerdivel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343676v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343655v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343656v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099982v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935610v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343678v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343817v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballesteros-Arias" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343743v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mah&#233;o" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://homer2011.univ-rennes1.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343749v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bredin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778336v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343680v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343682v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193491v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193477v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Querre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00123447v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006570v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462705v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Antoine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833914v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marguerie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoine" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378379v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04700253v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253149v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638092v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253164v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alejandro Ariza" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095511v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mignon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Patat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Troccaz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253161v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075765v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144410v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Benvegn&#250; dos Santos" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03608176v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253159v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510404v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206340v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253156v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067670v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02480381v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877911v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Arthur" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343337v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343335v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343323v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343322v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877902v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088651v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02157888v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02157895v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02157905v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343328v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02157856v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobb" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leyland" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02069380v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343311v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02071340v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399040v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343272v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343281v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343277v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343278v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343283v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343296v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343293v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343298v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343287v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sabbioni" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343712v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343729v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sachet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093821v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095126v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067845v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091166v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Romero" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Molines" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007224v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124890v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyodo J.N." TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124892v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Hamon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyodo J.-N." TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125136v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koryakova" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Schoor M." TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125251v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desse" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687094v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01232745v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05086880v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Maguet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444338v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02071356v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peres" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519797v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095139v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030066v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ballard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Bourg&#232;s" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Cassar" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148343v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955819v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01954207v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951878v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hamon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951836v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01947286v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01948454v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02465782v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091154v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baron" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Defaix" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095518v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03427483v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975034v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343346v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343347v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05088882v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02480386v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02157913v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02296768v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Flageul" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975003v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esla Neveu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343340v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02069247v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02069254v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02343344v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02447430v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877824v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00091171v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02299247v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.6111" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>