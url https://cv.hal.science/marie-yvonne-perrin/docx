--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -868,248 +868,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared emission spectroscopy of CO2 at high temperature. Part I: Experimental setup and source characterization</w:t>
+                <w:t xml:space="preserve">Infrared emission spectroscopy of CO2 at high temperature. Part II: Experimental results and comparisons with spectroscopic databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Depraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 113, pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.09.002⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 113, pp.14-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644846v1</w:t>
+                <w:t xml:space="preserve">hal-00644850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared emission spectroscopy of CO2 at high temperature. Part II: Experimental results and comparisons with spectroscopic databases</w:t>
+                <w:t xml:space="preserve">Infrared emission spectroscopy of CO2 at high temperature. Part I: Experimental setup and source characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Depraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 113, pp.14-25. </w:t>
+              <w:t xml:space="preserve">, 2011, 113, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644850v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of radiative transfer modelling on the dynamics of a propagating electrical discharge</w:t>
               </w:r>
@@ -1147,51 +1147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43, pp.5204P. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1231,298 +1231,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of radiative transfer modelling on the dynamics of a propagating electrical discharge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Narrow-band model for nonequilibrium air plasma radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/42/425204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 111, pp.87-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2009.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569724v1</w:t>
+                <w:t xml:space="preserve">hal-00492182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow-band model for nonequilibrium air plasma radiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Effects of radiative transfer modelling on the dynamics of a propagating electrical discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kahhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2009.07.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (42), pp.425204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/42/425204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00492182v1</w:t>
+                <w:t xml:space="preserve">hal-00569724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature and nonequilibrium partition function and thermodynamic data of diatomic molecules</w:t>
               </w:r>
@@ -1547,51 +1547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30, pp.416-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1676,51 +1676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 110 (1-2), pp.89-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1760,341 +1760,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative transfer in gases under thermal and chemical nonequilibrium conditions: Application to earth atmospheric re-entry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic study of microwave plasmas of CO2 and CO2-N2 mixtures at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Babou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rivière</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 109 (2), pp.235-244. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (2), pp.416-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.08.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/17/4/045010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259947v1</w:t>
+                <w:t xml:space="preserve">hal-00283131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic study of microwave plasmas of CO2 and CO2-N2 mixtures at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative transfer in gases under thermal and chemical nonequilibrium conditions: Application to earth atmospheric re-entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Babou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Riviere</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 30 (2), pp.416-438. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (2), pp.235-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/17/4/045010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283131v1</w:t>
+                <w:t xml:space="preserve">hal-00259947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate radiative properties of methane at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 103 (1), pp.3-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2192,51 +2192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Nevdakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 74, pp.810-815</w:t>
@@ -2278,77 +2278,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled radiation, conduction, and Joule heating in argon thermal plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20, pp.211-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3126,325 +3126,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of nonequilibrium air plasma radiation behind a shock wave with a collisional-radiative model</w:t>
+                <w:t xml:space="preserve">Prediction of nonequilibrium peak radiation behind shock waves in Earth reentry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tran P.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raynaud E.</w:t>
+                <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Symposium on Aerothermodynamics for Space Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241378v1</w:t>
+                <w:t xml:space="preserve">hal-01866566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of nonequilibrium peak radiation behind shock waves in Earth reentry</w:t>
+                <w:t xml:space="preserve">Prediction of nonequilibrium air plasma radiation behind a shock wave with a collisional-radiative model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe O. Laux</w:t>
+                <w:t xml:space="preserve">Raynaud E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Symposium on Aerothermodynamics for Space Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866566v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAND MODELS FOR RADIATIVE TRANSFER IN NON-LTE DIATOMIC MOLECULES OF CO2-N2 PLASMAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Depraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Heat Transfer Conference IHTC 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Washington, United States. pp.IHTC14-222301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3482,51 +3482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Setup for IR Gas Radiative Property Measurements at Temperatures Up to 6000K: Application to CO2 and CO2-N2 Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Depraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3586,90 +3586,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation modelling for air plasma in nonequilibrium conditions: application to earth atmospheric re−entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3877,64 +3877,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation Database for Earth and Mars Entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Papers presented during the AVT-162 RTO AVT/VKI Lecture Series held at the von Karman Institute, Rhode St. Genèse, Belgium. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTO-EN-AVT-162 Non-Equilibrium Gas Dynamics - From Physical Models to Hypersonic Flights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NATO Research and Technology Organisation, pp.8.1,8.40, 2009, VKI Lecture Series - ISBN 978-92-837-0091-3 - http://www.rta.nato.int/Pubs/RDP.asp?RDP=RTO-EN-AVT-162</w:t>
@@ -4132,51 +4132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Jacobs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y. Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Laux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4550" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4549" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398428v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Hartmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Howell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maruyama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Minkowycz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Modest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.12.028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D25RQF1H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348454v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Guy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Perrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917338" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866287v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annaloro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bultel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Capitelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpierro Colonna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876534301407010060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2013.04.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L45TQWP9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Depraz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.09.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.09.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kahhali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/42/425204" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HCFCMHS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2009.07.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0RV392T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Babou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-007-0288-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-076KXJQ6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.09.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWKB5W9M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.08.026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2QZ5F3T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283131v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/17/4/045010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MQVGLNJP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.07.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFD9HCDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Arshiniv" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Arshinov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Nevdakh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viennot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jolicard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Killingbeck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.052706" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Dubuet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-1637" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-0445" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Gollan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jacobs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1713" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mcguire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0796" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran P." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud E." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ht2009-88456" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498572v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tess&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Arshinov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Yasnov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasnov Victor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Nevdakh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Jacobs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y. Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Laux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4550" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4549" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398428v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Hartmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Howell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maruyama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Minkowycz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Modest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.12.028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D25RQF1H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348454v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Guy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Perrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917338" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866287v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annaloro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bultel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Capitelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpierro Colonna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876534301407010060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2013.04.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L45TQWP9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Depraz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.09.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644846v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.09.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kahhali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/42/425204" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HCFCMHS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2009.07.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0RV392T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Babou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-007-0288-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-076KXJQ6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.09.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWKB5W9M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/17/4/045010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MQVGLNJP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.08.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2QZ5F3T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.07.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFD9HCDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Arshiniv" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Arshinov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Nevdakh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viennot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jolicard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Killingbeck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.052706" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Dubuet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-1637" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-0445" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Gollan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jacobs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1713" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mcguire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0796" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866566v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran P." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud E." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ht2009-88456" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498572v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tess&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Arshinov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Yasnov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasnov Victor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Nevdakh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>