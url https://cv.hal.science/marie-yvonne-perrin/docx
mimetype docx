--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -368,277 +368,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Celebration Professor Jean Taine on his 65th birthday</w:t>
+                <w:t xml:space="preserve">Consistent multi-internal-temperature models for vibrational and electronic nonequilibrium in hypersonic nitrogen plasma flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -M. Hartmann</w:t>
+                <w:t xml:space="preserve">Aurélien Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Howell</w:t>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maruyama</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2014.12.028⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.043507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4917338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398428v1</w:t>
+                <w:t xml:space="preserve">hal-01348454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent multi-internal-temperature models for vibrational and electronic nonequilibrium in hypersonic nitrogen plasma flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Celebration Professor Jean Taine on his 65th birthday</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maruyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Guy</w:t>
+                <w:t xml:space="preserve">W. J. Minkowycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. F. Modest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.A1-A2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2014.12.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4917338⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01348454v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of State-to-State to Macroscopic Models for Hypersonics</w:t>
               </w:r>
@@ -758,77 +758,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent multi-internal-temperatures models for nonequilibrium nozzle flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 420 (11), pp.15-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -868,248 +868,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared emission spectroscopy of CO2 at high temperature. Part II: Experimental results and comparisons with spectroscopic databases</w:t>
+                <w:t xml:space="preserve">Infrared emission spectroscopy of CO2 at high temperature. Part I: Experimental setup and source characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Depraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 113, pp.14-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.09.013⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 113, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644850v1</w:t>
+                <w:t xml:space="preserve">hal-00644846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared emission spectroscopy of CO2 at high temperature. Part I: Experimental setup and source characterization</w:t>
+                <w:t xml:space="preserve">Infrared emission spectroscopy of CO2 at high temperature. Part II: Experimental results and comparisons with spectroscopic databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Depraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 113, pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2011, 113, pp.14-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2011.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644846v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of radiative transfer modelling on the dynamics of a propagating electrical discharge</w:t>
               </w:r>
@@ -1121,77 +1121,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kahhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43, pp.5204P. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1231,298 +1231,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow-band model for nonequilibrium air plasma radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lamet</w:t>
+                <w:t xml:space="preserve">Effects of radiative transfer modelling on the dynamics of a propagating electrical discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kahhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2009.07.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (42), pp.425204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/42/425204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492182v1</w:t>
+                <w:t xml:space="preserve">hal-00569724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of radiative transfer modelling on the dynamics of a propagating electrical discharge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Kahhali</w:t>
+                <w:t xml:space="preserve">Narrow-band model for nonequilibrium air plasma radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/42/425204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 111, pp.87-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2009.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569724v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature and nonequilibrium partition function and thermodynamic data of diatomic molecules</w:t>
               </w:r>
@@ -1534,64 +1534,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Babou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30, pp.416-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1663,64 +1663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Babou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 110 (1-2), pp.89-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1760,341 +1760,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic study of microwave plasmas of CO2 and CO2-N2 mixtures at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative transfer in gases under thermal and chemical nonequilibrium conditions: Application to earth atmospheric re-entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Babou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 30 (2), pp.416-438. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (2), pp.235-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/17/4/045010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283131v1</w:t>
+                <w:t xml:space="preserve">hal-00259947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative transfer in gases under thermal and chemical nonequilibrium conditions: Application to earth atmospheric re-entry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic study of microwave plasmas of CO2 and CO2-N2 mixtures at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Babou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 109 (2), pp.235-244. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (2), pp.416-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2007.08.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/17/4/045010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259947v1</w:t>
+                <w:t xml:space="preserve">hal-00283131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate radiative properties of methane at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 103 (1), pp.3-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2179,64 +2179,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Arshinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Nevdakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 74, pp.810-815</w:t>
@@ -2278,77 +2278,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled radiation, conduction, and Joule heating in argon thermal plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20, pp.211-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2412,51 +2412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jolicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Killingbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 Issue 5, pp.id. 052706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2548,51 +2548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Dubuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2665,51 +2665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Dubuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2782,51 +2782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mariotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2916,51 +2916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowan Gollan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2020 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Orlando, United States. </w:t>
@@ -3037,51 +3037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A C Tibère-Inglesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3126,325 +3126,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of nonequilibrium peak radiation behind shock waves in Earth reentry</w:t>
+                <w:t xml:space="preserve">Prediction of nonequilibrium air plasma radiation behind a shock wave with a collisional-radiative model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe O. Laux</w:t>
+                <w:t xml:space="preserve">Tran P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynaud E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Symposium on Aerothermodynamics for Space Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866566v1</w:t>
+                <w:t xml:space="preserve">hal-01241378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of nonequilibrium air plasma radiation behind a shock wave with a collisional-radiative model</w:t>
+                <w:t xml:space="preserve">Prediction of nonequilibrium peak radiation behind shock waves in Earth reentry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raynaud E.</w:t>
+                <w:t xml:space="preserve">Christophe O. Laux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Symposium on Aerothermodynamics for Space Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241378v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAND MODELS FOR RADIATIVE TRANSFER IN NON-LTE DIATOMIC MOLECULES OF CO2-N2 PLASMAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Depraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Heat Transfer Conference IHTC 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Washington, United States. pp.IHTC14-222301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3482,64 +3482,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Setup for IR Gas Radiative Property Measurements at Temperatures Up to 6000K: Application to CO2 and CO2-N2 Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Depraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Babou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3586,103 +3586,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation modelling for air plasma in nonequilibrium conditions: application to earth atmospheric re−entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rivière</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Radiation of High Temperature Gases in Atmospheric Entry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Heraklion, Greece. pp.Lamet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3759,51 +3759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasnov Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Nevdakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15TH SYMPOSIUM ON HIGH-RESOLUTION MOLECULAR SPECTROSCOPY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nizhny Novgorod, Russia. pp.1</w:t>
@@ -3864,77 +3864,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation Database for Earth and Mars Entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Yvonne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Papers presented during the AVT-162 RTO AVT/VKI Lecture Series held at the von Karman Institute, Rhode St. Genèse, Belgium. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTO-EN-AVT-162 Non-Equilibrium Gas Dynamics - From Physical Models to Hypersonic Flights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NATO Research and Technology Organisation, pp.8.1,8.40, 2009, VKI Lecture Series - ISBN 978-92-837-0091-3 - http://www.rta.nato.int/Pubs/RDP.asp?RDP=RTO-EN-AVT-162</w:t>
@@ -4132,51 +4132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Jacobs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y. Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Laux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4550" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4549" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398428v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Hartmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Howell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maruyama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Minkowycz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Modest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.12.028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D25RQF1H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348454v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Guy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Perrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917338" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866287v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annaloro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bultel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Capitelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpierro Colonna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876534301407010060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2013.04.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L45TQWP9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Depraz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.09.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644846v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.09.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kahhali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/42/425204" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HCFCMHS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492182v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2009.07.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0RV392T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Babou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-007-0288-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-076KXJQ6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.09.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWKB5W9M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283131v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/17/4/045010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MQVGLNJP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.08.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2QZ5F3T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.07.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFD9HCDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Arshiniv" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Arshinov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Nevdakh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viennot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jolicard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Killingbeck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.052706" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Dubuet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-1637" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-0445" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Gollan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jacobs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1713" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mcguire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0796" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866566v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran P." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud E." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ht2009-88456" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498572v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tess&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Arshinov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Yasnov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasnov Victor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Nevdakh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Jacobs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Y. Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Laux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4550" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.T4549" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01348454v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Guy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvonne Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917338" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Hartmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Howell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maruyama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Minkowycz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Modest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.12.028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D25RQF1H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866287v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annaloro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bultel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Capitelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpierro Colonna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1876534301407010060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2013.04.018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L45TQWP9-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Depraz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.09.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644850v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.09.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kahhali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/42/425204" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HCFCMHS3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2009.07.010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0RV392T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Babou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-007-0288-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-076KXJQ6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2008.09.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWKB5W9M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2007.08.026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2QZ5F3T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283131v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/17/4/045010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MQVGLNJP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2006.07.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFD9HCDG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283087v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.I. Arshiniv" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Arshinov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Nevdakh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116886v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viennot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jolicard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Killingbeck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.052706" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Dubuet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-1637" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-0445" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472503v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowan Gollan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jacobs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-1713" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Tib&#232;re-Inglesse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mcguire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0796" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran P." TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud E." TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ht2009-88456" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498572v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tess&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Arshinov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Yasnov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasnov Victor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Nevdakh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>