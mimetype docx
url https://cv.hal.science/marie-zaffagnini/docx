--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -228,859 +228,859 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civil Liability in the Age of Smart Cities: New Legal Challenges</w:t>
+                <w:t xml:space="preserve">Le standard juridique, essai d'une théorie générale à l'épreuve du droit des contrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lexsociété</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Revue LexSociété</w:t>
+              <w:t xml:space="preserve">, 2025, Comptes rendus de thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063799v1</w:t>
+                <w:t xml:space="preserve">hal-05135615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrat à feu doux : l'interdiction de frire hors du devoir d'information précontractuelle</w:t>
+                <w:t xml:space="preserve">Civil Liability in the Age of Smart Cities: New Legal Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26, pp.1291</w:t>
+              <w:t xml:space="preserve">Revue Lexsociété</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Revue LexSociété</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05160184v1</w:t>
+                <w:t xml:space="preserve">hal-05063799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrats bancaires : précisions sur les obligations du prêteur et la modération des clauses pénales</w:t>
+                <w:t xml:space="preserve">Le contrat à feu doux : l'interdiction de frire hors du devoir d'information précontractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.572</w:t>
+              <w:t xml:space="preserve">, 2025, 26, pp.1291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05006599v1</w:t>
+                <w:t xml:space="preserve">halshs-05160184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le standard juridique, essai d'une théorie générale à l'épreuve du droit des contrats</w:t>
+                <w:t xml:space="preserve">Contrats bancaires : précisions sur les obligations du prêteur et la modération des clauses pénales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lexsociété</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Comptes rendus de thèse</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135615v1</w:t>
+                <w:t xml:space="preserve">halshs-05006599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si la fraude corrompt tout, reste encore à parvenir à la caractériser !</w:t>
+                <w:t xml:space="preserve">La confirmation tacite des contrats conclus hors établissement : forme et substance d'un revirement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lexsociété</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Revue LexSociété</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492075v1</w:t>
+                <w:t xml:space="preserve">halshs-04527429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assurance et pertes d’exploitation : quand les conjonctions de subordination viennent au secours de l’assuré</w:t>
+                <w:t xml:space="preserve">Résolution unilatérale et gravité du comportement : entre incertitude et précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485868v1</w:t>
+                <w:t xml:space="preserve">hal-04485853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La confirmation tacite des contrats conclus hors établissement : forme et substance d'un revirement</w:t>
+                <w:t xml:space="preserve">Si la fraude corrompt tout, reste encore à parvenir à la caractériser !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13, pp.665</w:t>
+              <w:t xml:space="preserve">Revue Lexsociété</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Revue LexSociété</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04527429v1</w:t>
+                <w:t xml:space="preserve">hal-04492075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution unilatérale et gravité du comportement : entre incertitude et précision</w:t>
+                <w:t xml:space="preserve">Assurance et pertes d’exploitation : quand les conjonctions de subordination viennent au secours de l’assuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1, pp.5</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485853v1</w:t>
+                <w:t xml:space="preserve">hal-04485868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fixation unilatérale du prix par l’expert-comptable ou le déclin de l’article 1165 du code civil</w:t>
+                <w:t xml:space="preserve">Du mésusage de la subrogation : le versement des deniers par le prêteur ne vaut pas paiement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.3</w:t>
+              <w:t xml:space="preserve">, 2023, 9, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485821v1</w:t>
+                <w:t xml:space="preserve">hal-04485792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité personnelle du dirigeant de société civile soumise à la prescription quinquennale</w:t>
+                <w:t xml:space="preserve">L’invocabilité par un tiers de la renonciation à un droit que renferme une transaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1</w:t>
+              <w:t xml:space="preserve">, 2023, 11, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485858v1</w:t>
+                <w:t xml:space="preserve">hal-04485841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’invocabilité par un tiers de la renonciation à un droit que renferme une transaction</w:t>
+                <w:t xml:space="preserve">La responsabilité personnelle du dirigeant de société civile soumise à la prescription quinquennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, pp.7</w:t>
+              <w:t xml:space="preserve">, 2023, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485841v1</w:t>
+                <w:t xml:space="preserve">hal-04485858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du mésusage de la subrogation : le versement des deniers par le prêteur ne vaut pas paiement</w:t>
+                <w:t xml:space="preserve">La fixation unilatérale du prix par l’expert-comptable ou le déclin de l’article 1165 du code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9, pp.6</w:t>
+              <w:t xml:space="preserve">, 2023, 10, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485792v1</w:t>
+                <w:t xml:space="preserve">hal-04485821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des limites à l’enrichissement de la motivation des arrêts de la Cour de cassation</w:t>
               </w:r>
@@ -1345,165 +1345,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quelle date s’apprécie le sort de la condition suspensive d’un contrat valablement résilié ?</w:t>
+                <w:t xml:space="preserve">Perte de chance de ne pas contracter et preuve de l’obligation d’information précontractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.1</w:t>
+              <w:t xml:space="preserve">, 2023, 9, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485810v1</w:t>
+                <w:t xml:space="preserve">hal-04485781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perte de chance de ne pas contracter et preuve de l’obligation d’information précontractuelle</w:t>
+                <w:t xml:space="preserve">À quelle date s’apprécie le sort de la condition suspensive d’un contrat valablement résilié ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9, pp.4</w:t>
+              <w:t xml:space="preserve">, 2023, 10, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485781v1</w:t>
+                <w:t xml:space="preserve">hal-04485810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse à la consultation relative à l’avant-projet de réforme du droit des contrats spéciaux</w:t>
               </w:r>
@@ -1914,51 +1914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D083C382"/>
+    <w:nsid w:val="0A37A95A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2145,51 +2145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-zaffagnini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8554-1221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/266766323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063799v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffagnini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160184v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135615v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492075v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485868v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527429v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier-Zaffagnini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.3615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485310v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04247179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chantepie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Latina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Mille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Kassoul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04485761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-zaffagnini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8554-1221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/266766323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135615v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffagnini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485792v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier-Zaffagnini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.3615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485310v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04247179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chantepie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Latina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Mille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Kassoul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04485761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>