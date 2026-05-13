--- v1 (2026-04-07)
+++ v2 (2026-05-13)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">266766323</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=knr4KBkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -220,1409 +241,1409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le standard juridique, essai d'une théorie générale à l'épreuve du droit des contrats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Civil Liability in the Age of Smart Cities: New Legal Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lexsociété</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Comptes rendus de thèse</w:t>
+              <w:t xml:space="preserve">, 2025, Revue LexSociété</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05135615v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civil Liability in the Age of Smart Cities: New Legal Challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le contrat à feu doux : l'interdiction de frire hors du devoir d'information précontractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lexsociété</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Revue LexSociété</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.1291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063799v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05160184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrat à feu doux : l'interdiction de frire hors du devoir d'information précontractuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contrats bancaires : précisions sur les obligations du prêteur et la modération des clauses pénales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 26, pp.1291</w:t>
+              <w:t xml:space="preserve">, 2025, 12, pp.572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05160184v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05006599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrats bancaires : précisions sur les obligations du prêteur et la modération des clauses pénales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le standard juridique, essai d'une théorie générale à l'épreuve du droit des contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.572</w:t>
+              <w:t xml:space="preserve">Revue Lexsociété</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Comptes rendus de thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-05006599v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confirmation tacite des contrats conclus hors établissement : forme et substance d'un revirement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13, pp.665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04527429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution unilatérale et gravité du comportement : entre incertitude et précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si la fraude corrompt tout, reste encore à parvenir à la caractériser !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lexsociété</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Revue LexSociété</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assurance et pertes d’exploitation : quand les conjonctions de subordination viennent au secours de l’assuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mésusage de la subrogation : le versement des deniers par le prêteur ne vaut pas paiement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invocabilité par un tiers de la renonciation à un droit que renferme une transaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité personnelle du dirigeant de société civile soumise à la prescription quinquennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fixation unilatérale du prix par l’expert-comptable ou le déclin de l’article 1165 du code civil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Zaffagnini</w:t>
+                <w:t xml:space="preserve">Des limites à l’enrichissement de la motivation des arrêts de la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garnier-Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Lexsociété</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61953/lex.3615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485821v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des limites à l’enrichissement de la motivation des arrêts de la Cour de cassation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Garnier-Zaffagnini</w:t>
+                <w:t xml:space="preserve">La fixation unilatérale du prix par l’expert-comptable ou le déclin de l’article 1165 du code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lexsociété</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093916v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prononcé de la résolution judiciaire indifférent au motif de l'inexécution, ou quand rien ne change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garnier-Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04038860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintien fictif de l’obligation de remboursement et contrats interdépendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résiliation unilatérale : retour sur le standard du suffisamment grave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perte de chance de ne pas contracter et preuve de l’obligation d’information précontractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quelle date s’apprécie le sort de la condition suspensive d’un contrat valablement résilié ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel Droit des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse à la consultation relative à l’avant-projet de réforme du droit des contrats spéciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Latina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garnier-Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Kassoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1632,104 +1653,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale au droit, Droit des personnes et de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gualino, 9, 2025, 978-2-297-28385-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1739,114 +1760,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le standard juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zaffagnini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université côte d'azur, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04485761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1914,51 +1935,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A37A95A"/>
+    <w:nsid w:val="58F06672"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2145,51 +2166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-zaffagnini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8554-1221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/266766323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135615v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffagnini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485792v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier-Zaffagnini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.3615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485310v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04247179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chantepie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Latina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Mille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Kassoul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541507v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04485761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-zaffagnini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-8554-1221" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/266766323" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=knr4KBkAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063799v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zaffagnini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05160184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135615v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527429v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garnier-Zaffagnini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.3615" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485821v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04038860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485310v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04247179v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chantepie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Latina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Mille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Kassoul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04485761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>