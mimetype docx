--- v0 (2026-04-07)
+++ v1 (2026-05-03)
@@ -2982,573 +2982,573 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de Parcours pour outiller une classe inversée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ABOUT THE MODELING OF GRANULAR FLOW IN ROTARY DRUMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scenari 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Scenari; Institut de développement et d'innovation pédagogique (IDIP), Université de Strasbourg, Jun 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Simulation and Modelling in the Food and Bio-Industry (FOODSIM'2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Gand (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146448v1</w:t>
+                <w:t xml:space="preserve">hal-05596627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et modélisation des phénomènes de transport et réactionnels dans un four à vis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de Parcours pour outiller une classe inversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2024 du GDR Morphea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Morphea - GDR n° 2021, Jun 2024, Marcoule, France</w:t>
+              <w:t xml:space="preserve">Rencontres Scenari 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Scenari; Institut de développement et d'innovation pédagogique (IDIP), Université de Strasbourg, Jun 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629841v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étudiants deviennent enseignants pour réviser avant les examens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Camel</w:t>
+                <w:t xml:space="preserve">Étude et modélisation des phénomènes de transport et réactionnels dans un four à vis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herbelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP2024 (19e congrès de la Société Française de Génie des Procédés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France. pp.539995</w:t>
+              <w:t xml:space="preserve">Journées 2024 du GDR Morphea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morphea - GDR n° 2021, Jun 2024, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744355v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de simulations DEM et CFD à la modélisation phénoménologique de réacteurs gaz / solide consommable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les étudiants deviennent enseignants pour réviser avant les examens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Baatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Lucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP2024 (19e congrès de la Société Française de Génie des Procédés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France. pp.539434</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France. pp.539995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744342v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digit’HALLE : un projet fédérateur pour la création de ressources pédagogiques réutilisables en Génie des Procédés Alimentaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de simulations DEM et CFD à la modélisation phénoménologique de réacteurs gaz / solide consommable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP2024 (19e congrès de la Société Française de Génie des Procédés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France. pp.541018</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France. pp.539434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744384v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling dense powder flow with CFD inside a rotating drum and a screw reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3607,1799 +3607,1803 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of local powder mixing in a screw reactor using image processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+                <w:t xml:space="preserve">Digit’HALLE : un projet fédérateur pour la création de ressources pédagogiques réutilisables en Génie des Procédés Alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylia Atbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Baatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chyriaïeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Crouts de Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE/ECAB 2023 - 14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Chemical Engineering (EFCE); DECHEMA, Sep 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">SFGP2024 (19e congrès de la Société Française de Génie des Procédés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France. pp.541018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223849v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability and reuse of chemical engineering educational resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of local powder mixing in a screw reactor using image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Chemical Engineering (EFCE); DECHEMA, Sep 2023, Berlin (DE), Germany. pp.41708</w:t>
+              <w:t xml:space="preserve">ECCE/ECAB 2023 - 14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Chemical Engineering (EFCE); DECHEMA, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223836v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et modéliser l'hydrodynamique dans des réacteurs gaz/solide, pour pouvoir simuler leurs performances de conversion</w:t>
+                <w:t xml:space="preserve">Sustainability and reuse of chemical engineering educational resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Écoulements &amp; Fluides à Saclay (JEFS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Grenier (LISN), Anne Sergent (LISN) et Laurent Talon (FAST), Jun 2023, Orsay, France</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Chemical Engineering (EFCE); DECHEMA, Sep 2023, Berlin (DE), Germany. pp.41708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146464v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et modélisation par analyse dimensionnelle de la DTS de particules non-sphériques en four tournant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre et modéliser l'hydrodynamique dans des réacteurs gaz/solide, pour pouvoir simuler leurs performances de conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aka Doche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouthare Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela V C Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Écoulements &amp; Fluides à Saclay (JEFS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Grenier (LISN), Anne Sergent (LISN) et Laurent Talon (FAST), Jun 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779608v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive training experience projects in high education: feedback and prospectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Galichet</w:t>
+                <w:t xml:space="preserve">Étude expérimentale et modélisation par analyse dimensionnelle de la DTS de particules non-sphériques en four tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aka Doche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUNIS annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069696v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconfinement de la documentation technique d'une halle technologique : comment Scenari (et la COVID-19) ont fait avancer notre gestion documentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immersive training experience projects in high education: feedback and prospectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Koscielniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cousquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Télé-Rencontres Scenari 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, en ligne, France</w:t>
+              <w:t xml:space="preserve">EUNIS annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974480v1</w:t>
+                <w:t xml:space="preserve">hal-05069696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer n'est pas enseigner ! Vraiment ?!</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déconfinement de la documentation technique d'une halle technologique : comment Scenari (et la COVID-19) ont fait avancer notre gestion documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFGP2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Télé-Rencontres Scenari 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322429v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth of a Serious Escape Game for Chemical Engineering Labs</w:t>
+                <w:t xml:space="preserve">Jouer n'est pas enseigner ! Vraiment ?!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Congress of Chemical Engineering (ECCE12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès SFGP2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293186v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La constellation Scenari pour mettre sur orbite une communauté d'enseignants (d'une même discipline dans plusieurs établissements)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Corsyn</w:t>
+                <w:t xml:space="preserve">Birth of a Serious Escape Game for Chemical Engineering Labs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scenari 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Congress of Chemical Engineering (ECCE12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy. pp.1236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/BOA1901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186623v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality / Augmented reality / Subjective Reality: gadget or reality in chemical engineering education and industry?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">La constellation Scenari pour mettre sur orbite une communauté d'enseignants (d'une même discipline dans plusieurs établissements)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Corsyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Congress of Chemical and Process Engineering (Chisa 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Rencontres Scenari 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888790v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical engineering education in the digital age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual reality / Augmented reality / Subjective Reality: gadget or reality in chemical engineering education and industry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Corsyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">23rd International Congress of Chemical and Process Engineering (Chisa 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679294v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un portail genie-des-procedes.fr</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical engineering education in the digital age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925202v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of solids transport within flighted rotary kilns : Synthesis of numerous experiments and modeling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Création d'un portail genie-des-procedes.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Desmorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Fatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCE10 - 10th World Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679283v1</w:t>
+                <w:t xml:space="preserve">hal-01925202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nos étudiants ne sont pas des mutants, il faut pourtant faire évoluer notre pédagogie : réflexions croisées sur l’enseignent du génie des procédés dans le supérieur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of solids transport within flighted rotary kilns : Synthesis of numerous experiments and modeling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Haustant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">WCCE10 - 10th World Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679337v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residence Time Distribution of Fine to Coarse Particles in Rotary Kilns</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+                <w:t xml:space="preserve">Nos étudiants ne sont pas des mutants, il faut pourtant faire évoluer notre pédagogie : réflexions croisées sur l’enseignent du génie des procédés dans le supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Belandria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 AIChE annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487152v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenari + Moodle = une première expérience de classe inversée en génie des procédés au Cnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residence Time Distribution of Fine to Coarse Particles in Rotary Kilns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryanna de Melo Soledade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Delastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PédagoTice 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2016 AIChE annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500249v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Wall-to-solids Heat Transfer coefficient in Rotary Kilns</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scenari + Moodle = une première expérience de classe inversée en génie des procédés au Cnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Corsyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Science et technologie des poudres et matériaux frittés - STPMF 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque PédagoTice 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500275v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall-to-solids Heat Transfer Coefficient Determination in Flighted Rotary Kilns</w:t>
+                <w:t xml:space="preserve">Evaluation of the Wall-to-solids Heat Transfer coefficient in Rotary Kilns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
@@ -5430,2221 +5434,2342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE2015 - 10th European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque Science et technologie des poudres et matériaux frittés - STPMF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487156v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flipped Classroom Experiment In The Context Of Lifelong Learning In Chemical Engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wall-to-solids Heat Transfer Coefficient Determination in Flighted Rotary Kilns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.783</w:t>
+              <w:t xml:space="preserve">ECCE2015 - 10th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500265v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective and wall-to-solids heat transfer coefficient in flighted rotary kilns: experimental measurement and modeling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Flipped Classroom Experiment In The Context Of Lifelong Learning In Chemical Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 AIChE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157865v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenari + Moodle = Self-training module for a flipped classroom in distance lifelong learning or in traditional teaching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convective and wall-to-solids heat transfer coefficient in flighted rotary kilns: experimental measurement and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Annual Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Salt Lake City United States. pp.431617</w:t>
+              <w:t xml:space="preserve">2015 AIChE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500266v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Mean Residence Time of Solid Particles in Rotary Kilns</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scenari + Moodle = Self-training module for a flipped classroom in distance lifelong learning or in traditional teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 AIChE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">AIChE Annual Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Salt Lake City United States. pp.431617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487155v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie 2.0 : outils efficaces ou gadgets pour une formation en génie des procédés au Cnam ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of Mean Residence Time of Solid Particles in Rotary Kilns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">2014 AIChE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500248v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un contacteur gaz/liquide type éjecteur tubulaire pour l'ozonation de dérivés de l'acide cinnamique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pédagogie 2.0 : outils efficaces ou gadgets pour une formation en génie des procédés au Cnam ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es Journées Francophones sur les Réacteurs Gaz/Liquide et Gaz/Liquide/Solide - GLS07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Carry Le Rouet, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500242v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’un Contacteur Gaz / Liquide pour le Traitement des Margines par Ozonation : l’éjecteur</w:t>
+                <w:t xml:space="preserve">Utilisation d'un contacteur gaz/liquide type éjecteur tubulaire pour l'ozonation de dérivés de l'acide cinnamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chedeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Dehouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Oct 2007, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">5es Journées Francophones sur les Réacteurs Gaz/Liquide et Gaz/Liquide/Solide - GLS07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Carry Le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500243v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la mise en place d'une offre complète de formation à distance en génie des procédés au Cnam : pragmatisme, efficacité et conséquences sur le présentiel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation d’un Contacteur Gaz / Liquide pour le Traitement des Margines par Ozonation : l’éjecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chedeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Dehouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2007, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">, SFGP, Oct 2007, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500244v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quatre expériences de formation à distance dans le pôle Science et Techniques Industrielles du Cnam Paris</w:t>
+                <w:t xml:space="preserve">Vers la mise en place d'une offre complète de formation à distance en génie des procédés au Cnam : pragmatisme, efficacité et conséquences sur le présentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international "Technologies de l’Information et de la Communication dans l’Enseignement Supérieur et l’Entreprise" - TICE 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500253v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement d'eaux résiduaires industrielles par oxydation avancée combinée avec un éjecteur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quatre expériences de formation à distance dans le pôle Science et Techniques Industrielles du Cnam Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dalmeyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Domblides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Ferroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès de la Société Française de Génie des Procédés - SFGP2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Sep 2005, Toulouse, France. pp.C-5</w:t>
+              <w:t xml:space="preserve">colloque international "Technologies de l’Information et de la Communication dans l’Enseignement Supérieur et l’Entreprise" - TICE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499110v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience d'enseignement à distance en génie des procédés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traitement d'eaux résiduaires industrielles par oxydation avancée combinée avec un éjecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chedeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Delastre</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Sep 2005, Toulouse, France. pp.P-1</w:t>
+              <w:t xml:space="preserve">10e Congrès de la Société Française de Génie des Procédés - SFGP2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Sep 2005, Toulouse, France. pp.C-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500241v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélange par gravité de fluides miscibles en tubes verticaux et inclinés</w:t>
+                <w:t xml:space="preserve">Une expérience d'enseignement à distance en génie des procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Schmitt-Soukehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dalmeyda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delastre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Sep 2003, Saint-Nazaire, France. pp.1-16</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Sep 2005, Toulouse, France. pp.P-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500237v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un profil de vitesse d'agitation pour améliorer la distribution granulométrique des cristaux de glycine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélange par gravité de fluides miscibles en tubes verticaux et inclinés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fanguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CRISTAL2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Sep 2003, Saint-Nazaire, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500270v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des fours tournants de défluoration et réduction du difluorure d'uranyle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en place d'un profil de vitesse d'agitation pour améliorer la distribution granulométrique des cristaux de glycine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Despinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihasina Rabesiaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Somarriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Sep 2003, Saint-Nazaire, France. pp.1553-1560</w:t>
+              <w:t xml:space="preserve">Congrès CRISTAL2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500236v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity induced mixing of miscible fluids in a confined geometry</w:t>
+                <w:t xml:space="preserve">Modélisation des fours tournants de défluoration et réduction du difluorure d'uranyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Feugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Patisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th Annual Meeting of the Division of Fluid Dymanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Physical Society, Nov 2002, Austin United States</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Sep 2003, Saint-Nazaire, France. pp.1553-1560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500255v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure par analyse d'images de lois de déchargement de releveurs dans des fours tournants</w:t>
+                <w:t xml:space="preserve">Gravity induced mixing of miscible fluids in a confined geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visualisation - Images et Modélisation 2001 (VIM 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOCIETE FRANCAISE DE GENIE DES PROCEDES, 2001, Nancy, France. pp.223-228</w:t>
+              <w:t xml:space="preserve">55th Annual Meeting of the Division of Fluid Dymanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Physical Society, Nov 2002, Austin United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172174v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh-Taylor induced diffusive mixing in vertical tubes</w:t>
+                <w:t xml:space="preserve">Mesure par analyse d'images de lois de déchargement de releveurs dans des fours tournants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hazotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Feugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hartman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Annual Meeting of the Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Physical Society, Nov 2001, San Diego United States. pp.DQ.005</w:t>
+              <w:t xml:space="preserve">Visualisation - Images et Modélisation 2001 (VIM 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOCIETE FRANCAISE DE GENIE DES PROCEDES, 2001, Nancy, France. pp.223-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500254v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoulement transversal de poudres cohésives en four tournant : étude expérimentale et modélisation</w:t>
+                <w:t xml:space="preserve">Rayleigh-Taylor induced diffusive mixing in vertical tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fanguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Oct 2001, Nancy, France. pp.103-110</w:t>
+              <w:t xml:space="preserve">54th Annual Meeting of the Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Physical Society, Nov 2001, San Diego United States. pp.DQ.005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500234v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity induced mixing in a vertical tube</w:t>
+                <w:t xml:space="preserve">Écoulement transversal de poudres cohésives en four tournant : étude expérimentale et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Feugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Patisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Miscible Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Oct 2001, Nancy, France. pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500256v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gravity induced mixing in a vertical tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fanguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Miscible Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transport of Powders through Rotary Kilns: Experimental Study and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Leon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Congress of Chemical Engineering (ECCE2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Montpellier, France. pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7654,297 +7779,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Génie Des Procédés CNAM » : une chaîne YouTube au service de l’éducation ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP2024 (19e congrès de la Société Française de Génie des Procédés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France. , pp.541015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiter quatre ans de création de vidéos pédagogiques à la lumière des principes de MAYER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP2024 (19e congrès de la Société Française de Génie des Procédés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France. , pp.541072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From experimentation to modeling via an iterative and collaborative teaching approach in food and bioprocess engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Broyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Pagliaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density and vapor-liquid equilibria at 101.3 kPa of binary mixtures containing ethyl acetate and a branched naphthenic compound: experimental data and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Berkalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7999,100 +8124,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering (ECCE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic behavior of Quinoa seeds in a rotary drum using the discrete element method (DEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela V C Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8120,517 +8245,517 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Engineering and Food (ICEF14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental analysis of spherical and non-spherical particles in a rotary drum: Metamodels for calibrating the friction coefficients in a rotary drum from DEM simuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela V C Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partec 2023 (International Congress on Particle Technology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivering remote food engineering labs in COVID-19 time, season 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat H. Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, online, Germany. , pp.P 4.1.04, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation en ligne &amp;quot;Les réacteurs polyphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Belandria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Corsyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFGP2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-training module and serious game for a flipped classroom about liquid-liquid extraction for future engineers in lifelong learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th International Congress of Chemical and Process Engineering (Chisa 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thorough experimental residence time distribution study in rotary kiln</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8685,168 +8810,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Congress of Chemical Engineering - ECCE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Haie Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ingénieur Cnam en génie des procédés, c’est possible ? même à distance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Stainmesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Lille, France. 101, pp.433, Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer in an externally heated rotary kiln: Preliminary results obtained with a new experimental device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phahath Thammavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8888,558 +9013,558 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Congress of Chemical Engineering - ECCE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale des échanges thermiques paroi/poudre dans des fours tournants munis de releveurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profil de chargement dans des fours tournants munis de releveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phahath Thammavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupoizat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France. 98, Récents Progrès en Génie des Procédés</w:t>
+              <w:t xml:space="preserve">Colloque Science et technologie des poudres et matériaux frittés - STPMF 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500246v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil de chargement dans des fours tournants munis de releveurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude expérimentale des échanges thermiques paroi/poudre dans des fours tournants munis de releveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phahath Thammavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupoizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Science et technologie des poudres et matériaux frittés - STPMF 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France. 98, Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500273v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation par voie humide catalytique dans un réacteur à lit fixe gaz/liquide/solide d’effluents aqueux pollués au méthyltertiobutyléther (MTBE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ying Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Bejjany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Marseille, France. 98, Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an automated fixed bed reactor used for a catalytic wet oxidation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Bejjany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ICINCO 2007 - 4th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Angers, France. , Proceedings of the 3rd International Workshop on Artificial Neural Networks and Intelligent Information Processing</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de procédés d'oxydation avancée et d'un éjecteur tubulaire pour le traitement d'eaux résiduaires industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chedeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gracien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9454,100 +9579,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale "La chimie pour l'eau" Chemrawn XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet Air Oxidation of Methyl-tertiary-butyl-ether (MTBE) in a fixed bed tubular reactor over a Ruthenium-Cerium/Alumina catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Bejjany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9562,181 +9687,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale "La chimie pour l'eau" Chemrawn XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de l'aire interfaciale dans un éjecteur tubulaire gaz-liquide : complémentarité d'une méthode chimique et d'une technique photographique avec analyse d'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smain Merrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France. 90, pp.B-37, Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange instable par gravité dans un tube vertical : diffusion ou convection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9778,234 +9903,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Nancy, France. 15-88, pp.83-88 Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical carbon dioxide purification of n-octacosane obtained by chemical synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brembilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Nice, France. pp.1005-1010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de l'écoulement de poudres en four tournant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10020,51 +10145,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès Français Traceurs et Méthodes de Traçage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Nancy, France. 12-61, pp.267-272 Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10074,227 +10199,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie des procédés : opérations unitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Dal Pont; Marie Debacq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les industries de procédés, volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9781784056582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie des procédés : introduction et fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Dal Pont; Marie Debacq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les industries de procédés, volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9781784056582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10304,51 +10429,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TP à distance : nous ne savions pas qu'il était impossible de faire des TP de génie industriel alimentaire à distance, alors nous l'avons fait !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10400,175 +10525,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chaîne éditoriale Scenari et son intégration à Moodle, retour d'expérience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur un dispositif de classe inversée en génie des procédés dans des contextes de formation initiale et continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10578,95 +10703,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Management Plan of the project &amp;quot;Rotary kilns and drums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conservatoire National des Arts et Métiers (CNAM); Institut des sciences et industries du vivant et de l’environnement (AgroParisTech); Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); Centre de Recherche d'Albi en génie des Procédés, des SOlides Divisés, de l'Énergie et de l'Environnement (RAPSODEE); Centre d'énergétique et de thermique de Lyon (CETHIL). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10676,100 +10801,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et modélisation des fours tournants de défluoration et réduction du difluorure d'uranyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique de Lorraine - INPL, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2001INPL003N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01752272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10779,91 +10904,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des grains, des gouttes et des bulles : quand génie des procédés se conjugue avec hydrodynamique et pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université de Lorraine, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01665475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10873,355 +10998,355 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de Scenari-Opale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Séminaire annuel "Formation-Pédagogie" d'AgroParisTech, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction liquide/liquide : cours et TD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. CGP109 "Génie des procédés : Opérations unitaires fondamentales" au Conservatoire National des Arts et Métiers ; M1 Procédés à l'Université Paris-Saclay, Cnam Paris ; Université Paris-Saclay, France. 2023, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252297v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie de la Réaction Chimique : les réacteurs homogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cesari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chamayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Schaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. CGP215 "Génie de la réaction chimique &amp; Évaluation économique des procédés", Cnam Paris, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01487790v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérations sur les solides pulvérulents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. CGP109 "Génie des procédés : Opérations unitaires fondamentales", Cnam Paris, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02284551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu pédagogique d'évasion « Les yaourts carnivores »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11243,655 +11368,655 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. CGP111 "TP Génie des procédés : Opérations Unitaires Fondamentales", Cnam Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamique en génie des procédés : fluidisation et agitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. CGP109 "Génie des procédés : Opérations unitaires fondamentales", Cnam Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02284554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparations mécaniques fluide/solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. CGP109 "Génie des procédés : Opérations unitaires fondamentales", Cnam Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02284553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes de transferts de matière en génie des procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. UTC107 "Transferts appliqués", France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYDRAULIQUE pour le génie des procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desmorieux Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie de la Réaction Chimique : les réacteurs polyphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Belandria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Schaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02284558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions fluide/solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. UTC106 "Hydraulique appliquée", Cnam Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règles et conseils pour la rédaction de documents : petit manuel à l'usage des étudiants et auditeurs en Génie des procédés au Cnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Conservatoire National des Arts et Métiers, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unités, dimensions et nombres adimensionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Cnam Paris, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02020110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11901,118 +12026,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fonctionnement d'une pompe à piston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delastre François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01487645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId262"/>
+      <w:footerReference w:type="default" r:id="rId266"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12080,51 +12205,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F16DCFD"/>
+    <w:nsid w:val="02B0F5F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12311,51 +12436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie07071974debacq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0618-0810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191934224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-sayfood.versailles-saclay.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfgp.asso.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efce.info/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unit.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensic.univ-lorraine.fr/fr/lecole/lecole-le-conseil-de-lensic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673311v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120181" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119729" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119981" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Doche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118823" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118367" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Berkalou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/liquids3020014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00848" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.10.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105249" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bezard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Rosso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex St&#233;phane Bongo Njeng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.10.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.04.052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.05.070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.03.066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823592v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ablitzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Houzelot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.04.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupoizat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201000391" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chedeville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2009.04.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ferrante Almanza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.04.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. John Hinch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1624838" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fanguet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1405442" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744355v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baatard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lucchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Atbi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chyria&#239;eff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Crouts de Paille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223849v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthare Ferhat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela V C Machado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779608v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Sylla-Iyarreta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Galichet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/BOA1901" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186623v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Corsyn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888790v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679294v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desmorieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Fatah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;gnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679283v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679337v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belandria" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487152v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryanna de Melo Soledade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500249v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delastre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487156v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500265v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157865v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500266v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487155v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500248v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500242v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500243v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Dehouli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500244v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500253v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalmeyda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Domblides" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Ferroud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499110v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500241v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Schmitt-Soukehal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500237v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rancillac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Despinoy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihasina Rabesiaka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Somarriba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Feugier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500255v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500254v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500234v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500256v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500233v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Leon Houzelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744407v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744411v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387937v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Pagliaro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216668v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181520v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333051v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371764v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat H. Benkhelifa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322333v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500268v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500262v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500247v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stainmesse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500259v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delacroix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500273v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500245v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis El Khoury" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ying Xu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Bejjany" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500258v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gracien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500257v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500239v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Merrouche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500235v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500251v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brembilla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Petitjean" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dirand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500250v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boutin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527717v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-industries-de-procedes-1/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527728v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114496v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498335v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004996v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01752272v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL003N" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01665475v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650727v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252297v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01487790v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cesari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schaer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284551v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396374v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284554v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284553v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444398v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032642v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bonnin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cosson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmorieux H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284558v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecoq" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schaer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444412v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645790v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02020110v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01487645v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delastre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie07071974debacq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0618-0810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191934224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-sayfood.versailles-saclay.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfgp.asso.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efce.info/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unit.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensic.univ-lorraine.fr/fr/lecole/lecole-le-conseil-de-lensic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673311v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120181" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119729" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119981" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Doche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118823" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118367" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Berkalou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/liquids3020014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00848" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.10.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105249" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bezard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Rosso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex St&#233;phane Bongo Njeng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.10.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.04.052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.05.070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.03.066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823592v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ablitzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Houzelot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.04.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupoizat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201000391" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chedeville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2009.04.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ferrante Almanza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.04.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. John Hinch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1624838" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fanguet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1405442" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baatard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lucchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757240v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Atbi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chyria&#239;eff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Crouts de Paille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223849v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146464v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthare Ferhat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela V C Machado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779608v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Sylla-Iyarreta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Galichet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974480v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322429v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/BOA1901" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186623v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Corsyn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desmorieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Fatah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;gnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belandria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487152v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryanna de Melo Soledade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delastre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487156v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500265v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157865v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487155v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500248v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500243v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Dehouli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500244v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500253v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalmeyda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Domblides" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Ferroud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500241v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Schmitt-Soukehal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rancillac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500270v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Despinoy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihasina Rabesiaka" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Somarriba" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Feugier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500255v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172174v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500234v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500233v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Leon Houzelot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744407v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744411v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387937v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Pagliaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216668v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181520v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371764v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat H. Benkhelifa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322333v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500268v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500262v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stainmesse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500259v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500273v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500246v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delacroix" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500245v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis El Khoury" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ying Xu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Bejjany" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487150v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500258v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gracien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500257v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500239v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Merrouche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500235v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500251v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brembilla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Petitjean" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dirand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500250v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boutin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527717v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-industries-de-procedes-1/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527728v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114496v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498335v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020633v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004996v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01752272v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL003N" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01665475v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650727v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252297v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01487790v3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cesari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schaer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284551v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396374v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284554v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284553v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444398v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bonnin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cosson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmorieux H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284558v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecoq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schaer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444412v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645790v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02020110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01487645v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delastre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>