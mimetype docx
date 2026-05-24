--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -121,157 +121,178 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">191934224</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=rK27NYkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Professeure en Génie des procédés et réacteurs, j'effectue mes travaux de recherche au sein du laboratoire </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">SayFood</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Paris-Saclay Food and Bioproduct Engineering Research Unit (UMR 782).</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis également : membre des bureaux des groupes &amp;quot;Digitalisation et Ingénierie des Procédés&amp;quot; (pôle &amp;quot;Conception des Procédés&amp;quot;) et &amp;quot;Formation&amp;quot; (pôle &amp;quot;Échanges avec la Société&amp;quot;) de la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Société Française de Génie des Procédés</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SFGP) ; membre élu de la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">working party</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> &amp;quot;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Education</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">&amp;quot; de la Fédération Européenne de Génie Chimique (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EFCE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) ; membre du conseil d'administration de la Fondation Unit (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Université Numérique Ingénierie et Technologie</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) ; membre du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">conseil de perfectionnement de l'Ensic</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -305,2700 +326,2700 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the wall particle motion in a screw reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.120181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of local powder mixing in a screw reactor: Characterisation of the active layer renewal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 439, pp.119729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of dense powder flow in a rotating drum: Comparison of CFD to experimental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lemerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Herbelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 444, pp.119981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lifter shape and operating parameters on the flow of materials in a pilot rotary kiln: Part IV. Improvement of the hydrodynamics-related dimensionless correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aka Doche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 428, pp.118823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of powder hydrodynamics in a screw reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tojonirina Randriamanantea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 420, pp.118367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density, Excess Molar Volume and Vapor–Liquid Equilibrium Measurements at 101.3 kPa for Binary Mixtures Containing Ethyl Acetate and a Branched Alkane: Experimental Data and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Berkalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (2), pp.187-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/liquids3020014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04064425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Pressure Phase Equilibria Measurements of the Carbon Dioxide + Cycloheptane Binary System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Zid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Daridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 67 (1), pp.176-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jced.1c00848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivering remote food engineering labs in COVID-19 time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeehyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Special Issue on Digitalisation in Chemical Engineering Education and Training, 34, pp.9-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ece.2020.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination and modelling of high-pressure phase behavior for the binary system CO2 + cyclooctane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Piña-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 174, pp.105249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.supflu.2021.105249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The carnivorous yoghurts: A “serious” escape game for stirring labs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education for Chemical Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ece.2020.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall-to-solid heat transfer coefficient in flighted rotary kilns: experimental determination and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 91, pp.197-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lifter shape and operating parameters on the flow of materials in a pilot rotary kiln: Part III. Up-scaling considerations and segregation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 297, pp.415-428. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.04.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lifter shape and operating parameters on the flow of materials in a pilot rotary kiln: Part II. Experimental hold-up and mean residence time modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 269, pp.566-576. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.05.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Lifters Shape and Operating Parameters on the Flow of Materials in a Pilot Rotary Kiln: Part I. Experimental RTD and Axial Dispersion Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 269, pp.554-565. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.03.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse motion of cohesive powders in flighted rotary kilns: experimental study of unloading at ambient and high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Patisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 245, pp.56-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2013.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hydrodynamic model for flighted rotary kilns used for convertion of cohesive uranium powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phahath Thammavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 104, pp.586-595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental apparatus for studying heat transfer in externally heated rotary kilns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phahath Thammavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupoizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (5), pp.707-717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.201000391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of phenolic compounds present in olive mill wastewaters by ozonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chedeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 249 (2), pp.865-869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.desal.2009.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of an ejector for phenol containing water treatment by ozonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chedeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Ferrante Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57 (2), pp.201-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2007.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buoyant mixing of miscible fluids of varying viscosities in vertical tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. John Hinch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15 (12), pp.3846-3855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1624838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-similar concentration profiles in buoyant mixing of miscible fluids in a vertical tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fanguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 13 (11), pp.3097-3100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1405442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3008,4768 +3029,4768 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABOUT THE MODELING OF GRANULAR FLOW IN ROTARY DRUMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">About the modeling of granular flow in rotary drums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Simulation and Modelling in the Food and Bio-Industry (FOODSIM'2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2026, Gand (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">, Apr 2026, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de Parcours pour outiller une classe inversée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scenari 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Scenari; Institut de développement et d'innovation pédagogique (IDIP), Université de Strasbourg, Jun 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et modélisation des phénomènes de transport et réactionnels dans un four à vis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Herbelet</w:t>
+                <w:t xml:space="preserve">Les étudiants deviennent enseignants pour réviser avant les examens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Baatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Camel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2024 du GDR Morphea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Morphea - GDR n° 2021, Jun 2024, Marcoule, France</w:t>
+              <w:t xml:space="preserve">SFGP2024 (19e congrès de la Société Française de Génie des Procédés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France. pp.539995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629841v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étudiants deviennent enseignants pour réviser avant les examens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Étude et modélisation des phénomènes de transport et réactionnels dans un four à vis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herbelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP2024 (19e congrès de la Société Française de Génie des Procédés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France. pp.539995</w:t>
+              <w:t xml:space="preserve">Journées 2024 du GDR Morphea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morphea - GDR n° 2021, Jun 2024, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744355v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de simulations DEM et CFD à la modélisation phénoménologique de réacteurs gaz / solide consommable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP2024 (19e congrès de la Société Française de Génie des Procédés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France. pp.539434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling dense powder flow with CFD inside a rotating drum and a screw reactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+                <w:t xml:space="preserve">Digit’HALLE : un projet fédérateur pour la création de ressources pédagogiques réutilisables en Génie des Procédés Alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giana Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lylia Atbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Baatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chyriaïeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Crouts de Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">SFGP2024 (19e congrès de la Société Française de Génie des Procédés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France. pp.541018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757240v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digit’HALLE : un projet fédérateur pour la création de ressources pédagogiques réutilisables en Génie des Procédés Alimentaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Crouts de Paille</w:t>
+                <w:t xml:space="preserve">Modelling dense powder flow with CFD inside a rotating drum and a screw reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herbelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP2024 (19e congrès de la Société Française de Génie des Procédés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France. pp.541018</w:t>
+              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744384v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of local powder mixing in a screw reactor using image processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre et modéliser l'hydrodynamique dans des réacteurs gaz/solide, pour pouvoir simuler leurs performances de conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aka Doche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouthare Ferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela V C Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE/ECAB 2023 - 14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Chemical Engineering (EFCE); DECHEMA, Sep 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées Écoulements &amp; Fluides à Saclay (JEFS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Grenier (LISN), Anne Sergent (LISN) et Laurent Talon (FAST), Jun 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223849v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability and reuse of chemical engineering educational resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of local powder mixing in a screw reactor using image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Chemical Engineering (EFCE); DECHEMA, Sep 2023, Berlin (DE), Germany. pp.41708</w:t>
+              <w:t xml:space="preserve">ECCE/ECAB 2023 - 14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Chemical Engineering (EFCE); DECHEMA, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223836v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et modéliser l'hydrodynamique dans des réacteurs gaz/solide, pour pouvoir simuler leurs performances de conversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sustainability and reuse of chemical engineering educational resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Écoulements &amp; Fluides à Saclay (JEFS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Grenier (LISN), Anne Sergent (LISN) et Laurent Talon (FAST), Jun 2023, Orsay, France</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Chemical Engineering (EFCE); DECHEMA, Sep 2023, Berlin (DE), Germany. pp.41708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146464v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et modélisation par analyse dimensionnelle de la DTS de particules non-sphériques en four tournant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aka Doche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersive training experience projects in high education: feedback and prospectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Koscielniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Sylla-Iyarreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUNIS annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconfinement de la documentation technique d'une halle technologique : comment Scenari (et la COVID-19) ont fait avancer notre gestion documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télé-Rencontres Scenari 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer n'est pas enseigner ! Vraiment ?!</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Birth of a Serious Escape Game for Chemical Engineering Labs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFGP2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Congress of Chemical Engineering (ECCE12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy. pp.1236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/BOA1901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322429v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birth of a Serious Escape Game for Chemical Engineering Labs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La constellation Scenari pour mettre sur orbite une communauté d'enseignants (d'une même discipline dans plusieurs établissements)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Corsyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Congress of Chemical Engineering (ECCE12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Scenari 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293186v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La constellation Scenari pour mettre sur orbite une communauté d'enseignants (d'une même discipline dans plusieurs établissements)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Jouer n'est pas enseigner ! Vraiment ?!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scenari 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès SFGP2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186623v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reality / Augmented reality / Subjective Reality: gadget or reality in chemical engineering education and industry?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Corsyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Congress of Chemical and Process Engineering (Chisa 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical engineering education in the digital age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un portail genie-des-procedes.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Desmorieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouria Fatah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of solids transport within flighted rotary kilns : Synthesis of numerous experiments and modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Haustant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCE10 - 10th World Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos étudiants ne sont pas des mutants, il faut pourtant faire évoluer notre pédagogie : réflexions croisées sur l’enseignent du génie des procédés dans le supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Belandria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residence Time Distribution of Fine to Coarse Particles in Rotary Kilns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryanna de Melo Soledade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 AIChE annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenari + Moodle = une première expérience de classe inversée en génie des procédés au Cnam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the Wall-to-solids Heat Transfer coefficient in Rotary Kilns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Delastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PédagoTice 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Science et technologie des poudres et matériaux frittés - STPMF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500249v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Wall-to-solids Heat Transfer coefficient in Rotary Kilns</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Scenari + Moodle = une première expérience de classe inversée en génie des procédés au Cnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Corsyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Science et technologie des poudres et matériaux frittés - STPMF 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque PédagoTice 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500275v1</w:t>
+                <w:t xml:space="preserve">hal-01500249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall-to-solids Heat Transfer Coefficient Determination in Flighted Rotary Kilns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE2015 - 10th European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flipped Classroom Experiment In The Context Of Lifelong Learning In Chemical Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineering - ECCE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective and wall-to-solids heat transfer coefficient in flighted rotary kilns: experimental measurement and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 AIChE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenari + Moodle = Self-training module for a flipped classroom in distance lifelong learning or in traditional teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Annual Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Salt Lake City United States. pp.431617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Mean Residence Time of Solid Particles in Rotary Kilns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 AIChE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie 2.0 : outils efficaces ou gadgets pour une formation en génie des procédés au Cnam ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un contacteur gaz/liquide type éjecteur tubulaire pour l'ozonation de dérivés de l'acide cinnamique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Évaluation d’un Contacteur Gaz / Liquide pour le Traitement des Margines par Ozonation : l’éjecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chedeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Dehouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es Journées Francophones sur les Réacteurs Gaz/Liquide et Gaz/Liquide/Solide - GLS07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Carry Le Rouet, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Oct 2007, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500242v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’un Contacteur Gaz / Liquide pour le Traitement des Margines par Ozonation : l’éjecteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Utilisation d'un contacteur gaz/liquide type éjecteur tubulaire pour l'ozonation de dérivés de l'acide cinnamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chedeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Oct 2007, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">5es Journées Francophones sur les Réacteurs Gaz/Liquide et Gaz/Liquide/Solide - GLS07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Carry Le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500243v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la mise en place d'une offre complète de formation à distance en génie des procédés au Cnam : pragmatisme, efficacité et conséquences sur le présentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre expériences de formation à distance dans le pôle Science et Techniques Industrielles du Cnam Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalmeyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Domblides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Ferroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international "Technologies de l’Information et de la Communication dans l’Enseignement Supérieur et l’Entreprise" - TICE 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d'eaux résiduaires industrielles par oxydation avancée combinée avec un éjecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chedeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès de la Société Française de Génie des Procédés - SFGP2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Génie des Procédés, Sep 2005, Toulouse, France. pp.C-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience d'enseignement à distance en génie des procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Schmitt-Soukehal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalmeyda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Sep 2005, Toulouse, France. pp.P-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélange par gravité de fluides miscibles en tubes verticaux et inclinés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mise en place d'un profil de vitesse d'agitation pour améliorer la distribution granulométrique des cristaux de glycine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Despinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihasina Rabesiaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Somarriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Porte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Sep 2003, Saint-Nazaire, France. pp.1-16</w:t>
+              <w:t xml:space="preserve">Congrès CRISTAL2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500237v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un profil de vitesse d'agitation pour améliorer la distribution granulométrique des cristaux de glycine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mélange par gravité de fluides miscibles en tubes verticaux et inclinés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fanguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rancillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CRISTAL2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Sep 2003, Saint-Nazaire, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500270v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des fours tournants de défluoration et réduction du difluorure d'uranyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Feugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Patisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés (SFGP 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Sep 2003, Saint-Nazaire, France. pp.1553-1560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity induced mixing of miscible fluids in a confined geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rancillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Annual Meeting of the Division of Fluid Dymanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physical Society, Nov 2002, Austin United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure par analyse d'images de lois de déchargement de releveurs dans des fours tournants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Feugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hartman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visualisation - Images et Modélisation 2001 (VIM 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOCIETE FRANCAISE DE GENIE DES PROCEDES, 2001, Nancy, France. pp.223-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh-Taylor induced diffusive mixing in vertical tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fanguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Annual Meeting of the Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physical Society, Nov 2001, San Diego United States. pp.DQ.005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulement transversal de poudres cohésives en four tournant : étude expérimentale et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Feugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Patisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Oct 2001, Nancy, France. pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity induced mixing in a vertical tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fanguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Miscible Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of Powders through Rotary Kilns: Experimental Study and Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Leon Houzelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Congress of Chemical Engineering (ECCE2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Montpellier, France. pp.121-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7779,2417 +7800,2417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Génie Des Procédés CNAM » : une chaîne YouTube au service de l’éducation ouverte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Revisiter quatre ans de création de vidéos pédagogiques à la lumière des principes de MAYER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP2024 (19e congrès de la Société Française de Génie des Procédés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France. , pp.541015</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France. , pp.541072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744407v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiter quatre ans de création de vidéos pédagogiques à la lumière des principes de MAYER</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">« Génie Des Procédés CNAM » : une chaîne YouTube au service de l’éducation ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP2024 (19e congrès de la Société Française de Génie des Procédés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France. , pp.541072</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France. , pp.541015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744411v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From experimentation to modeling via an iterative and collaborative teaching approach in food and bioprocess engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Density and vapor-liquid equilibria at 101.3 kPa of binary mixtures containing ethyl acetate and a branched naphthenic compound: experimental data and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Berkalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samantha Pagliaro</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEF 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes (44000), France</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering (ECCE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387937v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and vapor-liquid equilibria at 101.3 kPa of binary mixtures containing ethyl acetate and a branched naphthenic compound: experimental data and modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">From experimentation to modeling via an iterative and collaborative teaching approach in food and bioprocess engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Broyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vitu</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Pagliaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering (ECCE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ICEF 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216668v2</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic behavior of Quinoa seeds in a rotary drum using the discrete element method (DEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela V C Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Engineering and Food (ICEF14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental analysis of spherical and non-spherical particles in a rotary drum: Metamodels for calibrating the friction coefficients in a rotary drum from DEM simuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela V C Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partec 2023 (International Congress on Particle Technology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivering remote food engineering labs in COVID-19 time, season 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat H. Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, online, Germany. , pp.P 4.1.04, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation en ligne &amp;quot;Les réacteurs polyphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Belandria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Corsyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFGP2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-training module and serious game for a flipped classroom about liquid-liquid extraction for future engineers in lifelong learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th International Congress of Chemical and Process Engineering (Chisa 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thorough experimental residence time distribution study in rotary kiln</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stéphane Bongo Njeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dirion</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Congress of Chemical Engineering - ECCE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Haie Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ingénieur Cnam en génie des procédés, c’est possible ? même à distance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Guiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Stainmesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Lille, France. 101, pp.433, Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer in an externally heated rotary kiln: Preliminary results obtained with a new experimental device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phahath Thammavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupoizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Congress of Chemical Engineering - ECCE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil de chargement dans des fours tournants munis de releveurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale des échanges thermiques paroi/poudre dans des fours tournants munis de releveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phahath Thammavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupoizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Science et technologie des poudres et matériaux frittés - STPMF 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France. 98, Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500273v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale des échanges thermiques paroi/poudre dans des fours tournants munis de releveurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Profil de chargement dans des fours tournants munis de releveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phahath Thammavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dupoizat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France. 98, Récents Progrès en Génie des Procédés</w:t>
+              <w:t xml:space="preserve">Colloque Science et technologie des poudres et matériaux frittés - STPMF 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500246v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation par voie humide catalytique dans un réacteur à lit fixe gaz/liquide/solide d’effluents aqueux pollués au méthyltertiobutyléther (MTBE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Ying Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Bejjany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Marseille, France. 98, Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an automated fixed bed reactor used for a catalytic wet oxidation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Bejjany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ICINCO 2007 - 4th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Angers, France. , Proceedings of the 3rd International Workshop on Artificial Neural Networks and Intelligent Information Processing</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de procédés d'oxydation avancée et d'un éjecteur tubulaire pour le traitement d'eaux résiduaires industrielles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Wet Air Oxidation of Methyl-tertiary-butyl-ether (MTBE) in a fixed bed tubular reactor over a Ruthenium-Cerium/Alumina catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis El Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Bejjany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale "La chimie pour l'eau" Chemrawn XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500258v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet Air Oxidation of Methyl-tertiary-butyl-ether (MTBE) in a fixed bed tubular reactor over a Ruthenium-Cerium/Alumina catalyst</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Couplage de procédés d'oxydation avancée et d'un éjecteur tubulaire pour le traitement d'eaux résiduaires industrielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chedeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gracien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale "La chimie pour l'eau" Chemrawn XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500257v1</w:t>
+                <w:t xml:space="preserve">hal-01500258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de l'aire interfaciale dans un éjecteur tubulaire gaz-liquide : complémentarité d'une méthode chimique et d'une technique photographique avec analyse d'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smain Merrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Saint-Nazaire, France. 90, pp.B-37, Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange instable par gravité dans un tube vertical : diffusion ou convection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés - SFGP2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Nancy, France. 15-88, pp.83-88 Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical carbon dioxide purification of n-octacosane obtained by chemical synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brembilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Nice, France. pp.1005-1010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de l'écoulement de poudres en four tournant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Léon Houzelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès Français Traceurs et Méthodes de Traçage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Nancy, France. 12-61, pp.267-272 Récents Progrès en Génie des Procédés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10199,227 +10220,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie des procédés : opérations unitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Dal Pont; Marie Debacq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les industries de procédés, volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9781784056582</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie des procédés : introduction et fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gaunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Dal Pont; Marie Debacq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les industries de procédés, volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9781784056582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10429,271 +10450,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TP à distance : nous ne savions pas qu'il était impossible de faire des TP de génie industriel alimentaire à distance, alors nous l'avons fait !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeehyun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Lameloise</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giana Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chaîne éditoriale Scenari et son intégration à Moodle, retour d'expérience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur un dispositif de classe inversée en génie des procédés dans des contextes de formation initiale et continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10703,95 +10724,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Management Plan of the project &amp;quot;Rotary kilns and drums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conservatoire National des Arts et Métiers (CNAM); Institut des sciences et industries du vivant et de l’environnement (AgroParisTech); Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); Centre de Recherche d'Albi en génie des Procédés, des SOlides Divisés, de l'Énergie et de l'Environnement (RAPSODEE); Centre d'énergétique et de thermique de Lyon (CETHIL). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10801,100 +10822,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et modélisation des fours tournants de défluoration et réduction du difluorure d'uranyle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Institut National Polytechnique de Lorraine - INPL, 2001. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2001INPL003N⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01752272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10904,91 +10925,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des grains, des gouttes et des bulles : quand génie des procédés se conjugue avec hydrodynamique et pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université de Lorraine, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01665475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10998,1025 +11019,1025 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de Scenari-Opale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Séminaire annuel "Formation-Pédagogie" d'AgroParisTech, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction liquide/liquide : cours et TD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. CGP109 "Génie des procédés : Opérations unitaires fondamentales" au Conservatoire National des Arts et Métiers ; M1 Procédés à l'Université Paris-Saclay, Cnam Paris ; Université Paris-Saclay, France. 2023, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252297v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie de la Réaction Chimique : les réacteurs homogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chamayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Schaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. CGP215 "Génie de la réaction chimique &amp; Évaluation économique des procédés", Cnam Paris, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01487790v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérations sur les solides pulvérulents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. CGP109 "Génie des procédés : Opérations unitaires fondamentales", Cnam Paris, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02284551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu pédagogique d'évasion « Les yaourts carnivores »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Séparations mécaniques fluide/solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Licence. CGP111 "TP Génie des procédés : Opérations Unitaires Fondamentales", Cnam Paris, France. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. CGP109 "Génie des procédés : Opérations unitaires fondamentales", Cnam Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396374v2</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-02284553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamique en génie des procédés : fluidisation et agitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Jeu pédagogique d'évasion « Les yaourts carnivores »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Licence. CGP109 "Génie des procédés : Opérations unitaires fondamentales", Cnam Paris, France. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. CGP111 "TP Génie des procédés : Opérations Unitaires Fondamentales", Cnam Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cel-02284554v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparations mécaniques fluide/solide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamique en génie des procédés : fluidisation et agitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. CGP109 "Génie des procédés : Opérations unitaires fondamentales", Cnam Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cel-02284553v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-02284554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes de transferts de matière en génie des procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. UTC107 "Transferts appliqués", France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYDRAULIQUE pour le génie des procédés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desmorieux Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génie de la Réaction Chimique : les réacteurs polyphasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Belandria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schaer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02284558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions fluide/solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. UTC106 "Hydraulique appliquée", Cnam Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règles et conseils pour la rédaction de documents : petit manuel à l'usage des étudiants et auditeurs en Génie des procédés au Cnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Conservatoire National des Arts et Métiers, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unités, dimensions et nombres adimensionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Cnam Paris, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-02020110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12026,118 +12047,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fonctionnement d'une pompe à piston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delastre François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01487645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId266"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12205,51 +12226,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02B0F5F6"/>
+    <w:nsid w:val="54696505"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12436,51 +12457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie07071974debacq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0618-0810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191934224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-sayfood.versailles-saclay.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfgp.asso.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efce.info/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unit.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensic.univ-lorraine.fr/fr/lecole/lecole-le-conseil-de-lensic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673311v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120181" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540024v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119729" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119981" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Doche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118823" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118367" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Berkalou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/liquids3020014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00848" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.10.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105249" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bezard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Rosso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624450v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex St&#233;phane Bongo Njeng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.10.024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.04.052" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.05.070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.03.066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823592v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ablitzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Houzelot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.04.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupoizat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201000391" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chedeville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2009.04.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ferrante Almanza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.04.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984188v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. John Hinch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1624838" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fanguet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1405442" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baatard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lucchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757240v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Atbi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chyria&#239;eff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Crouts de Paille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223849v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146464v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthare Ferhat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela V C Machado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779608v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Sylla-Iyarreta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Galichet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974480v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322429v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/BOA1901" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186623v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Corsyn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925202v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desmorieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Fatah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;gnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belandria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487152v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryanna de Melo Soledade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delastre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500275v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487156v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500265v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157865v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487155v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500248v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500243v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Dehouli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500244v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500253v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalmeyda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Domblides" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Ferroud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500241v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Schmitt-Soukehal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rancillac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500270v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Despinoy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihasina Rabesiaka" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Somarriba" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Feugier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500255v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172174v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500234v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500233v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Leon Houzelot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744407v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744411v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387937v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Pagliaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216668v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181520v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333051v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371764v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat H. Benkhelifa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322333v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500268v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500262v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stainmesse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500259v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500273v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500246v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delacroix" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500245v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis El Khoury" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ying Xu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Bejjany" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487150v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500258v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gracien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500257v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500239v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Merrouche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500235v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500251v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brembilla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Petitjean" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dirand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500250v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boutin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527717v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-industries-de-procedes-1/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527728v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114496v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498335v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020633v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004996v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01752272v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL003N" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01665475v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650727v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252297v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01487790v3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cesari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schaer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284551v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396374v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284554v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284553v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444398v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bonnin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cosson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmorieux H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284558v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecoq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schaer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444412v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645790v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02020110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01487645v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delastre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie07071974debacq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0618-0810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191934224" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=rK27NYkAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-sayfood.versailles-saclay.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfgp.asso.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efce.info/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unit.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensic.univ-lorraine.fr/fr/lecole/lecole-le-conseil-de-lensic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673311v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120181" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119729" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119981" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka Doche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118823" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118367" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caqueret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Berkalou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Havet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/liquids3020014" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510148v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Bazile" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Daridon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.1c00848" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyun Lee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.10.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03200830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Pi&#241;a-Martinez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2021.105249" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bezard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Rosso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ece.2020.06.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex St&#233;phane Bongo Njeng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.10.024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.04.052" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.05.070" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.03.066" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ablitzer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Houzelot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Patisson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.04.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phahath Thammavong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupoizat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201000391" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chedeville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Porte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2009.04.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Ferrante Almanza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.04.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984188v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Salin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. John Hinch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1624838" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984190v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fanguet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1405442" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146448v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baatard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lucchi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744384v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Atbi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chyria&#239;eff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Crouts de Paille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757240v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146464v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthare Ferhat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela V C Machado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223849v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223836v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779608v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koscielniak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cousquer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Sylla-Iyarreta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Galichet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974480v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/BOA1901" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186623v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Corsyn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322429v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679294v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desmorieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Fatah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;gnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679283v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Haustant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Belandria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487152v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryanna de Melo Soledade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500249v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delastre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487156v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500265v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157865v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487155v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500248v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500243v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Dehouli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500244v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalmeyda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Domblides" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Ferroud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499110v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500241v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Schmitt-Soukehal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Despinoy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihasina Rabesiaka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Somarriba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500237v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rancillac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500236v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Feugier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500255v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hartman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500234v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500256v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500233v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Leon Houzelot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744411v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216668v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Pagliaro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181520v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333051v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371764v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat H. Benkhelifa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322333v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500268v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500262v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500247v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Guiga" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stainmesse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500259v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500246v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delacroix" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500273v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500245v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis El Khoury" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ying Xu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Bejjany" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487150v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500257v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500258v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gracien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500239v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Merrouche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500235v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500251v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brembilla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Petitjean" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dirand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500250v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boutin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527717v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-industries-de-procedes-1/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527728v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gaunand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114496v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498335v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020633v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004996v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01752272v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL003N" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01665475v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650727v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252297v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01487790v3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cesari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamayou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schaer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284551v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284553v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396374v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284554v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444398v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032642v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bonnin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cosson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmorieux H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02284558v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecoq" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schaer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444412v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645790v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02020110v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01487645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delastre Fran&#231;ois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>