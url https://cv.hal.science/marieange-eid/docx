--- v0 (2026-03-29)
+++ v1 (2026-05-07)
@@ -66,889 +66,889 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring de l'imbibition du béton par capteurs noyés de résistivité pour l'estimation de la perméabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special Issue - RUGC 2025, 43 (1), pp.1327-1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.43.1.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survey of concrete blocks submitted to artificial sea water tide during one year by electrical resistivity tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special Issue : International Symposium on Non-Destructive Testing in Civil Engineering (NDT-CE 2025), 24-26 September 2025, Izmir, Turkey (NDTCE 2025), 30 (10), 8p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/31674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444898v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring of drying and imbibition of concrete using embedded resistivity sensors for the estimation of permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157, pp.105900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2024.105900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring du séchage de bétons au laitier par capteur noyé de résistivité en vue de l'estimation des propriétés de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Diagnobéton 2023, special issue, 41 (4), pp.108-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the electrical resistivity profiles of ordinary and slag concrete samples subjected to artificial tidal cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st FIB Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFGC, Jun 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of the hydration of Portland concrete using embedded resistivity sensors: validation with modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Atallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Atallah</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Espoo, Finland. pp.237-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring de propriétés électriques de bétons au laitier par capteurs noyés au jeune âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Geffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de mécanique, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280099v1</w:t>
-              </w:r>
-[...472 lines deleted...]
-                <w:t xml:space="preserve">hal-04283228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -966,51 +966,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring de propriétés électriques du béton par capteurs noyés en vue de la modélisation des phénomènes de transport hydrique et ionique au cours de cycles de marnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Eid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Nantes Université, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024NANU4039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1206,51 +1206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303717v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Atallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280099v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Geffard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444898v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31674" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.113" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076591v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105900" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.13" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04927147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NANU4039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Eid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.113" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444898v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Palma Lopes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31674" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076591v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reuge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2024.105900" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.13" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303717v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Atallah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Geffard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04927147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024NANU4039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>