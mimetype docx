--- v0 (2026-03-22)
+++ v1 (2026-04-29)
@@ -300,243 +300,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : dossier &amp;quot;Traduction et écologie</w:t>
+                <w:t xml:space="preserve">La nature réanimée. Sur un moment fantastique de la rhétorique épistémique contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 216</w:t>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Généalogies de la nature (25)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875225v1</w:t>
+                <w:t xml:space="preserve">hal-04875198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillip John Usher. Ex Terra. Vivre avec les sous-sols</w:t>
+                <w:t xml:space="preserve">Éditorial : dossier &amp;quot;Traduction et écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 214 (2), pp.125-131. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643975v1</w:t>
+                <w:t xml:space="preserve">hal-04875225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature réanimée. Sur un moment fantastique de la rhétorique épistémique contemporaine</w:t>
+                <w:t xml:space="preserve">Phillip John Usher. Ex Terra. Vivre avec les sous-sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 214 (2), pp.125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.214.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875198v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« From Zoo. To Bot. » : putréfaction de l’animal humain et transcendance écologique dans Being Dead de Jim Crace</w:t>
               </w:r>
@@ -819,191 +819,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le demi-vivant : figuration critique d'une mutilation épistémique</w:t>
+                <w:t xml:space="preserve">Le commun sans frontières. Entretien avec Dominique Lestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Krikorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Ponticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mosaic: An Interdisciplinary Critical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (2), pp.163-177</w:t>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.118-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156366v1</w:t>
+                <w:t xml:space="preserve">hal-04371066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commun sans frontières. Entretien avec Dominique Lestel</w:t>
+                <w:t xml:space="preserve">Le demi-vivant : figuration critique d'une mutilation épistémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adèle Ponticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacarme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70, pp.118-137</w:t>
+              <w:t xml:space="preserve">Mosaic: An Interdisciplinary Critical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (2), pp.163-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371066v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poétique écologique profonde d'Éric Chevillard</w:t>
               </w:r>
@@ -2564,51 +2564,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B212050"/>
+    <w:nsid w:val="1E5CC9AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2795,51 +2795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariecazaban-mazerolles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419342v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cazaban-Mazerolles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.219.0132" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643975v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.214.0125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.51851" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14195-2.p.0029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.1209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Krikorian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Ponticelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004382152_017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clapar&#232;de-Petitpierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156385v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156389v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156387v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04360482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariecazaban-mazerolles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419342v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cazaban-Mazerolles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.219.0132" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.214.0125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.51851" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14195-2.p.0029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.1209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Krikorian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Ponticelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004382152_017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clapar&#232;de-Petitpierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156385v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156389v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156387v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04360482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>