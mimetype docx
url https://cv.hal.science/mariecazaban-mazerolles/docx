--- v1 (2026-04-29)
+++ v2 (2026-05-23)
@@ -300,243 +300,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature réanimée. Sur un moment fantastique de la rhétorique épistémique contemporaine</w:t>
+                <w:t xml:space="preserve">Éditorial : dossier &amp;quot;Traduction et écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Généalogies de la nature (25)</w:t>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875198v1</w:t>
+                <w:t xml:space="preserve">hal-04875225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial : dossier &amp;quot;Traduction et écologie</w:t>
+                <w:t xml:space="preserve">Phillip John Usher. Ex Terra. Vivre avec les sous-sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 216</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, N° 214 (2), pp.125-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.214.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875225v1</w:t>
+                <w:t xml:space="preserve">hal-04643975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillip John Usher. Ex Terra. Vivre avec les sous-sols</w:t>
+                <w:t xml:space="preserve">La nature réanimée. Sur un moment fantastique de la rhétorique épistémique contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Généalogies de la nature (25)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/litt.214.0125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04643975v1</w:t>
+                <w:t xml:space="preserve">hal-04875198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« From Zoo. To Bot. » : putréfaction de l’animal humain et transcendance écologique dans Being Dead de Jim Crace</w:t>
               </w:r>
@@ -819,191 +819,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commun sans frontières. Entretien avec Dominique Lestel</w:t>
+                <w:t xml:space="preserve">Le demi-vivant : figuration critique d'une mutilation épistémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adèle Ponticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacarme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70, pp.118-137</w:t>
+              <w:t xml:space="preserve">Mosaic: An Interdisciplinary Critical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (2), pp.163-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371066v1</w:t>
+                <w:t xml:space="preserve">hal-04156366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le demi-vivant : figuration critique d'une mutilation épistémique</w:t>
+                <w:t xml:space="preserve">Le commun sans frontières. Entretien avec Dominique Lestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Krikorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Ponticelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mosaic: An Interdisciplinary Critical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (2), pp.163-177</w:t>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.118-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156366v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poétique écologique profonde d'Éric Chevillard</w:t>
               </w:r>
@@ -1628,758 +1628,896 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit, vraisemblance et nécessité à l’heure de la crise écologique et climatique</w:t>
+                <w:t xml:space="preserve">When ''Historicised Nature'' strikes back : Haunted Eco-Horror in the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expressions littéraires de l’Anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Queen's Mary University, Oct 2024, Halifax (Canada), Canada</w:t>
+              <w:t xml:space="preserve">EASLCE Biennal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EASLCE, Apr 2026, Utrecht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04875234v1</w:t>
+                <w:t xml:space="preserve">hal-05623689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poetic issues regarding extreme encounters with disruptive nature (Amitav Ghosh, Val Plumwood)</w:t>
+                <w:t xml:space="preserve">« Vers un &amp;quot;naturalisme progressiste&amp;quot; : usages oppressifs et émancipateurs de la notion de nature chez Val Plumwood »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writers of Extreme Situations: A Multidisciplinary Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 58th Comparative World Literature Conference - California State University, Apr 2024, Long Beach (CA), United States</w:t>
+              <w:t xml:space="preserve">Val Plumwood : écopolitique &amp; écopoétique des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mickaël Labbé (org.), May 2026, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607525v1</w:t>
+                <w:t xml:space="preserve">hal-05623691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde &amp;quot;Décrypter le succès du podcast aujourd'hui</w:t>
+                <w:t xml:space="preserve">Récit, vraisemblance et nécessité à l’heure de la crise écologique et climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du son</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unesco, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Expressions littéraires de l’Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Queen's Mary University, Oct 2024, Halifax (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463193v1</w:t>
+                <w:t xml:space="preserve">hal-04875234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tornade et le crocodile : complicités, empêchements et pouvoirs du récit à l'ère du grand dérangement</w:t>
+                <w:t xml:space="preserve">Poetic issues regarding extreme encounters with disruptive nature (Amitav Ghosh, Val Plumwood)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Que peut la littérature pour les vivants ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bénédicte Meillon; Alain Romestaing; Colette Camelin, Jun 2023, Cerisy, Centre culturel international de Cerisy 2 Le Château, France</w:t>
+              <w:t xml:space="preserve">Writers of Extreme Situations: A Multidisciplinary Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58th Comparative World Literature Conference - California State University, Apr 2024, Long Beach (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156377v1</w:t>
+                <w:t xml:space="preserve">hal-04607525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature et crise écologique : pouvoirs, impuissances, complicités</w:t>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Décrypter le succès du podcast aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "La forge des Langues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Dodet et S. Abiker, Oct 2023, Albi, France</w:t>
+              <w:t xml:space="preserve">Semaine du son</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360401v1</w:t>
+                <w:t xml:space="preserve">hal-04463193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le travail burlesque du motif apocalyptique chez Vonnegut et Chevillard : une critique sérieuse de l’anthropocentrisme »</w:t>
+                <w:t xml:space="preserve">La tornade et le crocodile : complicités, empêchements et pouvoirs du récit à l'ère du grand dérangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginaires de la fin du monde : perspectives pré- et post-apocalyptiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Erica Moron; Diana Serra-Diaz, 2019, Université Bordeaux Montaigne, France</w:t>
+              <w:t xml:space="preserve">Que peut la littérature pour les vivants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bénédicte Meillon; Alain Romestaing; Colette Camelin, Jun 2023, Cerisy, Centre culturel international de Cerisy 2 Le Château, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156380v1</w:t>
+                <w:t xml:space="preserve">hal-04156377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fed bear is a dead bear&amp;quot; : quelques réflexions sur un avertissement en pays des ours</w:t>
+                <w:t xml:space="preserve">Littérature et crise écologique : pouvoirs, impuissances, complicités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Claparède-Petitpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Love</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Françoise Besson; Marcel Delpoux; Nathalie Dessens; Scott Slovic, Mar 2019, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
+              <w:t xml:space="preserve">Séminaire "La forge des Langues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Dodet et S. Abiker, Oct 2023, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156384v1</w:t>
+                <w:t xml:space="preserve">hal-04360401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raconter le vivant : sciences de la vie et littérature narrative après Darwin</w:t>
+                <w:t xml:space="preserve">« Le travail burlesque du motif apocalyptique chez Vonnegut et Chevillard : une critique sérieuse de l’anthropocentrisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qu'est-ce qu'un objet comparatiste ? Perspectives de la recherche en littérature générale et comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hélène Martinelli; Cyril Vettorato, Oct 2018, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">Imaginaires de la fin du monde : perspectives pré- et post-apocalyptiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erica Moron; Diana Serra-Diaz, 2019, Université Bordeaux Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156385v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ethical Necessity of a Horizontal Poetics of Space and Self : a New Imaginary of What is Beyond for the Human Being</w:t>
+                <w:t xml:space="preserve">A fed bear is a dead bear&amp;quot; : quelques réflexions sur un avertissement en pays des ours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claparède-Petitpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nature of the Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, New York / Stony Brook, France</w:t>
+              <w:t xml:space="preserve">Animal Love</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Françoise Besson; Marcel Delpoux; Nathalie Dessens; Scott Slovic, Mar 2019, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156389v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raconter le vivant : sciences de la vie et littérature narrative après Darwin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce qu'un objet comparatiste ? Perspectives de la recherche en littérature générale et comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Martinelli; Cyril Vettorato, Oct 2018, Lyon (ENS Lyon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ethical Necessity of a Horizontal Poetics of Space and Self : a New Imaginary of What is Beyond for the Human Being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Nature of the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, New York / Stony Brook, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Incarnations perméables et partagées du sujet écologique contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétiques et politiques du corps dans la contemporanéité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gonzalo Vazquez, Apr 2015, Paris Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2389,114 +2527,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raconter le vivant : un essai de zoé-poétique narrative (XXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cazaban-Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université de Poitiers (France), 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04360482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2564,51 +2702,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E5CC9AD"/>
+    <w:nsid w:val="1E7B8014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2795,51 +2933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariecazaban-mazerolles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419342v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cazaban-Mazerolles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.219.0132" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875225v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.214.0125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.51851" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14195-2.p.0029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.1209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Krikorian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Ponticelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004382152_017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clapar&#232;de-Petitpierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156385v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156389v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156387v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04360482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mariecazaban-mazerolles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419342v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cazaban-Mazerolles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419312v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.219.0132" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643975v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.214.0125" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.51851" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14195-2.p.0029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.1209" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Krikorian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Ponticelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229261v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004382152_017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156362v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156374v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623689v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463193v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clapar&#232;de-Petitpierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156387v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04360482v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>